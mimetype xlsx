--- v0 (2026-04-29)
+++ v1 (2026-08-03)
@@ -436,18860 +436,20536 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B1922"/>
+  <dimension ref="A1:B2092"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col customWidth="1" max="1" min="1" width="100"/>
     <col customWidth="1" max="2" min="2" width="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Наименование услуги</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>АКУШЕРСТВО И ГИНЕКОЛОГИЯ</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>АГ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В АКУШЕРСТВЕ И ГИНЕКОЛОГИИ</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>АГ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ АКУШЕРА-ГИНЕКОЛОГА</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
-        <v>3000</v>
+        <v>3250</v>
       </c>
     </row>
     <row outlineLevel="1" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>АГ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ АКУШЕРА-ГИНЕКОЛОГА</t>
         </is>
       </c>
       <c r="B5" s="4" t="n">
-        <v>2900</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>АГ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ АКУШЕРА-ГИНЕКОЛОГА</t>
         </is>
       </c>
       <c r="B6" s="4" t="n">
-        <v>3700</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>АГ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ АКУШЕРА-ГИНЕКОЛОГА</t>
         </is>
       </c>
       <c r="B7" s="4" t="n">
-        <v>2000</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>АГ01.07 КОНСУЛЬТАЦИЯ БЕРЕМЕННОЙ СТАНДАРТНАЯ</t>
         </is>
       </c>
       <c r="B8" s="4" t="n">
-        <v>3900</v>
+        <v>4300</v>
       </c>
     </row>
     <row outlineLevel="1" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>АГ01.12 ВНЕСЕНИЕ ПАЦИЕНТКИ В ЛИСТ ОЖИДАНИЯ НА ЭКО (В ХАБАРОВСКИЙ ПЕРИНАТАЛЬНЫЙ ЦЕНТР)</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
-        <v>3600</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>АГ01.13 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ АКУШЕРА-ГИНЕКОЛОГА ЗАВ.ОТДЕЛЕНИЕМ МИХОНИНОЙ ЕВГЕНИИ ВЛАДИМИРОВНЫ</t>
         </is>
       </c>
       <c r="B10" s="4" t="n">
-        <v>3300</v>
+        <v>3550</v>
       </c>
     </row>
     <row outlineLevel="1" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>АГ01.14 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ АКУШЕРА-ГИНЕКОЛОГА ЗАВ. ОТДЕЛЕНИЕМ МИХОНИНОЙ ЕВГЕНИИ ВЛАДИМИРОВНЫ</t>
         </is>
       </c>
       <c r="B11" s="4" t="n">
-        <v>3200</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>АГ01.15 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ АКУШЕРОМ-ГИНЕКОЛОГОМ МИХОНИНОЙ Е. В. (ДЛЯ ПАЦИЕНТОВ, ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
         </is>
       </c>
       <c r="B12" s="4" t="n">
-        <v>900</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>АГ01.23 ОСМОТР ДЕТЕЙ ВРАЧОМ-ГИНЕКОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
         </is>
       </c>
       <c r="B13" s="4" t="n">
-        <v>1800</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>АГ01.24 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ АКУШЕРА-ГИНЕКОЛОГА ОТЛИЧНИКА ЗДРАВООХРАНЕНИЯ, ВЫСШАЯ КАТЕГОРИЯ, МУДРАГЕЛЕВОЙ Е.Л.</t>
         </is>
       </c>
       <c r="B14" s="4" t="n">
-        <v>2850</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>АГ01.25 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ АКУШЕРА-ГИНЕКОЛОГА ОТЛИЧНИКА ЗДРАВООХРАНЕНИЯ, ВЫСШАЯ КАТЕГОРИЯ, МУДРАГЕЛЕВОЙ Е.Л.</t>
         </is>
       </c>
       <c r="B15" s="4" t="n">
-        <v>2750</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>АГ01.26 ОФОРМЛЕНИЕ ВЫПИСКИ В КАБИНЕТ ПО БЕСПЛОДИЮ</t>
         </is>
       </c>
       <c r="B16" s="4" t="n">
-        <v>3600</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>АГ01.27 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ АКУШЕРА-ГИНЕКОЛОГА МИХОНИНОЙ ЕВГЕНИИ ВЛАДИМИРОВНЫ</t>
         </is>
       </c>
       <c r="B17" s="4" t="n">
-        <v>4000</v>
+        <v>4400</v>
       </c>
     </row>
     <row outlineLevel="1" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>АГ02 ВЗЯТИЕ БИОЛОГИЧЕСКИХ СУБСТРАТОВ ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>АГ02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ, НА МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ)</t>
         </is>
       </c>
       <c r="B19" s="4" t="n">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>АГ02.02 ЗАБОР ВРАЧОМ БИОПСИЙНОГО МАТЕРИАЛА</t>
         </is>
       </c>
       <c r="B20" s="4" t="n">
-        <v>3654</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>АГ02.03 ЗАБОР ВРАЧОМ МАТЕРИАЛА ИЗ ПОЛОСТИ МАТКИ</t>
         </is>
       </c>
       <c r="B21" s="4" t="n">
-        <v>4274</v>
+        <v>4550</v>
       </c>
     </row>
     <row outlineLevel="1" r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>АГ03 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>АГ03.01 КОЛЬПОСКОПИЯ</t>
         </is>
       </c>
       <c r="B23" s="4" t="n">
-        <v>2820</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>АГ03.02 ВВЕДЕНИЕ ВМС</t>
         </is>
       </c>
       <c r="B24" s="4" t="n">
-        <v>2620</v>
+        <v>2850</v>
       </c>
     </row>
     <row outlineLevel="1" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>АГ03.03 УДАЛЕНИЕ ВМС КРЮЧКОМ</t>
+          <t>АГ03.04 УДАЛЕНИЕ ВМС ЗА УСЫ</t>
         </is>
       </c>
       <c r="B25" s="4" t="n">
-        <v>3040</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>АГ03.04 УДАЛЕНИЕ ВМС ЗА УСЫ</t>
+          <t>АГ03.05 ВВЕДЕНИЕ СИСТЕМЫ 'МИРЕНА'</t>
         </is>
       </c>
       <c r="B26" s="4" t="n">
-        <v>2310</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>АГ03.05 ВВЕДЕНИЕ СИСТЕМЫ 'МИРЕНА'</t>
+          <t>АГ03.07 ВВЕДЕНИЕ ГИНЕКОЛОГИЧЕСКОГО  ПЕССАРИЯ</t>
         </is>
       </c>
       <c r="B27" s="4" t="n">
-        <v>2650</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>АГ03.07 ВВЕДЕНИЕ МАТОЧНОГО ПЕССАРИЯ</t>
+          <t>АГ03.08 ВВЕДЕНИЕ АКУШЕРСКОГО ПЕССАРИЯ</t>
         </is>
       </c>
       <c r="B28" s="4" t="n">
-        <v>2100</v>
+        <v>2750</v>
       </c>
     </row>
     <row outlineLevel="1" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>АГ03.08 ВВЕДЕНИЕ АКУШЕРСКОГО ПЕССАРИЯ</t>
+          <t>АГ03.09 УДАЛЕНИЕ АКУШЕРСКОГО ПЕССАРИЯ</t>
         </is>
       </c>
       <c r="B29" s="4" t="n">
-        <v>2500</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
-          <t>АГ03.09 УДАЛЕНИЕ АКУШЕРСКОГО ПЕССАРИЯ</t>
+          <t>АГ03.15 ЛЕЧЕБНЫЕ ГИНЕКОЛОГИЧЕСКИЕ ВАННОЧКИ</t>
         </is>
       </c>
       <c r="B30" s="4" t="n">
-        <v>2200</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>АГ03.12 ХИМИЧЕСКАЯ ДЕСТРУКЦИЯ НОВООБРАЗОВАНИЙ</t>
+          <t>АГ03.17 ОБРАБОТКА ВЛАГАЛИЩА ЛЕЧЕБНАЯ</t>
         </is>
       </c>
       <c r="B31" s="4" t="n">
-        <v>2500</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>АГ03.15 ЛЕЧЕБНЫЕ ГИНЕКОЛОГИЧЕСКИЕ ВАННОЧКИ</t>
+          <t>АГ03.22 ПОДБОР ПЕССАРИЯ С ИСПОЛЬЗОВАНИЕМ ПРИМЕРОЧНОГО КОЛЬЦА</t>
         </is>
       </c>
       <c r="B32" s="4" t="n">
         <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>АГ03.16 ГИНЕКОЛОГИЧЕСКИЙ МАССАЖ</t>
+          <t>АГ03.26 ПРОБА ШИЛЛЕРА</t>
         </is>
       </c>
       <c r="B33" s="4" t="n">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>АГ03.17 ОБРАБОТКА ВЛАГАЛИЩА ЛЕЧЕБНАЯ</t>
+          <t>АГ03.27 РАЗВЕДЕНИЕ СИНЕХИЙ ВУЛЬВЫ</t>
         </is>
       </c>
       <c r="B34" s="4" t="n">
-        <v>970</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>АГ03.22 ПОДБОР ПЕССАРИЯ С ИСПОЛЬЗОВАНИЕМ ПРИМЕРОЧНОГО КОЛЬЦА</t>
+          <t>АГ03.28 ВВЕДЕНИЕ ЛЕЧЕБНОГО ТАМПОНА ВО ВЛАГАЛИЩЕ ( ЗА 1 ПРОЦЕДУРУ)</t>
         </is>
       </c>
       <c r="B35" s="4" t="n">
-        <v>850</v>
+        <v>550</v>
       </c>
     </row>
     <row outlineLevel="1" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>АГ03.26 ПРОБА ШИЛЛЕРА</t>
+          <t>АГ03.28N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B36" s="4" t="n">
-        <v>530</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
-          <t>АГ03.27 РАЗВЕДЕНИЕ СИНЕХИЙ ВУЛЬВЫ</t>
+          <t>АГ03.29L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B37" s="4" t="n">
-        <v>1050</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>АГ03.28 ВВЕДЕНИЕ ЛЕЧЕБНОГО ТАМПОНА ВО ВЛАГАЛИЩЕ ( ЗА 1 ПРОЦЕДУРУ)</t>
+          <t>АГ03.32 ВСКРЫТИЕ АБСЦЕССА НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ</t>
         </is>
       </c>
       <c r="B38" s="4" t="n">
-        <v>525</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
-          <t>АГ03.28N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>АГ03.33 СНЯТИЕ ШВОВ ДО 5 СМ</t>
         </is>
       </c>
       <c r="B39" s="4" t="n">
-        <v>230</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
-          <t>АГ03.29L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>АГ03.34 СНЯТИЕ ШВОВ 5-10 СМ</t>
         </is>
       </c>
       <c r="B40" s="4" t="n">
-        <v>380</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="41">
-      <c r="A41" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>АГ04 РАДИОХИРУРГИЧЕСКОЕ ЛЕЧЕНИЕ</t>
+        </is>
+      </c>
+      <c r="B41" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
-          <t>АГ03.32 ВСКРЫТИЕ АБСЦЕССА НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ</t>
+          <t>АГ04.01 РАДИОХИРУРГИЧЕСКОЕ УДАЛЕНИЕ ОБРАЗОВАНИЙ НА КОЖЕ (СЛИЗИСТОЙ) НПО ОТ 1 ДО 3</t>
         </is>
       </c>
       <c r="B42" s="4" t="n">
-        <v>1880</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
-          <t>АГ03.33 СНЯТИЕ ШВОВ ДО 5 СМ</t>
+          <t>АГ04.02 РАДИОХИРУРГИЧЕСКОЕ УДАЛЕНИЕ ОБРАЗОВАНИЙ НА КОЖЕ (СЛИЗИСТОЙ) НПО ОТ 4 ДО 6</t>
         </is>
       </c>
       <c r="B43" s="4" t="n">
-        <v>1250</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>АГ03.34 СНЯТИЕ ШВОВ 5-10 СМ</t>
+          <t>АГ04.04 РАДИОХИРУРГИЧЕСКАЯ КОАГУЛЯЦИЯ ШЕЙКИ МАТКИ</t>
         </is>
       </c>
       <c r="B44" s="4" t="n">
-        <v>1740</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>АГ03.35 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН МЕНЕЕ 5 СМ</t>
+          <t>АГ04.06 РАДИОХИРУРГИЧЕСКАЯ БИОПСИЯ ШЕЙКИ МАТКИ</t>
         </is>
       </c>
       <c r="B45" s="4" t="n">
-        <v>1340</v>
+        <v>4850</v>
       </c>
     </row>
     <row outlineLevel="1" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
-          <t>АГ03.36 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН БОЛЕЕ 5 СМ</t>
+          <t>АГ04.07 РАДИОХИРУРГИЧЕСКОЕ УДАЛЕНИЕ ОБРАЗОВАНИЙ НА КОЖЕ (СЛИЗИСТОЙ) НПО ОТ 7 ДО 10</t>
         </is>
       </c>
       <c r="B46" s="4" t="n">
-        <v>1760</v>
-[...10 lines deleted...]
-      </c>
+        <v>5050</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>АЛЛЕРГОЛОГИЯ И ИММУНОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B47" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="48">
-      <c r="A48" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>АИ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В АЛЛЕРГОЛОГИИ И ИММУНОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B48" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
-          <t>АГ03.39 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА ДО 5 СМ</t>
+          <t>АИ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА</t>
         </is>
       </c>
       <c r="B49" s="4" t="n">
-        <v>1720</v>
+        <v>3750</v>
       </c>
     </row>
     <row outlineLevel="1" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
-          <t>АГ03.40 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
+          <t>АИ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА</t>
         </is>
       </c>
       <c r="B50" s="4" t="n">
-        <v>2520</v>
+        <v>3650</v>
       </c>
     </row>
     <row outlineLevel="1" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
-          <t>АГ03.41 ПАЙПЕЛЬ-БИОПСИЯ ПОЛОСТИ МАТКИ</t>
+          <t>АИ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА</t>
         </is>
       </c>
       <c r="B51" s="4" t="n">
-        <v>3950</v>
+        <v>4200</v>
       </c>
     </row>
     <row outlineLevel="1" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
-          <t>АГ03.43 ОБРАБОТКА АБСЦЕССА ПОСЛЕ ВСКРЫТИЯ</t>
+          <t>АИ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА</t>
         </is>
       </c>
       <c r="B52" s="4" t="n">
-        <v>1070</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
-          <t>АГ03.45 ВСКРЫТИЕ АБСЦЕССА ЖЕНСКИХ ПОЛОВЫХ ОРГАНОВ</t>
+          <t>АИ01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА, ВЫСШАЯ КАТЕГОРИЯ</t>
         </is>
       </c>
       <c r="B53" s="4" t="n">
-        <v>4190</v>
+        <v>4900</v>
       </c>
     </row>
     <row outlineLevel="1" r="54">
-      <c r="A54" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B54" s="3" t="inlineStr"/>
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>АИ01.05-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ИММУНОЛОГА-АЛЛЕРГОЛОГА, ВЫСШАЯ КАТЕГОРИЯ (ДЛЯ ПАЦИЕНТОВ, ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
+        </is>
+      </c>
+      <c r="B54" s="4" t="n">
+        <v>2200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
-          <t>АГ04.01 РАДИОХИРУРГИЧЕСКОЕ УДАЛЕНИЕ ОБРАЗОВАНИЙ НА КОЖЕ (СЛИЗИСТОЙ) НПО ОТ 1 ДО 3</t>
+          <t>АИ01.06 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА, ВЫСШАЯ КАТЕГОРИЯ, МАТЯНИНОЙ Е.В.</t>
         </is>
       </c>
       <c r="B55" s="4" t="n">
-        <v>1720</v>
+        <v>4900</v>
       </c>
     </row>
     <row outlineLevel="1" r="56">
-      <c r="A56" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>АИ02 АЛЛЕРГОДИАГНОСТИКА</t>
+        </is>
+      </c>
+      <c r="B56" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
-          <t>АГ04.04 РАДИОХИРУРГИЧЕСКАЯ КОАГУЛЯЦИЯ ШЕЙКИ МАТКИ</t>
+          <t>АИ02.01 АНКЕТИРОВАНИЕ ПАЦИЕНТА (АЛЛЕРГООПРОСНИК)</t>
         </is>
       </c>
       <c r="B57" s="4" t="n">
-        <v>3130</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="58">
-      <c r="A58" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>АИ02.02 ВНУТРИКОЖНОЕ АЛЛЕРГОЛОГИЧЕСКОЕ ТЕСТИРОВАНИЕ ВРАЧОМ (ПРИК-ТЕСТ)</t>
+        </is>
+      </c>
+      <c r="B58" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
-          <t>АГ04.07 РАДИОХИРУРГИЧЕСКОЕ УДАЛЕНИЕ ОБРАЗОВАНИЙ НА КОЖЕ (СЛИЗИСТОЙ) НПО ОТ 7 ДО 10</t>
+          <t>АИ02.02.01 ВНУТРИКОЖНОЕ АЛЛЕРГОЛОГИЧЕСКОЕ ТЕСТИРОВАНИЕ ВРАЧОМ (ПРИК-ТЕСТ) ЗА 1 АЛЛЕРГЕН</t>
         </is>
       </c>
       <c r="B59" s="4" t="n">
-        <v>4660</v>
+        <v>500</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>АЛЛЕРГОЛОГИЯ И ИММУНОЛОГИЯ</t>
+          <t>АНДРОЛОГИЯ</t>
         </is>
       </c>
       <c r="B60" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>АИ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В АЛЛЕРГОЛОГИИ И ИММУНОЛОГИИ</t>
+          <t>АН01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В АНДРОЛОГИИ</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
-          <t>АИ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА</t>
+          <t>АН01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ВРАЧОМ АНДРОЛОГОМ</t>
         </is>
       </c>
       <c r="B62" s="4" t="n">
-        <v>3450</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>АИ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА</t>
+          <t>АН01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧОМ АНДРОЛОГОМ</t>
         </is>
       </c>
       <c r="B63" s="4" t="n">
-        <v>3350</v>
+        <v>3600</v>
       </c>
     </row>
     <row outlineLevel="1" r="64">
-      <c r="A64" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>АН02 ВЗЯТИЕ БИОЛОГИЧЕСКИХ СУБСТРАТОВ ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B64" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>АИ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА</t>
+          <t>АН02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ, НА МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ)</t>
         </is>
       </c>
       <c r="B65" s="4" t="n">
-        <v>2000</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>АИ01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ИММУНОЛОГА-АЛЛЕРГОЛОГА, ВЫСШАЯ КАТЕГОРИЯ</t>
+          <t>АН02.02 МАССАЖ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ И СБОР ОТДЕЛЯЕМОГО ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
         </is>
       </c>
       <c r="B66" s="4" t="n">
-        <v>4550</v>
-[...10 lines deleted...]
-      </c>
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>ВАКЦИНОПРОФИЛАКТИКА</t>
+        </is>
+      </c>
+      <c r="B67" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="68">
-      <c r="A68" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>ВА01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ОБЛАСТИ ВАКЦИНОПРОФИЛАКТИКИ</t>
+        </is>
+      </c>
+      <c r="B68" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="69">
-      <c r="A69" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B69" s="3" t="inlineStr"/>
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>ВА01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ВРАЧА ВАКЦИНОПРОФИЛАКТИКИ С РАЗРАБОТКОЙ ИНДИВИДУАЛЬНОГО ПЛАНА ВАКЦИНОПРОФИЛАКТИКИ</t>
+        </is>
+      </c>
+      <c r="B69" s="4" t="n">
+        <v>3000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
-          <t>АИ02.01 АНКЕТИРОВАНИЕ ПАЦИЕНТА (АЛЛЕРГООПРОСНИК)</t>
+          <t>ВА01.2 КОНСУЛЬТАЦИЯ ВРАЧА ВАКЦИНОПРОФИЛАКТИКИ С ОПРЕДЕЛЕНИЕМ ПОКАЗАНИЙ К РАЗОВОЙ ВАКЦИНАЦИИ ИЛИ ВВЕДЕНИЮ ИММУНОГЛОБУЛИНА</t>
         </is>
       </c>
       <c r="B70" s="4" t="n">
-        <v>0</v>
+        <v>2350</v>
       </c>
     </row>
     <row outlineLevel="1" r="71">
-      <c r="A71" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B71" s="3" t="inlineStr"/>
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>ВА01.3 КОНСУЛЬТАЦИЯ ВАКЦИНАЛЬНОЙ КОМИССИИ</t>
+        </is>
+      </c>
+      <c r="B71" s="4" t="n">
+        <v>3400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
-          <t>АИ02.02.01 ВНУТРИКОЖНОЕ АЛЛЕРГОЛОГИЧЕСКОЕ ТЕСТИРОВАНИЕ ВРАЧОМ (ПРИК-ТЕСТ) ЗА 1 АЛЛЕРГЕН</t>
+          <t>ВА01.4 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ВРАЧА ВАКЦИНОПРОФИЛАКТИКИ</t>
         </is>
       </c>
       <c r="B72" s="4" t="n">
-        <v>430</v>
-[...8 lines deleted...]
-      <c r="B73" s="3" t="inlineStr"/>
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>ВА01.5 ПРЕДВАКЦИНАЛЬНЫЙ ОСМОТР</t>
+        </is>
+      </c>
+      <c r="B73" s="4" t="n">
+        <v>2350</v>
+      </c>
     </row>
     <row outlineLevel="1" r="74">
-      <c r="A74" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B74" s="3" t="inlineStr"/>
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>ВА01.6 УДАЛЕНИЕ КЛЕЩА ВРАЧОМ</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="n">
+        <v>2450</v>
+      </c>
     </row>
     <row outlineLevel="1" r="75">
-      <c r="A75" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>ВА02 ПРОФИЛАКТИЧЕСКАЯ ИММУНИЗАЦИЯ</t>
+        </is>
+      </c>
+      <c r="B75" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
-          <t>АН01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧОМ АНДРОЛОГОМ</t>
+          <t>ВА02.01 ВВЕДЕНИЕ АНАТОКСИНА ДИФТЕРИЙНО-СТОЛБНЯЧНОГО (АДС-М)</t>
         </is>
       </c>
       <c r="B76" s="4" t="n">
-        <v>3400</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="77">
-      <c r="A77" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B77" s="3" t="inlineStr"/>
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>ВА02.02 ВВЕДЕНИЕ АНАТОКСИНА КОКЛЮШНО-ДИФТЕРИЙНО-СТОЛБНЯЧНОГО</t>
+        </is>
+      </c>
+      <c r="B77" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
-          <t>АН02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ, НА МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ)</t>
+          <t>ВА02.03 ВВЕДЕНИЕ АНАТОКСИНА СТОЛБНЯЧНОГО</t>
         </is>
       </c>
       <c r="B78" s="4" t="n">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
-          <t>АН02.02 МАССАЖ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ И СБОР ОТДЕЛЯЕМОГО ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
+          <t>ВА02.04 ИММУНИЗАЦИЯ 'ВАКЦИНОЙ ПРОТИВ ГЕПАТИТА В ' РЕБЕНКА (ГЕПАТИТ В)</t>
         </is>
       </c>
       <c r="B79" s="4" t="n">
-        <v>1450</v>
-[...8 lines deleted...]
-      <c r="B80" s="3" t="inlineStr"/>
+        <v>600</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>ВА02.05 ИММУНИЗАЦИЯ 'ВАКЦИНОЙ ПРОТИВ ГЕПАТИТА В' ВЗРОСЛОГО (ГЕПАТИТ В)</t>
+        </is>
+      </c>
+      <c r="B80" s="4" t="n">
+        <v>1000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="81">
-      <c r="A81" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B81" s="3" t="inlineStr"/>
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t>ВА02.06 ИММУНИЗАЦИЯ 'ВАКЦИНОЙ ПРОТИВ КРАСНУХИ' (КРАСНУХА)</t>
+        </is>
+      </c>
+      <c r="B81" s="4" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
-          <t>ВА01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ВРАЧА ВАКЦИНОПРОФИЛАКТИКИ С РАЗРАБОТКОЙ ИНДИВИДУАЛЬНОГО ПЛАНА ВАКЦИНОПРОФИЛАКТИКИ</t>
+          <t>ВА02.07 ИММУНИЗАЦИЯ 'КОРЕВОЙ ВАКЦИНОЙ' (КОРЬ)</t>
         </is>
       </c>
       <c r="B82" s="4" t="n">
-        <v>2800</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>ВА01.2 КОНСУЛЬТАЦИЯ ВРАЧА ВАКЦИНОПРОФИЛАКТИКИ С ОПРЕДЕЛЕНИЕМ ПОКАЗАНИЙ К РАЗОВОЙ ВАКЦИНАЦИИ ИЛИ ВВЕДЕНИЮ ИММУНОГЛОБУЛИНА</t>
+          <t>ВА02.08 ИММУНИЗАЦИЯ 'ПАРОТИТНОЙ ВАКЦИНОЙ' (ПАРОТИТ)</t>
         </is>
       </c>
       <c r="B83" s="4" t="n">
-        <v>2200</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
-          <t>ВА01.3 КОНСУЛЬТАЦИЯ ВАКЦИНАЛЬНОЙ КОМИССИИ</t>
+          <t>ВА02.11 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'АДАСЕЛЬ' (КОКЛЮШ, ДИФТЕРИЯ, СТОЛБНЯК)</t>
         </is>
       </c>
       <c r="B84" s="4" t="n">
-        <v>3200</v>
+        <v>5500</v>
       </c>
     </row>
     <row outlineLevel="1" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
-          <t>ВА01.4 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ВРАЧА ВАКЦИНОПРОФИЛАКТИКИ</t>
+          <t>ВА02.12 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'АЛЬГАВАК' ВЗРОСЛОГО (ГЕПАТИТ А)</t>
         </is>
       </c>
       <c r="B85" s="4" t="n">
         <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
-          <t>ВА01.5 ПРЕДВАКЦИНАЛЬНЫЙ ОСМОТР</t>
+          <t>ВА02.13 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'АЛЬГАВАК' РЕБЕНКА С 3-Х ЛЕТ (ГЕПАТИТ А)</t>
         </is>
       </c>
       <c r="B86" s="4" t="n">
-        <v>2200</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
-          <t>ВА01.6 УДАЛЕНИЕ КЛЕЩА ВРАЧОМ</t>
+          <t>ВА02.14 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'БИВАК ПОЛИО' (ПОЛИОМИЕЛИТ)</t>
         </is>
       </c>
       <c r="B87" s="4" t="n">
-        <v>2300</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="88">
-      <c r="A88" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B88" s="3" t="inlineStr"/>
+      <c r="A88" s="3" t="inlineStr">
+        <is>
+          <t>ВА02.15 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ВАКСИГРИПП' (ГРИПП)</t>
+        </is>
+      </c>
+      <c r="B88" s="4" t="n">
+        <v>1000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
-          <t>ВА02.01 ВВЕДЕНИЕ АНАТОКСИНА ДИФТЕРИЙНО-СТОЛБНЯЧНОГО (АДС-М)</t>
+          <t>ВА02.16 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ВАРИЛРИКС' (ВЕТРЯНАЯ ОСПА)</t>
         </is>
       </c>
       <c r="B89" s="4" t="n">
-        <v>790</v>
+        <v>6200</v>
       </c>
     </row>
     <row outlineLevel="1" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
-          <t>ВА02.02 ВВЕДЕНИЕ АНАТОКСИНА КОКЛЮШНО-ДИФТЕРИЙНО-СТОЛБНЯЧНОГО</t>
+          <t>ВА02.17 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ВИАНВАК' (БРЮШНОЙ ТИФ)</t>
         </is>
       </c>
       <c r="B90" s="4" t="n">
-        <v>480</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
-          <t>ВА02.03 ВВЕДЕНИЕ АНАТОКСИНА СТОЛБНЯЧНОГО</t>
+          <t>ВА02.18 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ГАРДАСИЛ' (ВИРУС ПАПИЛОМЫ ЧЕЛОВЕКА)</t>
         </is>
       </c>
       <c r="B91" s="4" t="n">
-        <v>570</v>
+        <v>14700</v>
       </c>
     </row>
     <row outlineLevel="1" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
-          <t>ВА02.04 ИММУНИЗАЦИЯ 'ВАКЦИНОЙ ПРОТИВ ГЕПАТИТА В ' РЕБЕНКА (ГЕПАТИТ В)</t>
+          <t>ВА02.19 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ГРИППОЛ ПЛЮС' (ГРИПП)</t>
         </is>
       </c>
       <c r="B92" s="4" t="n">
-        <v>535</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>ВА02.05 ИММУНИЗАЦИЯ 'ВАКЦИНОЙ ПРОТИВ ГЕПАТИТА В' ВЗРОСЛОГО (ГЕПАТИТ В)</t>
+          <t>ВА02.20 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ЖЕЛТАЯ ЛИХОРАДКА' (ЖЕЛТАЯ ЛИХОРАДКА)</t>
         </is>
       </c>
       <c r="B93" s="4" t="n">
-        <v>945</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
-          <t>ВА02.06 ИММУНИЗАЦИЯ 'ВАКЦИНОЙ ПРОТИВ КРАСНУХИ' (КРАСНУХА)</t>
+          <t>ВА02.21 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ИНФАНРИКС ГЕКСА' (ДИФТЕРИЯ, СТОЛБНЯК, КОКЛЮШ, ПОЛИОМИЕЛИТ, ГЕМОФИЛЬНАЯ ИНФЕКЦИЯ, ГЕПАТИТ В)</t>
         </is>
       </c>
       <c r="B94" s="4" t="n">
-        <v>1110</v>
+        <v>5700</v>
       </c>
     </row>
     <row outlineLevel="1" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
-          <t>ВА02.07 ИММУНИЗАЦИЯ 'КОРЕВОЙ ВАКЦИНОЙ' (КОРЬ)</t>
+          <t>ВА02.22 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ИНФАНРИКС' (КОКЛЮШ, СТОЛБНЯК, ДИФТЕРИЯ)</t>
         </is>
       </c>
       <c r="B95" s="4" t="n">
-        <v>1110</v>
+        <v>3400</v>
       </c>
     </row>
     <row outlineLevel="1" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
-          <t>ВА02.08 ИММУНИЗАЦИЯ 'ПАРОТИТНОЙ ВАКЦИНОЙ' (ПАРОТИТ)</t>
+          <t>ВА02.23 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ИНФЛЮВАК' (ГРИПП)</t>
         </is>
       </c>
       <c r="B96" s="4" t="n">
-        <v>610</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
-          <t>ВА02.11 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'АДАСЕЛЬ' (КОКЛЮШ, ДИФТЕРИЯ, СТОЛБНЯК)</t>
+          <t>ВА02.24 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'КЛЕЩ-Э-ВАК' ВЗРОСЛОГО (КЛЕЩЕВОЙ ЭНЦЕФАЛИТ)</t>
         </is>
       </c>
       <c r="B97" s="4" t="n">
-        <v>5280</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
-          <t>ВА02.12 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'АЛЬГАВАК' ВЗРОСЛОГО (ГЕПАТИТ А)</t>
+          <t>ВА02.25 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'КЛЕЩ-Э-ВАК' РЕБЕНКА ОТ 1 ГОДА ДО 16 ЛЕТ (КЛЕЩЕВОЙ ЭНЦЕФАЛИТ)</t>
         </is>
       </c>
       <c r="B98" s="4" t="n">
-        <v>1880</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
-          <t>ВА02.13 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'АЛЬГАВАК' РЕБЕНКА С 3-Х ЛЕТ (ГЕПАТИТ А)</t>
+          <t>ВА02.26 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'КОРЬ, ПАРОТИТ'</t>
         </is>
       </c>
       <c r="B99" s="4" t="n">
-        <v>1330</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
-          <t>ВА02.14 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'БИВАК ПОЛИО' (ПОЛИОМИЕЛИТ)</t>
+          <t>ВА02.27 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'МЕНАКТРА' (МЕНИНГОКОКК)</t>
         </is>
       </c>
       <c r="B100" s="4" t="n">
-        <v>850</v>
+        <v>7200</v>
       </c>
     </row>
     <row outlineLevel="1" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
-          <t>ВА02.15 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ВАКСИГРИПП' (ГРИПП)</t>
+          <t>ВА02.28 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПЕНТАКСИМ' (КОКЛЮШ, СТОЛБНЯК, ДИФТЕРИЯ, ГЕМОФИЛЬНАЯ ФЛОРА, ПОЛИОМИЕЛИТ)</t>
         </is>
       </c>
       <c r="B101" s="4" t="n">
-        <v>935</v>
+        <v>4500</v>
       </c>
     </row>
     <row outlineLevel="1" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
-          <t>ВА02.16 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ВАРИЛРИКС' (ВЕТРЯНАЯ ОСПА)</t>
+          <t>ВА02.29 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПНЕВМОВАКС-23' (ПНЕВМОКОКК)</t>
         </is>
       </c>
       <c r="B102" s="4" t="n">
-        <v>5900</v>
+        <v>5200</v>
       </c>
     </row>
     <row outlineLevel="1" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
-          <t>ВА02.17 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ВИАНВАК' (БРЮШНОЙ ТИФ)</t>
+          <t>ВА02.30 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПРЕВЕНАР 13' (ПНЕВМОКОКК)</t>
         </is>
       </c>
       <c r="B103" s="4" t="n">
-        <v>1880</v>
+        <v>5700</v>
       </c>
     </row>
     <row outlineLevel="1" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
-          <t>ВА02.18 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ГАРДАСИЛ' (ВИРУС ПАПИЛОМЫ ЧЕЛОВЕКА)</t>
+          <t>ВА02.31 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'РОТАТЕК' (РОТАВИРУСНАЯ ИНФЕКЦИЯ)</t>
         </is>
       </c>
       <c r="B104" s="4" t="n">
-        <v>14000</v>
+        <v>4500</v>
       </c>
     </row>
     <row outlineLevel="1" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
-          <t>ВА02.19 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ГРИППОЛ ПЛЮС' (ГРИПП)</t>
+          <t>ВА02.32 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ХАВРИКС' ВЗРОСЛОГО (ГЕПАТИТ А)</t>
         </is>
       </c>
       <c r="B105" s="4" t="n">
-        <v>900</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
-          <t>ВА02.20 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ЖЕЛТАЯ ЛИХОРАДКА' (ЖЕЛТАЯ ЛИХОРАДКА)</t>
+          <t>ВА02.33 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ХАВРИКС' РЕБЕНКА (ГЕПАТИТ А)</t>
         </is>
       </c>
       <c r="B106" s="4" t="n">
-        <v>2540</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
-          <t>ВА02.21 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ИНФАНРИКС ГЕКСА' (ДИФТЕРИЯ, СТОЛБНЯК, КОКЛЮШ, ПОЛИОМИЕЛИТ, ГЕМОФИЛЬНАЯ ИНФЕКЦИЯ, ГЕПАТИТ В)</t>
+          <t>ВА02.37 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ЭНЦЕВИР' (КЛЕЩЕВОЙ ЭНЦЕФАЛИТ)</t>
         </is>
       </c>
       <c r="B107" s="4" t="n">
-        <v>5460</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
-          <t>ВА02.22 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ИНФАНРИКС' (КОКЛЮШ, СТОЛБНЯК, ДИФТЕРИЯ)</t>
+          <t>ВА02.39 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'M-M-Р II' (КОРЬ, КРАСНУХА, ПАРОТИТ)</t>
         </is>
       </c>
       <c r="B108" s="4" t="n">
-        <v>3210</v>
+        <v>2800</v>
       </c>
     </row>
     <row outlineLevel="1" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t>ВА02.23 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ИНФЛЮВАК' (ГРИПП)</t>
+          <t>ВА02.40 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПОЛИМИЛЕКС' (ПОЛИОМИЕЛИТ)</t>
         </is>
       </c>
       <c r="B109" s="4" t="n">
-        <v>900</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
-          <t>ВА02.24 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'КЛЕЩ-Э-ВАК' ВЗРОСЛОГО (КЛЕЩЕВОЙ ЭНЦЕФАЛИТ)</t>
+          <t>ВА02.43 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'УЛЬТРИКС' (ГРИПП)</t>
         </is>
       </c>
       <c r="B110" s="4" t="n">
-        <v>1320</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
-          <t>ВА02.25 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'КЛЕЩ-Э-ВАК' РЕБЕНКА ОТ 1 ГОДА ДО 16 ЛЕТ (КЛЕЩЕВОЙ ЭНЦЕФАЛИТ)</t>
+          <t>ВА02.45 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ЭНЦЕВИР НЕО'</t>
         </is>
       </c>
       <c r="B111" s="4" t="n">
-        <v>1260</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
-          <t>ВА02.26 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'КОРЬ, ПАРОТИТ'</t>
+          <t>ВА02.46 ИММУНИЗАЦИЯ ВАКЦИНОЙ КУЛЬТУРАЛЬНОЙ КОНЦЕНТРИРОВАННОЙ ОЧИЩЕННОЙ 'КОКАВ' (БЕШЕНСТВО)</t>
         </is>
       </c>
       <c r="B112" s="4" t="n">
-        <v>735</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
-          <t>ВА02.27 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'МЕНАКТРА' (МЕНИНГОКОКК)</t>
+          <t>ВА02.47 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'УЛЬТРИКС КВАДРИ' (ГРИПП)</t>
         </is>
       </c>
       <c r="B113" s="4" t="n">
-        <v>6900</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
-          <t>ВА02.28 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПЕНТАКСИМ' (КОКЛЮШ, СТОЛБНЯК, ДИФТЕРИЯ, ГЕМОФИЛЬНАЯ ФЛОРА, ПОЛИОМИЕЛИТ)</t>
+          <t>ВА02.48 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ФЛЮ-М' (ГРИПП)</t>
         </is>
       </c>
       <c r="B114" s="4" t="n">
-        <v>4260</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
-          <t>ВА02.29 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПНЕВМОВАКС-23' (ПНЕВМОКОКК)</t>
+          <t>ВА02.49 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'СИНФЛОРИКС' (ПНЕВМОКОКК)</t>
         </is>
       </c>
       <c r="B115" s="4" t="n">
-        <v>4920</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
-          <t>ВА02.30 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПРЕВЕНАР 13' (ПНЕВМОКОКК)</t>
+          <t>ВА02.55 ИММУНИЗАЦИЯ ВАКЦИНОЙ ПОЛИОВАКСИН (ПОЛИОМИЕЛИТ)</t>
         </is>
       </c>
       <c r="B116" s="4" t="n">
-        <v>5460</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
-          <t>ВА02.31 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'РОТАТЕК' (РОТАВИРУСНАЯ ИНФЕКЦИЯ)</t>
+          <t>ВА02.56 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ВАКТРИВИР' (КОРЬ, КРАСНУХА, ПАРОТИТ)</t>
         </is>
       </c>
       <c r="B117" s="4" t="n">
-        <v>4250</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
-          <t>ВА02.32 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ХАВРИКС' ВЗРОСЛОГО (ГЕПАТИТ А)</t>
+          <t>ВА02.57 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'РОТА-V-ЭЙД' (РОТАВИРУСНАЯ ИНФЕКЦИЯ)</t>
         </is>
       </c>
       <c r="B118" s="4" t="n">
-        <v>2900</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
-          <t>ВА02.33 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ХАВРИКС' РЕБЕНКА (ГЕПАТИТ А)</t>
+          <t>ВА02.58 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПНЕМОТЕКС 13V' (ПНЕВМОКОКК)</t>
         </is>
       </c>
       <c r="B119" s="4" t="n">
-        <v>2820</v>
+        <v>5700</v>
       </c>
     </row>
     <row outlineLevel="1" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
-          <t>ВА02.37 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ЭНЦЕВИР' (КЛЕЩЕВОЙ ЭНЦЕФАЛИТ)</t>
+          <t>ВА02.59 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'МЕНКВАДФИ' (МЕНИНГОКОКК)</t>
         </is>
       </c>
       <c r="B120" s="4" t="n">
-        <v>1250</v>
+        <v>7200</v>
       </c>
     </row>
     <row outlineLevel="1" r="121">
-      <c r="A121" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A121" s="2" t="inlineStr">
+        <is>
+          <t>ВА03 ДИАГНОСТИЧЕСКИЕ ПРОБЫ</t>
+        </is>
+      </c>
+      <c r="B121" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
-          <t>ВА02.40 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ПОЛИМИЛЕКС' (ПОЛИОМИЕЛИТ)</t>
+          <t>ВА03.1 ДИАСКИН-ТЕСТ</t>
         </is>
       </c>
       <c r="B122" s="4" t="n">
-        <v>2330</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
-          <t>ВА02.43 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'УЛЬТРИКС' (ГРИПП)</t>
+          <t>ВА03.2 ПРОБА МАНТУ</t>
         </is>
       </c>
       <c r="B123" s="4" t="n">
-        <v>1010</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
-          <t>ВА02.45 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ЭНЦЕВИР НЕО'</t>
+          <t>ВА03.3 ПРОЧТЕНИЕ РЕЗУЛЬТАТОВ ПРОБЫ МАНТУ / ДИАСКИН-ТЕСТА</t>
         </is>
       </c>
       <c r="B124" s="4" t="n">
-        <v>1250</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="125">
-      <c r="A125" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A125" s="2" t="inlineStr">
+        <is>
+          <t>ВА04 ЛЕЧЕБНАЯ ИММУНИЗАЦИЯ</t>
+        </is>
+      </c>
+      <c r="B125" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
-          <t>ВА02.47 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'УЛЬТРИКС КВАДРИ' (ГРИПП)</t>
+          <t>ВА04.1 ИММУНИЗАЦИЯ ВАКЦИНОЙ ГЕРПЕТИЧЕСКАЯ, 1 ИНЪЕКЦИЯ</t>
         </is>
       </c>
       <c r="B126" s="4" t="n">
-        <v>1330</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
-          <t>ВА02.48 ИММУНИЗАЦИЯ ВАКЦИНОЙ 'ФЛЮ-М' (ГРИПП)</t>
+          <t>ВА04.2 ИММУНИЗАЦИЯ ВАКЦИНОЙ СТАФИЛОКОКОВОЙ, 1 ИНЪЕКЦИЯ</t>
         </is>
       </c>
       <c r="B127" s="4" t="n">
-        <v>545</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="128">
-      <c r="A128" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A128" s="2" t="inlineStr">
+        <is>
+          <t>ВА05 ВВЕДЕНИЕ ИММУНОГЛОБУЛИНОВ</t>
+        </is>
+      </c>
+      <c r="B128" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
-          <t>ВА02.55 ИММУНИЗАЦИЯ ВАКЦИНОЙ ПОЛИОВАКСИН (ПОЛИОМИЕЛИТ)</t>
+          <t>ВА05.5 ВВЕДЕНИЕ ОДНОЙ ДОЗЫ (АМПУЛЫ) ИММУНОГЛОБУЛИНА ПРОТИВОКЛЕЩЕВОГО</t>
         </is>
       </c>
       <c r="B129" s="4" t="n">
-        <v>2580</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>ВА03 ДИАГНОСТИЧЕСКИЕ ПРОБЫ</t>
+          <t>ВА06 ОФОРМЛЕНИЕ ДОКУМЕНТАЦИИ ВРАЧОМ ВАКЦИНОПРОФИЛАКТИКИ</t>
         </is>
       </c>
       <c r="B130" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t>ВА03.1 ДИАСКИН-ТЕСТ</t>
+          <t>ВА06.1 ОФОРМЛЕНИЕ 'ПРИВИВОЧНОГО ПАСПОРТА' НА ИНОСТРАННОМ ЯЗЫКЕ СО С ТОИМОСТЬЮ БЛАНКА</t>
         </is>
       </c>
       <c r="B131" s="4" t="n">
-        <v>2300</v>
+        <v>3600</v>
       </c>
     </row>
     <row outlineLevel="1" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
-          <t>ВА03.2 ПРОБА МАНТУ</t>
+          <t>ВА06.2 ОФОРМЛЕНИЕ 'ПРИВИВОЧНОГО ПАСПОРТА' СО СТОИМОСТЬЮ БЛАНКА</t>
         </is>
       </c>
       <c r="B132" s="4" t="n">
-        <v>790</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
-          <t>ВА03.3 ПРОЧТЕНИЕ РЕЗУЛЬТАТОВ ПРОБЫ МАНТУ / ДИАСКИН-ТЕСТА</t>
+          <t>ВА06.3 ОФОРМЛЕНИЕ ВЫПИСКИ ИЗ КАРТЫ (ФОРМА 063-У)</t>
         </is>
       </c>
       <c r="B133" s="4" t="n">
-        <v>200</v>
-[...2 lines deleted...]
-    <row outlineLevel="1" r="134">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>ВА04 ЛЕЧЕБНАЯ ИММУНИЗАЦИЯ</t>
+          <t>ГАСТРОЭНТЕРОЛОГИЯ</t>
         </is>
       </c>
       <c r="B134" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="135">
-      <c r="A135" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A135" s="2" t="inlineStr">
+        <is>
+          <t>ГЭ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ГАСТРОЭНТЕРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B135" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
-          <t>ВА04.2 ИММУНИЗАЦИЯ ВАКЦИНОЙ СТАФИЛОКОКОВОЙ, 1 ИНЪЕКЦИЯ</t>
+          <t>ГЭ01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ГАСТРОЭНТЕРОЛОГА</t>
         </is>
       </c>
       <c r="B136" s="4" t="n">
-        <v>810</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="137">
-      <c r="A137" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B137" s="3" t="inlineStr"/>
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t>ГЭ01.2 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ГАСТРОЭНТЕРОЛОГА</t>
+        </is>
+      </c>
+      <c r="B137" s="4" t="n">
+        <v>3100</v>
+      </c>
     </row>
     <row outlineLevel="1" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
-          <t>ВА05.5 ВВЕДЕНИЕ ОДНОЙ ДОЗЫ (АМПУЛЫ) ИММУНОГЛОБУЛИНА ПРОТИВОКЛЕЩЕВОГО</t>
+          <t>ГЭ01.3 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ГАСТРОЭНТЕРОЛОГА</t>
         </is>
       </c>
       <c r="B138" s="4" t="n">
-        <v>1870</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="139">
-      <c r="A139" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B139" s="3" t="inlineStr"/>
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>ГЭ01.4 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ГАСТРОЭНТЕРОЛОГА</t>
+        </is>
+      </c>
+      <c r="B139" s="4" t="n">
+        <v>2300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
-          <t>ВА06.1 ОФОРМЛЕНИЕ 'ПРИВИВОЧНОГО ПАСПОРТА' НА ИНОСТРАННОМ ЯЗЫКЕ СО С ТОИМОСТЬЮ БЛАНКА</t>
+          <t>ГЭ01.5 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ГАСТРОЭНТЕРОЛОГА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ С.Б.</t>
         </is>
       </c>
       <c r="B140" s="4" t="n">
-        <v>3200</v>
+        <v>4800</v>
       </c>
     </row>
     <row outlineLevel="1" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
-          <t>ВА06.2 ОФОРМЛЕНИЕ 'ПРИВИВОЧНОГО ПАСПОРТА' СО СТОИМОСТЬЮ БЛАНКА</t>
+          <t>ГЭ01.6 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ГАСТРОЭНТЕРОЛОГА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ С.Б.</t>
         </is>
       </c>
       <c r="B141" s="4" t="n">
-        <v>1100</v>
-[...12 lines deleted...]
-    <row r="143">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>ГАСТРОЭНТЕРОЛОГИЯ - НУТРИЦИОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B142" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>ГАСТРОЭНТЕРОЛОГИЯ</t>
+          <t>ГЭН01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ГАСТРОЭНТЕРОЛОГИИ-НУТРИЦИОЛОГИИ</t>
         </is>
       </c>
       <c r="B143" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="144">
-      <c r="A144" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B144" s="3" t="inlineStr"/>
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>ГЭН01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ВРАЧА ГАСТРОЭНТЕРОЛОГА-НУТРИЦИОЛОГА</t>
+        </is>
+      </c>
+      <c r="B144" s="4" t="n">
+        <v>4800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t>ГЭ01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ГАСТРОЭНТЕРОЛОГА</t>
+          <t>ГЭН01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧА ГАСТРОЭНТЕРОЛОГА-НУТРИЦИОЛОГА (ОН-ЛАЙН)</t>
         </is>
       </c>
       <c r="B145" s="4" t="n">
-        <v>2950</v>
+        <v>4700</v>
       </c>
     </row>
     <row outlineLevel="1" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
-          <t>ГЭ01.2 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ГАСТРОЭНТЕРОЛОГА</t>
+          <t>ГЭН01.03 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧА ГАСТРОЭНТЕРОЛОГА-НУТРИЦИОЛОГА</t>
         </is>
       </c>
       <c r="B146" s="4" t="n">
-        <v>2850</v>
-[...10 lines deleted...]
-      </c>
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="inlineStr">
+        <is>
+          <t>ГАСТРОЭНТЕРОЛОГИЯ ДЕТСКАЯ</t>
+        </is>
+      </c>
+      <c r="B147" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="148">
-      <c r="A148" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A148" s="2" t="inlineStr">
+        <is>
+          <t>ГД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ ГАСТРОЭНТЕРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B148" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
-          <t>ГЭ01.5 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ГАСТРОЭНТЕРОЛОГА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ С.Б.</t>
+          <t>ГД01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ГАСТРОЭНТЕРОЛОГА ДЕТСКОГО</t>
         </is>
       </c>
       <c r="B149" s="4" t="n">
-        <v>4450</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
-          <t>ГЭ01.6 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ГАСТРОЭНТЕРОЛОГА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ С.Б.</t>
+          <t>ГД01.2 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ГАСТРОЭНТЕРОЛОГА ДЕТСКОГО</t>
         </is>
       </c>
       <c r="B150" s="4" t="n">
-        <v>4350</v>
-[...8 lines deleted...]
-      <c r="B151" s="3" t="inlineStr"/>
+        <v>3100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="151">
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>ГД01.3 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ГАСТРОЭНТЕРОЛОГА ДЕТСКОГО</t>
+        </is>
+      </c>
+      <c r="B151" s="4" t="n">
+        <v>3900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="152">
-      <c r="A152" s="2" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A152" s="3" t="inlineStr">
+        <is>
+          <t>ГД01.4 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ГАСТРОЭНТЕРОЛОГА ДЕТСКОГО</t>
+        </is>
+      </c>
+      <c r="B152" s="4" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="inlineStr">
+        <is>
+          <t>ГЕМАТОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B153" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="154">
-      <c r="A154" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A154" s="2" t="inlineStr">
+        <is>
+          <t>ГЕ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ГЕМАТОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B154" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
-          <t>ГЭН01.03 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧА ГАСТРОЭНТЕРОЛОГА-НУТРИЦИОЛОГА</t>
+          <t>ГЕ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ГЕМАТОЛОГА</t>
         </is>
       </c>
       <c r="B155" s="4" t="n">
-        <v>4350</v>
-[...8 lines deleted...]
-      <c r="B156" s="3" t="inlineStr"/>
+        <v>3250</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="156">
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>ГЕ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ГЕМАТОЛОГА</t>
+        </is>
+      </c>
+      <c r="B156" s="4" t="n">
+        <v>3900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="157">
-      <c r="A157" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B157" s="3" t="inlineStr"/>
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>ГЕ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ГЕМАТОЛОГА</t>
+        </is>
+      </c>
+      <c r="B157" s="4" t="n">
+        <v>2300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
-          <t>ГД01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ГАСТРОЭНТЕРОЛОГА ДЕТСКОГО</t>
+          <t>ГЕ01.04 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ГЕМАТОЛОГА</t>
         </is>
       </c>
       <c r="B158" s="4" t="n">
-        <v>2950</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="159">
-      <c r="A159" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>ГЕ02 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ В ГЕМАТОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B159" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
-          <t>ГД01.3 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ГАСТРОЭНТЕРОЛОГА ДЕТСКОГО</t>
+          <t>ГЕ02.01 МИКРОСКОПИЯ МАЗКА КРОВИ</t>
         </is>
       </c>
       <c r="B160" s="4" t="n">
-        <v>3675</v>
-[...12 lines deleted...]
-    <row r="162">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="inlineStr">
+        <is>
+          <t>ГЕМАТОЛОГИЯ ДЕТСКАЯ</t>
+        </is>
+      </c>
+      <c r="B161" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>ГЕМАТОЛОГИЯ</t>
+          <t>ГЕД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ ГЕМАТОЛОГИИ</t>
         </is>
       </c>
       <c r="B162" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="163">
-      <c r="A163" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B163" s="3" t="inlineStr"/>
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>ГЕД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО ГЕМАТОЛОГА</t>
+        </is>
+      </c>
+      <c r="B163" s="4" t="n">
+        <v>3250</v>
+      </c>
     </row>
     <row outlineLevel="1" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
-          <t>ГЕ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ГЕМАТОЛОГА</t>
+          <t>ГЕД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО ГЕМАТОЛОГА</t>
         </is>
       </c>
       <c r="B164" s="4" t="n">
-        <v>2950</v>
-[...10 lines deleted...]
-      </c>
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="inlineStr">
+        <is>
+          <t>ДЕРМАТОВЕНЕРОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B165" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="166">
-      <c r="A166" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A166" s="2" t="inlineStr">
+        <is>
+          <t>ДВ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕРМАТОВЕНЕРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B166" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t>ГЕ01.04 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ГЕМАТОЛОГА</t>
+          <t>ДВ01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕРМАТОВЕНЕРОЛОГА</t>
         </is>
       </c>
       <c r="B167" s="4" t="n">
         <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="168">
-      <c r="A168" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B168" s="3" t="inlineStr"/>
+      <c r="A168" s="3" t="inlineStr">
+        <is>
+          <t>ДВ01.2 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕРМАТОВЕНЕРОЛОГА</t>
+        </is>
+      </c>
+      <c r="B168" s="4" t="n">
+        <v>2950</v>
+      </c>
     </row>
     <row outlineLevel="1" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t>ГЕ02.01 МИКРОСКОПИЯ МАЗКА КРОВИ</t>
+          <t>ДВ01.3 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ДЕРМАТОВЕНЕРОЛОГА</t>
         </is>
       </c>
       <c r="B169" s="4" t="n">
-        <v>893</v>
-[...8 lines deleted...]
-      <c r="B170" s="3" t="inlineStr"/>
+        <v>4000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="170">
+      <c r="A170" s="3" t="inlineStr">
+        <is>
+          <t>ДВ01.4 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕРМАТОВЕНЕРОЛОГА</t>
+        </is>
+      </c>
+      <c r="B170" s="4" t="n">
+        <v>2300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="171">
-      <c r="A171" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B171" s="3" t="inlineStr"/>
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t>ДВ01.5 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕРМАТОВЕНЕРОЛОГА К. М. Н.</t>
+        </is>
+      </c>
+      <c r="B171" s="4" t="n">
+        <v>3050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
-          <t>ГЕД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО ГЕМАТОЛОГА</t>
+          <t>ДВ01.6 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕРМАТОВЕНЕРОЛОГА К. М. Н.</t>
         </is>
       </c>
       <c r="B172" s="4" t="n">
         <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
-          <t>ГЕД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО ГЕМАТОЛОГА</t>
+          <t>ДВ01.7 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ДЕРМАТОВЕНЕРОЛОГА К. М. Н.</t>
         </is>
       </c>
       <c r="B173" s="4" t="n">
-        <v>2850</v>
-[...8 lines deleted...]
-      <c r="B174" s="3" t="inlineStr"/>
+        <v>1100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>ДВ01.8 ДЕРМАТОСКОПИЯ</t>
+        </is>
+      </c>
+      <c r="B174" s="4" t="n">
+        <v>2800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>ДВ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕРМАТОВЕНЕРОЛОГИИ</t>
+          <t>ДВ02 ВЗЯТИЕ БИОЛОГИЧЕСКИХ СУБСТРАКТОВ ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
         </is>
       </c>
       <c r="B175" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
-          <t>ДВ01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕРМАТОВЕНЕРОЛОГА</t>
+          <t>ДВ02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ, НА МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ)</t>
         </is>
       </c>
       <c r="B176" s="4" t="n">
-        <v>2800</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t>ДВ01.2 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕРМАТОВЕНЕРОЛОГА</t>
+          <t>ДВ02.02 ЗАБОР ВРАЧОМ БИОПСИЙНОГО МАТЕРИАЛА</t>
         </is>
       </c>
       <c r="B177" s="4" t="n">
-        <v>2700</v>
+        <v>2350</v>
       </c>
     </row>
     <row outlineLevel="1" r="178">
-      <c r="A178" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A178" s="2" t="inlineStr">
+        <is>
+          <t>ДВ03 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ</t>
+        </is>
+      </c>
+      <c r="B178" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="179">
-      <c r="A179" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A179" s="2" t="inlineStr">
+        <is>
+          <t>ДВ03.01 УДАЛЕНИЕ ПАПИЛЛОМ</t>
+        </is>
+      </c>
+      <c r="B179" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
-          <t>ДВ01.5 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕРМАТОВЕНЕРОЛОГА К. М. Н.</t>
+          <t>ДВ03.01.01 УДАЛЕНИЕ ПАПИЛЛОМЫ ДО 3 ММ ЗА ЕД (ЕДИНИЧНОЕ ОБРАЗОВАНИЕ)</t>
         </is>
       </c>
       <c r="B180" s="4" t="n">
-        <v>2950</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>ДВ01.6 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕРМАТОВЕНЕРОЛОГА К. М. Н.</t>
+          <t>ДВ03.01.02 УДАЛЕНИЕ ПАПИЛЛОМЫ ДО 3 ММ 2-5 ЕД</t>
         </is>
       </c>
       <c r="B181" s="4" t="n">
-        <v>2850</v>
+        <v>1850</v>
       </c>
     </row>
     <row outlineLevel="1" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
-          <t>ДВ01.7 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ДЕРМАТОВЕНЕРОЛОГА К. М. Н.</t>
+          <t>ДВ03.01.03 УДАЛЕНИЕ ПАПИЛЛОМЫ ДО 3 ММ 6-10 ЕД</t>
         </is>
       </c>
       <c r="B182" s="4" t="n">
-        <v>1000</v>
+        <v>2450</v>
       </c>
     </row>
     <row outlineLevel="1" r="183">
-      <c r="A183" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B183" s="3" t="inlineStr"/>
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t>ДВ03.01.04 УДАЛЕНИЕ ПАПИЛЛОМЫ ДО 3 ММ 10-20 ЕД</t>
+        </is>
+      </c>
+      <c r="B183" s="4" t="n">
+        <v>4000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="184">
-      <c r="A184" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A184" s="2" t="inlineStr">
+        <is>
+          <t>ДВ03.02 УДАЛЕНИЕ ВИРУСНЫХ БОРОДАВОК</t>
+        </is>
+      </c>
+      <c r="B184" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
-          <t>ДВ02.02 ЗАБОР ВРАЧОМ БИОПСИЙНОГО МАТЕРИАЛА</t>
+          <t>ДВ03.02.01 УДАЛЕНИЕ ВИРУСНЫХ БОРОДАВОК ДО 4 ММ ЗА ЕД</t>
         </is>
       </c>
       <c r="B185" s="4" t="n">
-        <v>2250</v>
+        <v>1750</v>
       </c>
     </row>
     <row outlineLevel="1" r="186">
-      <c r="A186" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B186" s="3" t="inlineStr"/>
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>ДВ03.02.02 УДАЛЕНИЕ ВИРУСНЫХ БОРОДАВОК БОЛЕЕ 4 ММ ЗА ЕД</t>
+        </is>
+      </c>
+      <c r="B186" s="4" t="n">
+        <v>3200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>ДВ03.01 УДАЛЕНИЕ ПАПИЛЛОМ</t>
+          <t>ДВ03.03 УДАЛЕНИЕ КЕРАТОМ</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.01.01 УДАЛЕНИЕ ПАПИЛЛОМЫ ДО 3 ММ ЗА ЕД (ЕДИНИЧНОЕ ОБРАЗОВАНИЕ)</t>
+          <t>ДВ03.03.01 УДАЛЕНИЕ КЕРАТОМ ДО 1 СМ ЗА 1 ЕД</t>
         </is>
       </c>
       <c r="B188" s="4" t="n">
-        <v>850</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.01.02 УДАЛЕНИЕ ПАПИЛЛОМЫ ДО 3 ММ 2-5 ЕД</t>
+          <t>ДВ03.03.02 УДАЛЕНИЕ КЕРАТОМ БОЛЕЕ 1 СМ ЗА 1 ЕД</t>
         </is>
       </c>
       <c r="B189" s="4" t="n">
-        <v>1700</v>
+        <v>2450</v>
       </c>
     </row>
     <row outlineLevel="1" r="190">
-      <c r="A190" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A190" s="2" t="inlineStr">
+        <is>
+          <t>ДВ03.04 УДАЛЕНИЕ НЕВУСОВ</t>
+        </is>
+      </c>
+      <c r="B190" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.01.04 УДАЛЕНИЕ ПАПИЛЛОМЫ ДО 3 ММ 10-20 ЕД</t>
+          <t>ДВ03.04.01 УДАЛЕНИЕ НЕВУСОВ ДО 5 ММ ЗА 1 ЕД</t>
         </is>
       </c>
       <c r="B191" s="4" t="n">
-        <v>3750</v>
+        <v>2450</v>
       </c>
     </row>
     <row outlineLevel="1" r="192">
-      <c r="A192" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B192" s="3" t="inlineStr"/>
+      <c r="A192" s="3" t="inlineStr">
+        <is>
+          <t>ДВ03.04.02 УДАЛЕНИЕ НЕВУСОВ БОЛЕЕ 5 ММ ЗА 1 ЕД</t>
+        </is>
+      </c>
+      <c r="B192" s="4" t="n">
+        <v>3200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="193">
-      <c r="A193" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A193" s="2" t="inlineStr">
+        <is>
+          <t>ДВ03.05 УДАЛЕНИЕ КОНТАГИОЗНОГО МОЛЛЮСКА</t>
+        </is>
+      </c>
+      <c r="B193" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.02.02 УДАЛЕНИЕ ВИРУСНЫХ БОРОДАВОК БОЛЕЕ 4 ММ ЗА ЕД</t>
+          <t>ДВ03.05.01 УДАЛЕНИЕ КОНТАГИОЗНОГО МОЛЛЮСКА, 1 ЭЛЕМЕНТ (ЕДИНИЧНОЕ ОБРАЗОВАНИЕ)</t>
         </is>
       </c>
       <c r="B194" s="4" t="n">
-        <v>2950</v>
+        <v>2250</v>
       </c>
     </row>
     <row outlineLevel="1" r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>ДВ03.03 УДАЛЕНИЕ КЕРАТОМ</t>
+          <t>ДВ03.06 СЛОЖНОЕ УДАЛЕНИЕ НОВООБРАЗОВАНИЙ</t>
         </is>
       </c>
       <c r="B195" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.03.01 УДАЛЕНИЕ КЕРАТОМ ДО 1 СМ ЗА 1 ЕД</t>
+          <t>ДВ03.06.01 СЛОЖНОЕ УДАЛЕНИЕ НОВООБРАЗОВАНИЙ ЗА 1 ЕД</t>
         </is>
       </c>
       <c r="B196" s="4" t="n">
-        <v>870</v>
+        <v>5150</v>
       </c>
     </row>
     <row outlineLevel="1" r="197">
-      <c r="A197" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A197" s="2" t="inlineStr">
+        <is>
+          <t>ДВ03.07 АНЕСТЕЗИЯ</t>
+        </is>
+      </c>
+      <c r="B197" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="198">
-      <c r="A198" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B198" s="3" t="inlineStr"/>
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>ДВ03.07.01 N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+        </is>
+      </c>
+      <c r="B198" s="4" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.04.01 УДАЛЕНИЕ НЕВУСОВ ДО 5 ММ ЗА 1 ЕД</t>
+          <t>ДВ03.07.02 L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B199" s="4" t="n">
-        <v>2300</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="200">
-      <c r="A200" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A200" s="2" t="inlineStr">
+        <is>
+          <t>ДВ03.08 УДАЛЕНИЕ ГЕМАНГИОМ</t>
+        </is>
+      </c>
+      <c r="B200" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="201">
-      <c r="A201" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B201" s="3" t="inlineStr"/>
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t>ДВ03.08.01 УДАЛЕНИЕ ГЕМАНГИОМЫ ДО 3 ММ ЗА ЕД (ЕДИНИЧНОЕ ОБРАЗОВАНИЕ)</t>
+        </is>
+      </c>
+      <c r="B201" s="4" t="n">
+        <v>950</v>
+      </c>
     </row>
     <row outlineLevel="1" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.05.01 УДАЛЕНИЕ КОНТАГИОЗНОГО МОЛЛЮСКА, 1 ЭЛЕМЕНТ (ЕДИНИЧНОЕ ОБРАЗОВАНИЕ)</t>
+          <t>ДВ03.08.02 УДАЛЕНИЕ ГЕМАНГИОМЫ ДО 3 ММ 2-5 ЕД</t>
         </is>
       </c>
       <c r="B202" s="4" t="n">
-        <v>2150</v>
+        <v>1750</v>
       </c>
     </row>
     <row outlineLevel="1" r="203">
-      <c r="A203" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B203" s="3" t="inlineStr"/>
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>ДВ03.08.03 УДАЛЕНИЕ ГЕМАНГИОМЫ ДО 3 ММ 6-10 ЕД</t>
+        </is>
+      </c>
+      <c r="B203" s="4" t="n">
+        <v>2450</v>
+      </c>
     </row>
     <row outlineLevel="1" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.06.01 СЛОЖНОЕ УДАЛЕНИЕ НОВООБРАЗОВАНИЙ ЗА 1 ЕД</t>
+          <t>ДВ03.08.04 УДАЛЕНИЕ ГЕМАНГИОМЫ ДО 3 ММ 10-20 ЕД</t>
         </is>
       </c>
       <c r="B204" s="4" t="n">
-        <v>4850</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>ДВ03.07 АНЕСТЕЗИЯ</t>
+          <t>ДВ03.09 ИНЪЕКЦИЯ ПРЕПАРАТА</t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.07.01 N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>ДВ03.09.01 ВНУТРИКОЖНОЕ ВВЕДЕНИЕ ПРЕПАРАТА ДИПРОСПАН/ДИПРОМЕТА 1,0</t>
         </is>
       </c>
       <c r="B206" s="4" t="n">
-        <v>270</v>
-[...10 lines deleted...]
-      </c>
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="2" t="inlineStr">
+        <is>
+          <t>КАРДИОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B207" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>ДВ03.08 УДАЛЕНИЕ ГЕМАНГИОМ</t>
+          <t>КА01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В КАРДИОЛОГИИ</t>
         </is>
       </c>
       <c r="B208" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.08.01 УДАЛЕНИЕ ГЕМАНГИОМЫ ДО 3 ММ ЗА ЕД (ЕДИНИЧНОЕ ОБРАЗОВАНИЕ)</t>
+          <t>КА01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ КАРДИОЛОГА</t>
         </is>
       </c>
       <c r="B209" s="4" t="n">
-        <v>850</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.08.02 УДАЛЕНИЕ ГЕМАНГИОМЫ ДО 3 ММ 2-5 ЕД</t>
+          <t>КА01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ КАРДИОЛОГА</t>
         </is>
       </c>
       <c r="B210" s="4" t="n">
-        <v>1630</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.08.03 УДАЛЕНИЕ ГЕМАНГИОМЫ ДО 3 ММ 6-10 ЕД</t>
+          <t>КА01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ КАРДИОЛОГА</t>
         </is>
       </c>
       <c r="B211" s="4" t="n">
-        <v>2350</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
-          <t>ДВ03.08.04 УДАЛЕНИЕ ГЕМАНГИОМЫ ДО 3 ММ 10-20 ЕД</t>
+          <t>КА01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ КАРДИОЛОГА</t>
         </is>
       </c>
       <c r="B212" s="4" t="n">
-        <v>3750</v>
-[...8 lines deleted...]
-      <c r="B213" s="3" t="inlineStr"/>
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>КА01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ КАРДИОЛОГА, ЗАСЛУЖЕННОГО ВРАЧА РФ</t>
+        </is>
+      </c>
+      <c r="B213" s="4" t="n">
+        <v>3300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="214">
-      <c r="A214" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B214" s="3" t="inlineStr"/>
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>КА01.06 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ КАРДИОЛОГА, ЗАСЛУЖЕННОГО ВРАЧА РФ</t>
+        </is>
+      </c>
+      <c r="B214" s="4" t="n">
+        <v>3200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
-          <t>КА01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ КАРДИОЛОГА</t>
+          <t>КА01.07 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ КАРДИОЛОГА, ЗАСЛУЖЕННОГО ВРАЧА РФ</t>
         </is>
       </c>
       <c r="B215" s="4" t="n">
-        <v>2900</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
-          <t>КА01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ КАРДИОЛОГА</t>
+          <t>КА01.08 СНЯТИЕ ЭКГ ВРАЧОМ</t>
         </is>
       </c>
       <c r="B216" s="4" t="n">
-        <v>2800</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
-          <t>КА01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ КАРДИОЛОГА</t>
+          <t>КА01.09 ОПИСАНИЕ ЭКГ</t>
         </is>
       </c>
       <c r="B217" s="4" t="n">
-        <v>3700</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
-          <t>КА01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ КАРДИОЛОГА</t>
+          <t>КА01.10 ОПИСАНИЕ ЭКГ ПО CITO</t>
         </is>
       </c>
       <c r="B218" s="4" t="n">
-        <v>2000</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t>КА01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ КАРДИОЛОГА, ЗАСЛУЖЕННОГО ВРАЧА РФ</t>
+          <t>КА01.11 СНЯТИЕ ЭКГ ВРАЧОМ С НАГРУЗОЧНОЙ ПРОБОЙ</t>
         </is>
       </c>
       <c r="B219" s="4" t="n">
-        <v>3050</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
-          <t>КА01.06 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ КАРДИОЛОГА, ЗАСЛУЖЕННОГО ВРАЧА РФ</t>
+          <t>КА01.12 ОПИСАНИЕ ЭКГ С НАГРУЗОЧНОЙ ПРОБОЙ</t>
         </is>
       </c>
       <c r="B220" s="4" t="n">
-        <v>2950</v>
-[...10 lines deleted...]
-      </c>
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="inlineStr">
+        <is>
+          <t>КАРДИОЛОГИЯ ДЕТСКАЯ</t>
+        </is>
+      </c>
+      <c r="B221" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="222">
-      <c r="A222" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A222" s="2" t="inlineStr">
+        <is>
+          <t>КД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ КАРДИОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B222" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
-          <t>КА01.09 ОПИСАНИЕ ЭКГ</t>
+          <t>КД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО КАРДИОЛОГА</t>
         </is>
       </c>
       <c r="B223" s="4" t="n">
-        <v>840</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
-          <t>КА01.10 ОПИСАНИЕ ЭКГ ПО CITO</t>
+          <t>КД01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ДЕТСКОГО КАРДИОЛОГА</t>
         </is>
       </c>
       <c r="B224" s="4" t="n">
-        <v>1300</v>
+        <v>4150</v>
       </c>
     </row>
     <row outlineLevel="1" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
-          <t>КА01.11 СНЯТИЕ ЭКГ ВРАЧОМ С НАГРУЗОЧНОЙ ПРОБОЙ</t>
+          <t>КД01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО КАРДИОЛОГА</t>
         </is>
       </c>
       <c r="B225" s="4" t="n">
-        <v>950</v>
-[...12 lines deleted...]
-    <row r="227">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="inlineStr">
+        <is>
+          <t>ЛАБОРАТОРНАЯ ДИАГНОСТИКА</t>
+        </is>
+      </c>
+      <c r="B226" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>КАРДИОЛОГИЯ ДЕТСКАЯ</t>
+          <t>ЗА ВЗЯТИЕ БИОЛОГИЧЕСКИХ СУБСТРАТОВ ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ МЕДИЦИНСКОЙ СЕСТРОЙ</t>
         </is>
       </c>
       <c r="B227" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="228">
-      <c r="A228" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B228" s="3" t="inlineStr"/>
+      <c r="A228" s="3" t="inlineStr">
+        <is>
+          <t>ЗА01 ВЗЯТИЕ МАЗКА ДЛЯ ПЦР-ИССЛЕДОВАНИЯ (РАЗОВЫЙ ИНСТРУМЕНТАРИЙ)</t>
+        </is>
+      </c>
+      <c r="B228" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>КД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО КАРДИОЛОГА</t>
+          <t>ЗА02 ВЗЯТИЕ МАЗКА ИЗ UVCR НА ФЛОРУ (РАЗОВЫЙ ИНСТРУМЕНТАРИЙ)</t>
         </is>
       </c>
       <c r="B229" s="4" t="n">
-        <v>2800</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
-          <t>КД01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ДЕТСКОГО КАРДИОЛОГА</t>
+          <t>ЗА03 ВЗЯТИЕ МАЗКА ИЗ УРЕТРЫ (РАЗОВЫЙ ИНСТРУМЕНТАРИЙ)</t>
         </is>
       </c>
       <c r="B230" s="4" t="n">
-        <v>3800</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
-          <t>КД01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО КАРДИОЛОГА</t>
+          <t>ЗА04 ВЗЯТИЕ МАТЕРИАЛА ДЛЯ ЦИТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ</t>
         </is>
       </c>
       <c r="B231" s="4" t="n">
-        <v>2000</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
-          <t>КД01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО КАРДИОЛОГА, ЗАМЕСТИТЕЛЯ ГЛАВНОГО ВРАЧА ПО ЛЕЧЕБНОЙ ЧАСТИ</t>
+          <t>ЗА05 ВЗЯТИЕ МАТЕРИАЛА НА ДЕМОДЕКОЗ</t>
         </is>
       </c>
       <c r="B232" s="4" t="n">
-        <v>2900</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
-          <t>КД01.06 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО КАРДИОЛОГА, ЗАМЕСТИТЕЛЯ ГЛАВНОГО ВРАЧА ПО ЛЕЧЕБНОЙ ЧАСТИ</t>
+          <t>ЗА06 ВЗЯТИЕ СЕКРЕТА ПРОСТАТЫ (РАЗОВЫЙ ИНСТРУМЕНТАРИЙ)</t>
         </is>
       </c>
       <c r="B233" s="4" t="n">
-        <v>2800</v>
-[...8 lines deleted...]
-      <c r="B234" s="3" t="inlineStr"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="234">
+      <c r="A234" s="3" t="inlineStr">
+        <is>
+          <t>ЗА07 ЗАБОР ВЕНОЗНОЙ КРОВИ</t>
+        </is>
+      </c>
+      <c r="B234" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="235">
-      <c r="A235" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B235" s="3" t="inlineStr"/>
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>ЗА08 ЗАБОР ВЕНОЗНОЙ КРОВИ РЕБЕНКУ ДО ПЯТИ ЛЕТ</t>
+        </is>
+      </c>
+      <c r="B235" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
-          <t>ЗА01 ВЗЯТИЕ МАЗКА ДЛЯ ПЦР-ИССЛЕДОВАНИЯ (РАЗОВЫЙ ИНСТРУМЕНТАРИЙ)</t>
+          <t>ЗА11 ЗАБОР КАПИЛЛЯРНОЙ КРОВИ (ИЗ ПАЛЬЦА)</t>
         </is>
       </c>
       <c r="B236" s="4" t="n">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
-          <t>ЗА02 ВЗЯТИЕ МАЗКА ИЗ UVCR НА ФЛОРУ (РАЗОВЫЙ ИНСТРУМЕНТАРИЙ)</t>
+          <t>ЗА14 ЗАБОР ЛЮБОГО БИОСУБСТРАТА СИСТЕМОЙ ВАКУЭТ</t>
         </is>
       </c>
       <c r="B237" s="4" t="n">
-        <v>520</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
-          <t>ЗА03 ВЗЯТИЕ МАЗКА ИЗ УРЕТРЫ (РАЗОВЫЙ ИНСТРУМЕНТАРИЙ)</t>
+          <t>ЗА15 ЗАБОР МАТЕРИАЛА НА МИКРОБИОЛОГИЧЕСКИЙ ПОСЕВ</t>
         </is>
       </c>
       <c r="B238" s="4" t="n">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
-          <t>ЗА04 ВЗЯТИЕ МАТЕРИАЛА ДЛЯ ЦИТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ</t>
+          <t>ЗА17 ЗАБОР МОЧИ НА АНАЛИЗ КАТЕТЕРОМ ОДНОРАЗОВЫМ</t>
         </is>
       </c>
       <c r="B239" s="4" t="n">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
-          <t>ЗА05 ВЗЯТИЕ МАТЕРИАЛА НА ДЕМОДЕКОЗ</t>
+          <t>ЗА19 СОСКОБ КОЖИ/НОГТЯ НА ГРИБКОВОЕ ПОРАЖЕНИЕ</t>
         </is>
       </c>
       <c r="B240" s="4" t="n">
         <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
-          <t>ЗА06 ВЗЯТИЕ СЕКРЕТА ПРОСТАТЫ (РАЗОВЫЙ ИНСТРУМЕНТАРИЙ)</t>
+          <t>ЗА20 СОСКОБ НА ЦИТОЛОГИЮ ИЗ НОСА И ЗЕВА</t>
         </is>
       </c>
       <c r="B241" s="4" t="n">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
-          <t>ЗА07 ЗАБОР ВЕНОЗНОЙ КРОВИ</t>
+          <t>ЗА21 СОСКОБ С ПЕРИАНАЛЬНОЙ ОБЛАСТИ НА ЭНТЕРОБИОЗ</t>
         </is>
       </c>
       <c r="B242" s="4" t="n">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
-          <t>ЗА08 ЗАБОР ВЕНОЗНОЙ КРОВИ РЕБЕНКУ ДО ПЯТИ ЛЕТ</t>
+          <t>ЗА22 ЗАБОР БИОМАТЕРИАЛА (КРОВЬ+МОЧА+Э/Б) В СОСТАВЕ КОМПЛЕКСНОЙ КОМИССИИ Д/САД, ШКОЛА</t>
         </is>
       </c>
       <c r="B243" s="4" t="n">
-        <v>370</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
-          <t>ЗА11 ЗАБОР КАПИЛЛЯРНОЙ КРОВИ (ИЗ ПАЛЬЦА)</t>
+          <t>ЗА23 ЗАБОР БУКАЛЬНОГО ЭПИТЕЛИЯ (СОСКОБ)</t>
         </is>
       </c>
       <c r="B244" s="4" t="n">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="245">
-      <c r="A245" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A245" s="2" t="inlineStr">
+        <is>
+          <t>Л01 ГЕМАТОЛОГИЯ И КОАГУЛОГРАММА</t>
+        </is>
+      </c>
+      <c r="B245" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
-          <t>ЗА15 ЗАБОР МАТЕРИАЛА НА МИКРОБИОЛОГИЧЕСКИЙ ПОСЕВ</t>
+          <t>Л01.01 КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ (ОСНОВНЫЕ ПАРАМЕТРЫ+ЛЕЙКОЦИТАРНАЯ ФОРМУЛА+СОЭ)</t>
         </is>
       </c>
       <c r="B246" s="4" t="n">
-        <v>380</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
-          <t>ЗА17 ЗАБОР МОЧИ НА АНАЛИЗ КАТЕТЕРОМ ОДНОРАЗОВЫМ</t>
+          <t>Л01.01-01 КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ ИЗ ПАЛЬЦА  (ОСНОВНЫЕ ПАРАМЕТРЫ+ЛЕЙКОЦИТАРНАЯ ФОРМУЛА+СОЭ)</t>
         </is>
       </c>
       <c r="B247" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
-          <t>ЗА19 СОСКОБ КОЖИ/НОГТЯ НА ГРИБКОВОЕ ПОРАЖЕНИЕ</t>
+          <t>Л01.03 РУЧНОЙ ПОДСЧЕТ ЛЕЙКОЦИТАРНОЙ ФОРМУЛЫ</t>
         </is>
       </c>
       <c r="B248" s="4" t="n">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
-          <t>ЗА20 СОСКОБ НА ЦИТОЛОГИЮ ИЗ НОСА И ЗЕВА</t>
+          <t>Л01.04 РЕТИКУЛОЦИТЫ</t>
         </is>
       </c>
       <c r="B249" s="4" t="n">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
-          <t>ЗА21 СОСКОБ С ПЕРИАНАЛЬНОЙ ОБЛАСТИ НА ЭНТЕРОБИОЗ</t>
+          <t>Л01.08 ФИБРИНОГЕН</t>
         </is>
       </c>
       <c r="B250" s="4" t="n">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
-          <t>ЗА22 ЗАБОР БИОМАТЕРИАЛА (КРОВЬ+МОЧА+Э/Б) В СОСТАВЕ КОМПЛЕКСНОЙ КОМИССИИ Д/САД, ШКОЛА</t>
+          <t>Л01.09 ПРОТРОМБИНОВОЕ ВРЕМЯ, МНО</t>
         </is>
       </c>
       <c r="B251" s="4" t="n">
-        <v>510</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
-          <t>ЗА23 ЗАБОР БУКАЛЬНОГО ЭПИТЕЛИЯ (СОСКОБ)</t>
+          <t>Л01.10 САСС (ПВ, МНО, ФИБРИНОГЕН, ТВ, АГРЕСКРИН, АНТИТРОМБИНIII, АЧТВ, РФМК)</t>
         </is>
       </c>
       <c r="B252" s="4" t="n">
-        <v>450</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="253">
-      <c r="A253" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B253" s="3" t="inlineStr"/>
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>Л01.12 Р.Ф.М.К. (РАСТВОРИМЫЕ ФИБРИНМОНОМЕРНЫЕ КОМПЛЕКСЫ)</t>
+        </is>
+      </c>
+      <c r="B253" s="4" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
-          <t>Л01.01 КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ   (ОСНОВНЫЕ ПАРАМЕТРЫ+ЛЕЙКОЦИТАРНАЯ ФОРМУЛА+СОЭ)</t>
+          <t>Л01.13 АПТВ (АКТИВИРОВАННОЕ ПАРЦИАЛЬНОЕ ТРОМБОПЛАСТИНОВОЕ ВРЕМЯ)</t>
         </is>
       </c>
       <c r="B254" s="4" t="n">
-        <v>490</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t>Л01.03 РУЧНОЙ ПОДСЧЕТ ЛЕЙКОЦИТАРНОЙ ФОРМУЛЫ</t>
+          <t>Л01.14 АГРЕСКРИН-ТЕСТ</t>
         </is>
       </c>
       <c r="B255" s="4" t="n">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
-          <t>Л01.04 РЕТИКУЛОЦИТЫ</t>
+          <t>Л01.15 ТРОМБИНОВОЕ ВРЕМЯ</t>
         </is>
       </c>
       <c r="B256" s="4" t="n">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
-          <t>Л01.08 ФИБРИНОГЕН</t>
+          <t>Л01.16 АНТИТРОМБИН-III</t>
         </is>
       </c>
       <c r="B257" s="4" t="n">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
-          <t>Л01.09 ПРОТРОМБИНОВОЕ ВРЕМЯ, МНО</t>
+          <t>Л01.17 Д-ДИМЕР (ИММУНОХЕМИЛЮМИНЕСЦЕНТНЫЙ МЕТОД)</t>
         </is>
       </c>
       <c r="B258" s="4" t="n">
-        <v>300</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
-          <t>Л01.10 САСС (ПВ, МНО, ФИБРИНОГЕН, ТВ, АГРЕСКРИН, АНТИТРОМБИНIII, АЧТВ, РФМК)</t>
+          <t>Л01.26 КОАГУЛОГРАММА ( АЧТВ, ПВ,МНО, ФИБРИНОГЕН,РФМК)</t>
         </is>
       </c>
       <c r="B259" s="4" t="n">
-        <v>1880</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
-          <t>Л01.12 Р.Ф.М.К. (РАСТВОРИМЫЕ ФИБРИНМОНОМЕРНЫЕ КОМПЛЕКСЫ)</t>
+          <t>Л01.28 ВОЛЧАНОЧНЫЙ АНТИКОАГУЛЯНТ</t>
         </is>
       </c>
       <c r="B260" s="4" t="n">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
-          <t>Л01.13 АПТВ (АКТИВИРОВАННОЕ ПАРЦИАЛЬНОЕ ТРОМБОПЛАСТИНОВОЕ ВРЕМЯ)</t>
+          <t>Л01.29 ОКРАШИВАНИЕ СТЕКЛА ДЛЯ ГЕМАТОЛОГА</t>
         </is>
       </c>
       <c r="B261" s="4" t="n">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
-          <t>Л01.14 АГРЕСКРИН-ТЕСТ</t>
+          <t>Л01.30 АКТИВИРОВАННОЕ ЧАСТИЧНОЕ ТРОМБОПЛАСТИНОВОЕ ВРЕМЯ (АЧТВ)</t>
         </is>
       </c>
       <c r="B262" s="4" t="n">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
-          <t>Л01.15 ТРОМБИНОВОЕ ВРЕМЯ</t>
+          <t>Л01.31 ПРОТЕИН С</t>
         </is>
       </c>
       <c r="B263" s="4" t="n">
-        <v>300</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
-          <t>Л01.16 АНТИТРОМБИН-III</t>
+          <t>Л01.32 ПРОТЕИН S СВОБОДНЫЙ</t>
         </is>
       </c>
       <c r="B264" s="4" t="n">
-        <v>370</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="265">
-      <c r="A265" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A265" s="2" t="inlineStr">
+        <is>
+          <t>Л02 ИЗОСЕРОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B265" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
-          <t>Л01.26 КОАГУЛОГРАММА ( АЧТВ, ПВ,МНО, ФИБРИНОГЕН,РФМК)</t>
+          <t>Л02.01 ГРУППА КРОВИ</t>
         </is>
       </c>
       <c r="B266" s="4" t="n">
-        <v>1030</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
-          <t>Л01.28 ВОЛЧАНОЧНЫЙ АНТИКОАГУЛЯНТ</t>
+          <t>Л02.02 РЕЗУС- ФАКТОР</t>
         </is>
       </c>
       <c r="B267" s="4" t="n">
-        <v>670</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
-          <t>Л01.29 ОКРАШИВАНИЕ СТЕКЛА ДЛЯ ГЕМАТОЛОГА</t>
+          <t>Л02.03 АНТИТЕЛА К РЕЗУС-ФАКТОРУ (АНТИD), КАЧЕСТВЕННЫЙ</t>
         </is>
       </c>
       <c r="B268" s="4" t="n">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
-          <t>Л01.30 АКТИВИРОВАННОЕ ЧАСТИЧНОЕ ТРОМБОПЛАСТИНОВОЕ ВРЕМЯ (АЧТВ)</t>
+          <t>Л02.07 RH (C,D, E, C, E, KELL) – ФЕНОТИПИРОВАНИЕ</t>
         </is>
       </c>
       <c r="B269" s="4" t="n">
-        <v>300</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="270">
-      <c r="A270" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B270" s="3" t="inlineStr"/>
+      <c r="A270" s="3" t="inlineStr">
+        <is>
+          <t>Л02.08 СКРИНИНГ АНТИЭРИТРОЦИТАРНЫХ АНТИТЕЛ ГЕЛЕВЫМ МЕТОДОМ ( НЕПРЯМАЯ ПРОБА КУМБСА , В Т. Ч. АНТИТЕЛА К РЕЗУС ФАКТОРУ )</t>
+        </is>
+      </c>
+      <c r="B270" s="4" t="n">
+        <v>1000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="271">
-      <c r="A271" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A271" s="2" t="inlineStr">
+        <is>
+          <t>Л03 АНАЛИЗ МОЧИ</t>
+        </is>
+      </c>
+      <c r="B271" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
-          <t>Л02.02 РЕЗУС- ФАКТОР</t>
+          <t>Л03.01 ОБЩИЙ АНАЛИЗ МОЧИ (11 ПАР-РОВ +МИКРОСКОПИЯ)</t>
         </is>
       </c>
       <c r="B272" s="4" t="n">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
-          <t>Л02.03 АНТИТЕЛА К РЕЗУС-ФАКТОРУ (АНТИD), КАЧЕСТВЕННЫЙ</t>
+          <t>Л03.02 АНАЛИЗ МОЧИ ПО НЕЧИПОРЕНКО/ПОДСЧЕТ ФОРМ-Х ЭЛЕМЕНТОВ</t>
         </is>
       </c>
       <c r="B273" s="4" t="n">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
-          <t>Л02.07 RH (C,D, E, C, E, KELL) – ФЕНОТИПИРОВАНИЕ</t>
+          <t>Л03.03 АНАЛИЗ МОЧИ МЕТОДОМ ШТЕРНГЕЙМЕРА-МАЛЬБИНА</t>
         </is>
       </c>
       <c r="B274" s="4" t="n">
-        <v>1340</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
-          <t>Л02.08 СКРИНИНГ АНТИЭРИТРОЦИТАРНЫХ АНТИТЕЛ ГЕЛЕВЫМ МЕТОДОМ ( НЕПРЯМАЯ ПРОБА КУМБСА , В Т. Ч. АНТИТЕЛА К РЕЗУС ФАКТОРУ )</t>
+          <t>Л03.06 ГЛЮКОЗА (МОЧИ)</t>
         </is>
       </c>
       <c r="B275" s="4" t="n">
-        <v>960</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="276">
-      <c r="A276" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B276" s="3" t="inlineStr"/>
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>Л03.07 ОБЩИЙ БЕЛОК (СУТОЧНАЯ МОЧА)</t>
+        </is>
+      </c>
+      <c r="B276" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
-          <t>Л03.01 ОБЩИЙ АНАЛИЗ МОЧИ (11 ПАР-РОВ +МИКРОСКОПИЯ)</t>
+          <t>Л03.08 ДИАГНОСТИКА МИКРОАЛЬБУМИНУРИИ (АЛЬБУМИН МОЧИ),ПОЛУКОЛИЧЕСТВЕННО</t>
         </is>
       </c>
       <c r="B277" s="4" t="n">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
-          <t>Л03.02 АНАЛИЗ МОЧИ ПО НЕЧИПОРЕНКО/ПОДСЧЕТ ФОРМ-Х ЭЛЕМЕНТОВ</t>
+          <t>Л03.09 ДИАГНОСТИКА МИКРОАЛЬБУМИНУРИИ, КОЛИЧЕСТВЕННО (СУТОЧНАЯ)</t>
         </is>
       </c>
       <c r="B278" s="4" t="n">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
-          <t>Л03.03 АНАЛИЗ МОЧИ МЕТОДОМ ШТЕРНГЕЙМЕРА-МАЛЬБИНА</t>
+          <t>Л03.10 МОЧЕВИНА (СУТОЧНАЯ МОЧА)</t>
         </is>
       </c>
       <c r="B279" s="4" t="n">
         <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
-          <t>Л03.06 ГЛЮКОЗА (МОЧИ)</t>
+          <t>Л03.11 КРЕАТИНИН (СУТОЧНАЯ МОЧА)</t>
         </is>
       </c>
       <c r="B280" s="4" t="n">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
-          <t>Л03.07 ОБЩИЙ БЕЛОК (СУТОЧНАЯ МОЧА)</t>
+          <t>Л03.12 ПРОБА РЕБЕРГА (КЛИРЕНС ЭНДОГЕННОГО КРЕАТИНИНА)</t>
         </is>
       </c>
       <c r="B281" s="4" t="n">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
-          <t>Л03.08 ДИАГНОСТИКА МИКРОАЛЬБУМИНУРИИ (АЛЬБУМИН МОЧИ),ПОЛУКОЛИЧЕСТВЕННО</t>
+          <t>Л03.13 МОЧЕВАЯ КИСЛОТА (СУТОЧНАЯ МОЧА)</t>
         </is>
       </c>
       <c r="B282" s="4" t="n">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
-          <t>Л03.09 ДИАГНОСТИКА МИКРОАЛЬБУМИНУРИИ, КОЛИЧЕСТВЕННО (СУТОЧНАЯ)</t>
+          <t>Л03.15 АЛЬФА-АМИЛАЗА</t>
         </is>
       </c>
       <c r="B283" s="4" t="n">
-        <v>730</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
-          <t>Л03.10 МОЧЕВИНА (СУТОЧНАЯ МОЧА)</t>
+          <t>Л03.16 КАЛЬЦИЙ (СУТОЧНОЙ МОЧИ)</t>
         </is>
       </c>
       <c r="B284" s="4" t="n">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
-          <t>Л03.11 КРЕАТИНИН (СУТОЧНАЯ МОЧА)</t>
+          <t>Л03.17 ПРОБА СУЛКОВИЧА (КАЛЬЦИЙ В УТРЕННЕЙ ПОРЦИИ МОЧИ)</t>
         </is>
       </c>
       <c r="B285" s="4" t="n">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
-          <t>Л03.12 ПРОБА РЕБЕРГА (КЛИРЕНС ЭНДОГЕННОГО КРЕАТИНИНА)</t>
+          <t>Л03.19 МАГНИЙ (СУТОЧНАЯ МОЧА)</t>
         </is>
       </c>
       <c r="B286" s="4" t="n">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
-          <t>Л03.13 МОЧЕВАЯ КИСЛОТА (СУТОЧНАЯ МОЧА)</t>
+          <t>Л03.20 МЕДЬ (СУТОЧНАЯ МОЧА)</t>
         </is>
       </c>
       <c r="B287" s="4" t="n">
-        <v>280</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
-          <t>Л03.15 АЛЬФА-АМИЛАЗА</t>
+          <t>Л03.27 БЕЛОК В МОЧЕ, КАЧЕСТВЕННО</t>
         </is>
       </c>
       <c r="B288" s="4" t="n">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
-          <t>Л03.16 КАЛЬЦИЙ (СУТОЧНОЙ МОЧИ)</t>
+          <t>Л03.42 КАМНИ ПОЧЕЧНЫЕ, АНАЛИЗ (CALCULI (STONE) ANALYSIS)</t>
         </is>
       </c>
       <c r="B289" s="4" t="n">
-        <v>280</v>
+        <v>6800</v>
       </c>
     </row>
     <row outlineLevel="1" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
-          <t>Л03.17 ПРОБА СУЛКОВИЧА (КАЛЬЦИЙ В УТРЕННЕЙ ПОРЦИИ МОЧИ)</t>
+          <t>Л03.43 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ НА ЯЙЦА ШИСТОСОМ И ВОЗБУДИТЕЛЯМ ДИОКТОФИМОЗА</t>
         </is>
       </c>
       <c r="B290" s="4" t="n">
-        <v>280</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
-          <t>Л03.19 МАГНИЙ (СУТОЧНАЯ МОЧА)</t>
+          <t>Л03.45 АЛЬБУМИН-КРЕАТИНИНОВОЕ СООТНОШЕНИЕ В РАЗОВОЙ ПОРЦИИ МОЧИ</t>
         </is>
       </c>
       <c r="B291" s="4" t="n">
-        <v>280</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
-          <t>Л03.20 МЕДЬ (СУТОЧНАЯ МОЧА)</t>
+          <t>Л03.46 ДИАГНОСТИКА МИКРОАЛЬБУМИНУРИИ, КОЛИЧЕСТВЕННО (МАУ) ИЗ РАЗОВОЙ ПОРЦИИ МОЧИ</t>
         </is>
       </c>
       <c r="B292" s="4" t="n">
-        <v>1960</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>Л03.27 БЕЛОК В МОЧЕ, КАЧЕСТВЕННО</t>
+          <t>Л03.50 КОМПЛЕКСНЫЙ АНАЛИЗ ОРГАНИЧЕСКИХ КИСЛОТ В МОЧЕ, 40 ПОКАЗАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="B293" s="4" t="n">
-        <v>350</v>
+        <v>9400</v>
       </c>
     </row>
     <row outlineLevel="1" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
-          <t>Л03.42 КАМНИ ПОЧЕЧНЫЕ, АНАЛИЗ (CALCULI (STONE) ANALYSIS)</t>
+          <t>Л03.51 БИОГЕННЫЕ АМИНЫ: АДРЕНАЛИН, НОРАДРЕНАЛИН, ДОФАМИН (СУТОЧНАЯ МОЧА)</t>
         </is>
       </c>
       <c r="B294" s="4" t="n">
-        <v>6830</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
-          <t>Л03.43 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ НА ЯЙЦА ШИСТОСОМ И ВОЗБУДИТЕЛЯМ ДИОКТОФИМОЗА</t>
+          <t>Л03.52 МЕТАБОЛИТЫ ЭСТРОГЕНОВ, РАСЧЕТ СООТНОШЕНИЯ (ОЦЕНКА РИСКА РАЗВИТИЯ ОНКОПАТОЛОГИИ): 16А-ОНЕ1, 2-ОНЕ2, 2-ОНЕ1, 2-ОМЕЕ1, 4-ОМЕЕ1, 4-ОНЕ1 - В РАЗОВОЙ МОЧЕ</t>
         </is>
       </c>
       <c r="B295" s="4" t="n">
-        <v>820</v>
+        <v>8100</v>
       </c>
     </row>
     <row outlineLevel="1" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
-          <t>Л03.45 АЛЬБУМИН-КРЕАТИНИНОВОЕ СООТНОШЕНИЕ В РАЗОВОЙ ПОРЦИИ МОЧИ</t>
+          <t>Л03.53 ЭСТРОГЕНЫ И ИХ МЕТАБОЛИТЫ: ЭСТРАДИОЛ,ЭСТРОН,ЭСТРИОЛ,16А-ОНЕ1,2-ОНЕ2,2-ОНЕ1,2-ОМЕЕ1,4-ОМЕЕ1,4-ОНЕ1 И РАСЧЕТ СООТНОШЕНИЙ В СУТОЧНОЙ МОЧЕ</t>
         </is>
       </c>
       <c r="B296" s="4" t="n">
-        <v>880</v>
+        <v>8200</v>
       </c>
     </row>
     <row outlineLevel="1" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
-          <t>Л03.46 ДИАГНОСТИКА МИКРОАЛЬБУМИНУРИИ, КОЛИЧЕСТВЕННО (МАУ) ИЗ РАЗОВОЙ ПОРЦИИ МОЧИ</t>
+          <t>Л03.54 АНДРОГЕНЫ И ИХ МЕТАБОЛИТЫ (8 ПОКАЗАТЕЛЕЙ), РАСЧЕТ СООТНОШЕНИЙ, В СУТОЧНОЙ МОЧЕ</t>
         </is>
       </c>
       <c r="B297" s="4" t="n">
-        <v>650</v>
+        <v>7500</v>
       </c>
     </row>
     <row outlineLevel="1" r="298">
-      <c r="A298" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B298" s="3" t="inlineStr"/>
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>Л03.55 АНДРОГЕНЫ И ИХ МЕТАБОЛИТЫ, РАСЧЕТ СООТНОШЕНИЙ, ЭСТРОГЕНЫ И ПРОГЕСТАГЕНЫ (12 ПОКАЗАТЕЛЕЙ) В СУТОЧНОЙ МОЧЕ</t>
+        </is>
+      </c>
+      <c r="B298" s="4" t="n">
+        <v>8100</v>
+      </c>
     </row>
     <row outlineLevel="1" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
-          <t>Л04.01 ИССЛЕДОВАНИЕ КОПРОГРАММЫ (2602)</t>
+          <t>Л03.56 МАРКЕРЫ ДИСБИОЗА (АРАБИНОЗА, АРАБИНИТОЛ) В МОЧЕ</t>
         </is>
       </c>
       <c r="B299" s="4" t="n">
-        <v>670</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
-          <t>Л04.02 КАЛ НА ЯЙЦА ГЕЛЬМИНТОВ (2606)</t>
+          <t>Л03.57 ЭССЕНЦИАЛЬНЫЕ И ТОКСИЧНЫЕ МИКРОЭЛЕМЕНТЫ В МОЧЕ (24 ПОКАЗАТЕЛЯ):AL,BA,BE,V,FE,I,CD,CO,MN,CU,MO,AS,NI,SN,PD,PT,HG,PB,SE,AG,SB,TL,CR,ZN, ЭКСПЕРТНОЕ ИССЛЕДОВАНИЕ</t>
         </is>
       </c>
       <c r="B300" s="4" t="n">
-        <v>460</v>
+        <v>9900</v>
       </c>
     </row>
     <row outlineLevel="1" r="301">
-      <c r="A301" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A301" s="2" t="inlineStr">
+        <is>
+          <t>Л04 АНАЛИЗ КАЛА</t>
+        </is>
+      </c>
+      <c r="B301" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
-          <t>Л04.04 КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ТРАНФЕРРИНА И ГЕМОГЛОБИНА (2610)</t>
+          <t>Л04.01 ИССЛЕДОВАНИЕ КОПРОГРАММЫ (2602)</t>
         </is>
       </c>
       <c r="B302" s="4" t="n">
-        <v>3520</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
-          <t>Л04.05 СОСКОБ НА ЭНТЕРОБИОЗ (2604)</t>
+          <t>Л04.02 КАЛ НА ЯЙЦА ГЕЛЬМИНТОВ (2606)</t>
         </is>
       </c>
       <c r="B303" s="4" t="n">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
-          <t>Л04.08 ИССЛЕДОВАНИЕ КАЛА НА ЛЯМБЛИИ (GIARDIALIAMBLIA), АНТИГЕННЫЙ ТЕСТ (2615)</t>
+          <t>Л04.03 ОБНАРУЖЕНИЕ СКРЫТОЙ КРОВИ В КАЛЕ (2623)</t>
         </is>
       </c>
       <c r="B304" s="4" t="n">
-        <v>1990</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
-          <t>Л04.09 ИССЛЕДОВАНИЕ КАЛА НА ПРОСТЕЙШИЕ (2607)</t>
+          <t>Л04.04 КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ТРАНФЕРРИНА И ГЕМОГЛОБИНА (2610)</t>
         </is>
       </c>
       <c r="B305" s="4" t="n">
-        <v>440</v>
+        <v>3500</v>
       </c>
     </row>
     <row outlineLevel="1" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
-          <t>Л04.10 ПРОБА БЕНЕДИКТА (ЛАКТАЗНАЯ НЕДОСТАТОЧНОСТЬ) (2611)</t>
+          <t>Л04.05 СОСКОБ НА ЭНТЕРОБИОЗ (2604)</t>
         </is>
       </c>
       <c r="B306" s="4" t="n">
-        <v>570</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
-          <t>Л04.11 ОПРЕДЕЛЕНИЕ АНТИГЕНОВ ХЕЛИКОБАКТЕРИОЗ, H. PYLORI В КАЛЕ (2612)</t>
+          <t>Л04.08 ИССЛЕДОВАНИЕ КАЛА НА ЛЯМБЛИИ (GIARDIALIAMBLIA), АНТИГЕННЫЙ ТЕСТ (2615)</t>
         </is>
       </c>
       <c r="B307" s="4" t="n">
-        <v>1090</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
-          <t>Л04.12 КАЛЬПРОТЕКТИН ФЕКАЛЬНЫЙ (2614)</t>
+          <t>Л04.09 ИССЛЕДОВАНИЕ КАЛА НА ПРОСТЕЙШИЕ (2607)</t>
         </is>
       </c>
       <c r="B308" s="4" t="n">
-        <v>4380</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
-          <t>Л04.13 ПАНКРЕАТИЧЕСКАЯ ЭЛАСТАЗА В КАЛЕ</t>
+          <t>Л04.10 ПРОБА БЕНЕДИКТА (ЛАКТАЗНАЯ НЕДОСТАТОЧНОСТЬ) (2611)</t>
         </is>
       </c>
       <c r="B309" s="4" t="n">
-        <v>2650</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
-          <t>Л04.15 ОПРЕДЕЛЕНИЕ АНТИГЕНА РОТОВИРУСА В КАЛЕ, МЕТОД ИХА (2608)</t>
+          <t>Л04.11 ОПРЕДЕЛЕНИЕ АНТИГЕНОВ ХЕЛИКОБАКТЕРИОЗ, H. PYLORI В КАЛЕ (2612)</t>
         </is>
       </c>
       <c r="B310" s="4" t="n">
-        <v>870</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
-          <t>Л04.19ДИАГНОСТИКА МЕТОДОМ ОТ-ПЦР НА ЭНТЕРОВИРУСЫ-ОДНО ИССЛЕДОВАНИЕ НА ВСЮ ГРУППУ (4007)</t>
+          <t>Л04.12 КАЛЬПРОТЕКТИН ФЕКАЛЬНЫЙ (2614)</t>
         </is>
       </c>
       <c r="B311" s="4" t="n">
-        <v>1160</v>
+        <v>4400</v>
       </c>
     </row>
     <row outlineLevel="1" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
-          <t>Л04.23 ОПРЕДЕЛЕНИЕ ТОКСИНОВ А И В ВОЗБУДИТЕЛЯ ДИФФИЦИАЛЬНОГО КЛОСТРИДИОЗА (CLOSTRIDIUM DIFFICILE) В КАЛЕ)</t>
+          <t>Л04.13 ПАНКРЕАТИЧЕСКАЯ ЭЛАСТАЗА В КАЛЕ</t>
         </is>
       </c>
       <c r="B312" s="4" t="n">
-        <v>1740</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
-          <t>Л04.24 ДИАГНОСТИКА МЕТОДОМ ОТ-ПЦР НА РОТА-, НОРО-, АСТРОВИРУСЫ ОДНО ИССЛЕДОВАНИЕ НА ВСЮ ГРУППУ (4009)</t>
+          <t>Л04.15 ОПРЕДЕЛЕНИЕ АНТИГЕНА РОТОВИРУСА В КАЛЕ, МЕТОД ИХА (2608)</t>
         </is>
       </c>
       <c r="B313" s="4" t="n">
-        <v>1710</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
-          <t>Л04.25 ИССЛЕДОВАНИЕ КАЛА НА ПРОСТЕЙШИЕ И ЯЙЦА ГЕЛЬМИНТОВ КОНЦЕНТРАТОМ PARASEP (МЕТОД ОБОГАЩЕНИЯ)</t>
+          <t>Л04.19ДИАГНОСТИКА МЕТОДОМ ОТ-ПЦР НА ЭНТЕРОВИРУСЫ-ОДНО ИССЛЕДОВАНИЕ НА ВСЮ ГРУППУ (4007)</t>
         </is>
       </c>
       <c r="B314" s="4" t="n">
-        <v>440</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
-          <t>Л04.26 ЭНТЕРОФЛОР® ДЕТИ</t>
+          <t>Л04.23 ОПРЕДЕЛЕНИЕ ТОКСИНОВ А И В ВОЗБУДИТЕЛЯ ДИФФИЦИАЛЬНОГО КЛОСТРИДИОЗА (CLOSTRIDIUM DIFFICILE) В КАЛЕ)</t>
         </is>
       </c>
       <c r="B315" s="4" t="n">
-        <v>3220</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
-          <t>Л04.27 ГЕЛЬМО-СКРИН. КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК ВОЗБУДИТЕЛЕЙ ГЕЛЬМИНТОЗОВ</t>
+          <t>Л04.24 ДИАГНОСТИКА МЕТОДОМ ОТ-ПЦР НА РОТА-, НОРО-, АСТРОВИРУСЫ ОДНО ИССЛЕДОВАНИЕ НА ВСЮ ГРУППУ (4009)</t>
         </is>
       </c>
       <c r="B316" s="4" t="n">
-        <v>3320</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
-          <t>Л04.28 ПРОТО-СКРИН. КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК ВОЗБУДИТЕЛЕЙ ПРОТОЗОЙНЫХ ИНФЕКЦИЙ</t>
+          <t>Л04.25 ИССЛЕДОВАНИЕ КАЛА НА ПРОСТЕЙШИЕ И ЯЙЦА ГЕЛЬМИНТОВ КОНЦЕНТРАТОМ PARASEP (МЕТОД ОБОГАЩЕНИЯ)</t>
         </is>
       </c>
       <c r="B317" s="4" t="n">
-        <v>6390</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
-          <t>Л04.29 ИССЛЕДОВАНИЕ МИКРОБИОТЫ ТОЛСТОГО КИШЕЧНИКА КОЛОНОФЛОР-16 (БИОЦЕНОЗ)</t>
+          <t>Л04.26 ЭНТЕРОФЛОР® ДЕТИ</t>
         </is>
       </c>
       <c r="B318" s="4" t="n">
-        <v>6260</v>
+        <v>4500</v>
       </c>
     </row>
     <row outlineLevel="1" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
-          <t>Л04.30 ИССЛЕДОВАНИЕ МИКРОБИОТЫ ТОЛСТОГО КИШЕЧНИКА КОЛОНОФЛОР-16 (МЕТАБОЛИЗМ)</t>
+          <t>Л04.27 ГЕЛЬМО-СКРИН. КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК ВОЗБУДИТЕЛЕЙ ГЕЛЬМИНТОЗОВ</t>
         </is>
       </c>
       <c r="B319" s="4" t="n">
-        <v>5490</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
-          <t>Л05 АНАЛИЗ МОКРОТЫ И НОСОВОГО СЕКРЕТА</t>
+          <t>Л04.28 ПРОТО-СКРИН. КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК ВОЗБУДИТЕЛЕЙ ПРОТОЗОЙНЫХ ИНФЕКЦИЙ</t>
         </is>
       </c>
       <c r="B320" s="4" t="n">
-        <v>0</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="321">
-      <c r="A321" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B321" s="3" t="inlineStr"/>
+      <c r="A321" s="3" t="inlineStr">
+        <is>
+          <t>Л04.29 ИССЛЕДОВАНИЕ МИКРОБИОТЫ ТОЛСТОГО КИШЕЧНИКА КОЛОНОФЛОР-16 (БИОЦЕНОЗ)</t>
+        </is>
+      </c>
+      <c r="B321" s="4" t="n">
+        <v>6300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
-          <t>Л06.01 МАЗОК НА ФЛОРУ UCVR (ПОЛОВЫХ ПУТЕЙ)</t>
+          <t>Л04.30 ИССЛЕДОВАНИЕ МИКРОБИОТЫ ТОЛСТОГО КИШЕЧНИКА КОЛОНОФЛОР-16 (МЕТАБОЛИЗМ)</t>
         </is>
       </c>
       <c r="B322" s="4" t="n">
-        <v>480</v>
+        <v>5500</v>
       </c>
     </row>
     <row outlineLevel="1" r="323">
-      <c r="A323" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A323" s="2" t="inlineStr">
+        <is>
+          <t>Л05 АНАЛИЗ МОКРОТЫ И НОСОВОГО СЕКРЕТА</t>
+        </is>
+      </c>
+      <c r="B323" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="324">
-      <c r="A324" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B324" s="3" t="inlineStr"/>
+      <c r="A324" s="3" t="inlineStr">
+        <is>
+          <t>Л05.07 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАЗКОВ СО СЛИЗИСТОЙ ОБОЛОЧКИ НОСА (РИНОЦИТОГРАММА)</t>
+        </is>
+      </c>
+      <c r="B324" s="4" t="n">
+        <v>1100</v>
+      </c>
     </row>
     <row outlineLevel="1" r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
-          <t>Л07.01 АЛАТ</t>
+          <t>Л05.08 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ СОСКОБА СЛИЗИСТОЙ ПОЛОСТИ РТА НА НАЛИЧИЕ ПАТОГЕННЫХ ГРИБОВ, СКРИНИНГ</t>
         </is>
       </c>
       <c r="B325" s="4" t="n">
-        <v>230</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="326">
-      <c r="A326" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A326" s="2" t="inlineStr">
+        <is>
+          <t>Л06 АНАЛИЗ ОТДЕЛЯЕМОГО ИЗ ПОЛОВЫХ ПУТЕЙ</t>
+        </is>
+      </c>
+      <c r="B326" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
-          <t>Л07.03 КРЕАТИНКИНАЗА, КФК (ОБЩАЯ)</t>
+          <t>Л06.01 МАЗОК НА ФЛОРУ UCVR (ПОЛОВЫХ ПУТЕЙ)</t>
         </is>
       </c>
       <c r="B327" s="4" t="n">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
-          <t>Л07.04 КРЕАТИНКИНАЗА-МВ, КФК-МВ</t>
+          <t>Л06.02 МАЗОК НА АК (СОСКОБ ШЕЙКИ МАТКИ И ЦЕРВИКАЛЬНОГО КАНАЛА)</t>
         </is>
       </c>
       <c r="B328" s="4" t="n">
-        <v>360</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="329">
-      <c r="A329" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A329" s="2" t="inlineStr">
+        <is>
+          <t>Л07 БИОХИМИЯ КРОВИ</t>
+        </is>
+      </c>
+      <c r="B329" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
-          <t>Л07.06 ГАММА-ГТ (ГГТП, ГАММАГЛУТАМИЛТРАНСПЕПТИДАЗА)</t>
+          <t>Л07.01 АЛАТ</t>
         </is>
       </c>
       <c r="B330" s="4" t="n">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
-          <t>Л07.07 ЛДГ (ЛАКТАТДЕГИДРОГЕНАЗА) ОБЩАЯ</t>
+          <t>Л07.02 АСАТ</t>
         </is>
       </c>
       <c r="B331" s="4" t="n">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
-          <t>Л07.08 АМИЛАЗА КРОВИ ОБЩАЯ</t>
+          <t>Л07.03 КРЕАТИНКИНАЗА, КФК (ОБЩАЯ)</t>
         </is>
       </c>
       <c r="B332" s="4" t="n">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
-          <t>Л07.09 ЛИПАЗА КРОВИ</t>
+          <t>Л07.04 КРЕАТИНКИНАЗА-МВ, КФК-МВ</t>
         </is>
       </c>
       <c r="B333" s="4" t="n">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
-          <t>Л07.10 БИЛИРУБИН ОБЩИЙ</t>
+          <t>Л07.05 ФОСФАТАЗА ЩЕЛОЧНАЯ</t>
         </is>
       </c>
       <c r="B334" s="4" t="n">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
-          <t>Л07.11 БИЛИРУБИН ПРЯМОЙ</t>
+          <t>Л07.06 ГАММА-ГТ (ГГТП, ГАММАГЛУТАМИЛТРАНСПЕПТИДАЗА)</t>
         </is>
       </c>
       <c r="B335" s="4" t="n">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
-          <t>Л07.12 БЕЛОК ОБЩИЙ</t>
+          <t>Л07.07 ЛДГ (ЛАКТАТДЕГИДРОГЕНАЗА) ОБЩАЯ</t>
         </is>
       </c>
       <c r="B336" s="4" t="n">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
-          <t>Л07.13 АЛЬБУМИН КРОВИ</t>
+          <t>Л07.08 АМИЛАЗА КРОВИ ОБЩАЯ</t>
         </is>
       </c>
       <c r="B337" s="4" t="n">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="338">
       <c r="A338" s="3" t="inlineStr">
         <is>
-          <t>Л07.14 БЕЛКОВЫЕ ФРАКЦИИ+ ОБЩИЙ БЕЛОК</t>
+          <t>Л07.09 ЛИПАЗА КРОВИ</t>
         </is>
       </c>
       <c r="B338" s="4" t="n">
-        <v>580</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
-          <t>Л07.15 ТИМОЛОВАЯ ПРОБА</t>
+          <t>Л07.10 БИЛИРУБИН ОБЩИЙ</t>
         </is>
       </c>
       <c r="B339" s="4" t="n">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
-          <t>Л07.16 ФОРМОЛОВАЯ ПРОБА</t>
+          <t>Л07.11 БИЛИРУБИН ПРЯМОЙ</t>
         </is>
       </c>
       <c r="B340" s="4" t="n">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
-          <t>Л07.17 ГЛЮКОЗА КРОВИ</t>
+          <t>Л07.12 БЕЛОК ОБЩИЙ</t>
         </is>
       </c>
       <c r="B341" s="4" t="n">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
-          <t>Л07.18 ТЕСТ ТОЛЕРАНТНОСТИ К ГЛЮКОЗЕ С ТРОЙНЫМ ОПРЕДЕЛЕНИЕМ (С ГЛЮКОЗОЙ ИЛИ ЕДОЙ)</t>
+          <t>Л07.13 АЛЬБУМИН КРОВИ</t>
         </is>
       </c>
       <c r="B342" s="4" t="n">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
-          <t>Л07.19 ГЛИКОЗИЛИРОВАННЫЙ ГЕМОГЛОБИН (ГЛИКИРОВАННЫЙ ГЕМОГЛОБИН, HBA1C)</t>
+          <t>Л07.14 БЕЛКОВЫЕ ФРАКЦИИ+ ОБЩИЙ БЕЛОК</t>
         </is>
       </c>
       <c r="B343" s="4" t="n">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
-          <t>Л07.20 МОЧЕВИНА КРОВИ</t>
+          <t>Л07.15 ТИМОЛОВАЯ ПРОБА</t>
         </is>
       </c>
       <c r="B344" s="4" t="n">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
-          <t>Л07.21 КРЕАТИНИН КРОВИ</t>
+          <t>Л07.16 ФОРМОЛОВАЯ ПРОБА</t>
         </is>
       </c>
       <c r="B345" s="4" t="n">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
-          <t>Л07.22 МОЧЕВАЯ КИСЛОТА (КРОВЬ)</t>
+          <t>Л07.17 ГЛЮКОЗА КРОВИ</t>
         </is>
       </c>
       <c r="B346" s="4" t="n">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
-          <t>Л07.23 ЛАКТАТ (КРОВЬ)</t>
+          <t>Л07.18 ТЕСТ ТОЛЕРАНТНОСТИ К ГЛЮКОЗЕ С ТРОЙНЫМ ОПРЕДЕЛЕНИЕМ (С ГЛЮКОЗОЙ ИЛИ ЕДОЙ)</t>
         </is>
       </c>
       <c r="B347" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="348">
       <c r="A348" s="3" t="inlineStr">
         <is>
-          <t>Л07.24 ХОЛЕСТЕРОЛ (ОБЩИЙ ХОЛЕСТЕРИН)</t>
+          <t>Л07.19 ГЛИКОЗИЛИРОВАННЫЙ ГЕМОГЛОБИН (ГЛИКИРОВАННЫЙ ГЕМОГЛОБИН, HBA1C)</t>
         </is>
       </c>
       <c r="B348" s="4" t="n">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
-          <t>Л07.25 ХОЛЕСТЕРОЛ-ЛПВП (HDL)</t>
+          <t>Л07.20 МОЧЕВИНА КРОВИ</t>
         </is>
       </c>
       <c r="B349" s="4" t="n">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="350">
       <c r="A350" s="3" t="inlineStr">
         <is>
-          <t>Л07.26 ХОЛЕСТЕРОЛ-ЛПНП (LDL)</t>
+          <t>Л07.21 КРЕАТИНИН КРОВИ</t>
         </is>
       </c>
       <c r="B350" s="4" t="n">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="351">
       <c r="A351" s="3" t="inlineStr">
         <is>
-          <t>Л07.27 ТРИГЛИЦЕРИДЫ (ТГ)</t>
+          <t>Л07.22 МОЧЕВАЯ КИСЛОТА (КРОВЬ)</t>
         </is>
       </c>
       <c r="B351" s="4" t="n">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="352">
       <c r="A352" s="3" t="inlineStr">
         <is>
-          <t>Л07.28 ЛИПИДНЫЙ СПЕКТР (ХС,ЛПВП,ЛПНП,ЛПОНП,ХС-НЕ-ЛПВП,ТГ, КА)</t>
+          <t>Л07.23 ЛАКТАТ (КРОВЬ)</t>
         </is>
       </c>
       <c r="B352" s="4" t="n">
-        <v>1030</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="353">
       <c r="A353" s="3" t="inlineStr">
         <is>
-          <t>Л07.30 ГОМОЦИСТЕИН</t>
+          <t>Л07.24 ХОЛЕСТЕРОЛ (ОБЩИЙ ХОЛЕСТЕРИН)</t>
         </is>
       </c>
       <c r="B353" s="4" t="n">
-        <v>2650</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
-          <t>Л07.31 РЕВМАТОИДНЫЙ ФАКТОР IGM</t>
+          <t>Л07.25 ХОЛЕСТЕРОЛ-ЛПВП (HDL)</t>
         </is>
       </c>
       <c r="B354" s="4" t="n">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="355">
       <c r="A355" s="3" t="inlineStr">
         <is>
-          <t>Л07.34 АНТИСТРЕПТОЛИЗИН -О (АСЛ-О), КОЛИЧЕСТВЕННО</t>
+          <t>Л07.26 ХОЛЕСТЕРОЛ-ЛПНП (LDL)</t>
         </is>
       </c>
       <c r="B355" s="4" t="n">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
-          <t>Л07.35 С-РЕАКТИВНЫЙ БЕЛОК (КОЛИЧЕСТВЕННО)</t>
+          <t>Л07.27 ТРИГЛИЦЕРИДЫ (ТГ)</t>
         </is>
       </c>
       <c r="B356" s="4" t="n">
-        <v>530</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
-          <t>Л07.37 ФИБРОТЕСТЫ (ОЦЕНКА ФИБРОЗА ПЕЧЕНИ) - ОАК, ГАММА – ГТ, ХОЛЕСТЕРИН, АЛТ, АСТ, АЛЬБУМИН, ЩЕЛ. ФОСФОТАЗА +РАСЧЕТ ИНДЕКСОВ FORNS, FIB–4, APRI, MDA</t>
+          <t>Л07.28 ЛИПИДНЫЙ СПЕКТР (ХС,ЛПВП,ЛПНП,ЛПОНП,ХС-НЕ-ЛПВП,ТГ, КА)</t>
         </is>
       </c>
       <c r="B357" s="4" t="n">
-        <v>1630</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="358">
       <c r="A358" s="3" t="inlineStr">
         <is>
-          <t>Л07.39 АЛЬФА-1- АНТИТРИПСИН</t>
+          <t>Л07.30 ГОМОЦИСТЕИН</t>
         </is>
       </c>
       <c r="B358" s="4" t="n">
-        <v>1030</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="359">
       <c r="A359" s="3" t="inlineStr">
         <is>
-          <t>Л07.42 ЦЕРУЛОПЛАЗМИН</t>
+          <t>Л07.31 РЕВМАТОИДНЫЙ ФАКТОР IGM</t>
         </is>
       </c>
       <c r="B359" s="4" t="n">
-        <v>880</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="360">
       <c r="A360" s="3" t="inlineStr">
         <is>
-          <t>Л07.50 ФОЛИЕВАЯ КИСЛОТА</t>
+          <t>Л07.34 АНТИСТРЕПТОЛИЗИН -О (АСЛ-О), КОЛИЧЕСТВЕННО</t>
         </is>
       </c>
       <c r="B360" s="4" t="n">
-        <v>890</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
-          <t>Л07.51 КЛУБОЧКОВАЯ ФИЛЬТРАЦИЯ, РАСЧЕТ ПО ФОРМУЛЕ (CKD-EPI-КРЕАТИНИН)</t>
+          <t>Л07.35 С-РЕАКТИВНЫЙ БЕЛОК (КОЛИЧЕСТВЕННО)</t>
         </is>
       </c>
       <c r="B361" s="4" t="n">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="362">
       <c r="A362" s="3" t="inlineStr">
         <is>
-          <t>Л07.52 ФОСФОТАЗА КИСЛАЯ (КФ,ACID PHOSPHATASE, ACP)</t>
+          <t>Л07.36 С-РЕАКТИВНЫЙ БЕЛОК - ВЫСОКОЧУВСТВИТЕЛЬНЫЙ (КАРДИОРИСК)</t>
         </is>
       </c>
       <c r="B362" s="4" t="n">
-        <v>350</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
-          <t>Л07.53 ТЕСТ ТОЛЕРАНТНОСТИ К ГЛЮКОЗЕ С ДВОЙНЫМ ОПРЕДЕЛЕНИЕМ</t>
+          <t>Л07.37 ФИБРОТЕСТЫ (ОЦЕНКА ФИБРОЗА ПЕЧЕНИ) - ОАК, ГАММА – ГТ, ХОЛЕСТЕРИН, АЛТ, АСТ, АЛЬБУМИН, ЩЕЛ. ФОСФОТАЗА +РАСЧЕТ ИНДЕКСОВ FORNS, FIB–4, APRI, MDA</t>
         </is>
       </c>
       <c r="B363" s="4" t="n">
-        <v>450</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="364">
       <c r="A364" s="3" t="inlineStr">
         <is>
-          <t>Л07.54 NT-PROBNP (НАТРИУРЕТИЧЕСКОГО ГОРМОНА (В-ТИПА) N-КОНЦЕВОЙ ПРОПЕПТИД)</t>
+          <t>Л07.39 АЛЬФА-1- АНТИТРИПСИН</t>
         </is>
       </c>
       <c r="B364" s="4" t="n">
-        <v>4090</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
-          <t>Л07.55 ОБЩЕТЕРАПЕВТИЧЕСКИЙ АНАЛИЗ КРОВИ (АЛТ,АСТ,БЕЛОК ОБЩ,АЛЬБУМИН,КРЕАТИНИН)</t>
+          <t>Л07.42 ЦЕРУЛОПЛАЗМИН</t>
         </is>
       </c>
       <c r="B365" s="4" t="n">
-        <v>980</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="366">
       <c r="A366" s="3" t="inlineStr">
         <is>
-          <t>Л07.56 МИОГЛОБИН</t>
+          <t>Л07.50 ФОЛИЕВАЯ КИСЛОТА</t>
         </is>
       </c>
       <c r="B366" s="4" t="n">
-        <v>810</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="367">
       <c r="A367" s="3" t="inlineStr">
         <is>
-          <t>Л07.57 ВАЛЬПРОЕВАЯ КИСЛОТА (ДЕПАКИН)</t>
+          <t>Л07.51 КЛУБОЧКОВАЯ ФИЛЬТРАЦИЯ, РАСЧЕТ ПО ФОРМУЛЕ (CKD-EPI-КРЕАТИНИН)</t>
         </is>
       </c>
       <c r="B367" s="4" t="n">
-        <v>1730</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="368">
       <c r="A368" s="3" t="inlineStr">
         <is>
-          <t>Л07.58 ТРОПОНИН-I (TROPONIN-I)</t>
+          <t>Л07.52 ФОСФОТАЗА КИСЛАЯ (КФ,ACID PHOSPHATASE, ACP)</t>
         </is>
       </c>
       <c r="B368" s="4" t="n">
-        <v>960</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="369">
       <c r="A369" s="3" t="inlineStr">
         <is>
-          <t>Л07.59 М-ГРАДИЕНТ, ТИПИРОВАНИЕ. ЭЛЕКТРОФОРЕЗ СЫВОРОТКИ КРОВИ, ИММУНОФИКСАЦИЯ С ПАНЕЛЬЮ АНТИСЫВОРОТОК (РАЗДЕЛЬНО К IGG, IGA, IGM, КАППА, ЛЯМБДА), КОЛИЧЕСТВЕННАЯ ОЦЕНКА М-БЕЛКА</t>
+          <t>Л07.53 ТЕСТ ТОЛЕРАНТНОСТИ К ГЛЮКОЗЕ С ДВОЙНЫМ ОПРЕДЕЛЕНИЕМ</t>
         </is>
       </c>
       <c r="B369" s="4" t="n">
-        <v>5710</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
-          <t>Л07.60 М-ГРАДИЕНТ, СКРИНИНГ. ЭЛЕКТРОФОРЕЗ СЫВОРОТКИ И ИММУНОФИКСАЦИЯ С ПОЛИВАЛЕНТНОЙ АНТИСЫВОРОТКОЙ И КОЛИЧЕСТВЕННОЙ ОЦЕНКОЙ М-ГРАДИЕНТА.</t>
+          <t>Л07.54 NT-PROBNP (НАТРИУРЕТИЧЕСКОГО ГОРМОНА (В-ТИПА) N-КОНЦЕВОЙ ПРОПЕПТИД)</t>
         </is>
       </c>
       <c r="B370" s="4" t="n">
-        <v>3270</v>
+        <v>4100</v>
       </c>
     </row>
     <row outlineLevel="1" r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
-          <t>Л07.64 РЕВМАТОИДНЫЙ ФАКТОР, КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л07.55 ОБЩЕТЕРАПЕВТИЧЕСКИЙ АНАЛИЗ КРОВИ (АЛТ,АСТ,БЕЛОК ОБЩ,АЛЬБУМИН,КРЕАТИНИН)</t>
         </is>
       </c>
       <c r="B371" s="4" t="n">
-        <v>530</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="372">
-      <c r="A372" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B372" s="3" t="inlineStr"/>
+      <c r="A372" s="3" t="inlineStr">
+        <is>
+          <t>Л07.56 МИОГЛОБИН</t>
+        </is>
+      </c>
+      <c r="B372" s="4" t="n">
+        <v>800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="373">
       <c r="A373" s="3" t="inlineStr">
         <is>
-          <t>Л08.01 КАЛИЙ (КРОВЬ)</t>
+          <t>Л07.57 ВАЛЬПРОЕВАЯ КИСЛОТА (ДЕПАКИН)</t>
         </is>
       </c>
       <c r="B373" s="4" t="n">
-        <v>290</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="374">
       <c r="A374" s="3" t="inlineStr">
         <is>
-          <t>Л08.02 НАТРИЙ (КРОВЬ)</t>
+          <t>Л07.58 ТРОПОНИН-I (TROPONIN-I)</t>
         </is>
       </c>
       <c r="B374" s="4" t="n">
-        <v>270</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
-          <t>Л08.03 ХЛОР (КРОВЬ)</t>
+          <t>Л07.59 М-ГРАДИЕНТ, ТИПИРОВАНИЕ. ЭЛЕКТРОФОРЕЗ СЫВОРОТКИ КРОВИ, ИММУНОФИКСАЦИЯ С ПАНЕЛЬЮ АНТИСЫВОРОТОК (РАЗДЕЛЬНО К IGG, IGA, IGM, КАППА, ЛЯМБДА), КОЛИЧЕСТВЕННАЯ ОЦЕНКА М-БЕЛКА</t>
         </is>
       </c>
       <c r="B375" s="4" t="n">
-        <v>270</v>
+        <v>5700</v>
       </c>
     </row>
     <row outlineLevel="1" r="376">
       <c r="A376" s="3" t="inlineStr">
         <is>
-          <t>Л08.04 КАЛЬЦИЙ ОБЩИЙ (КРОВЬ)</t>
+          <t>Л07.60 М-ГРАДИЕНТ, СКРИНИНГ. ЭЛЕКТРОФОРЕЗ СЫВОРОТКИ И ИММУНОФИКСАЦИЯ С ПОЛИВАЛЕНТНОЙ АНТИСЫВОРОТКОЙ И КОЛИЧЕСТВЕННОЙ ОЦЕНКОЙ М-ГРАДИЕНТА.</t>
         </is>
       </c>
       <c r="B376" s="4" t="n">
-        <v>270</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
-          <t>Л08.05 ФОСФОР НЕОРГАНИЧЕСКИЙ (КРОВЬ)</t>
+          <t>Л07.64 РЕВМАТОИДНЫЙ ФАКТОР, КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B377" s="4" t="n">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="378">
       <c r="A378" s="3" t="inlineStr">
         <is>
-          <t>Л08.06 МАГНИЙ (КРОВЬ)</t>
+          <t>Л07.65 ЛИПИДНЫЙ ПРОФИЛЬ С РАСЧЕТОМ РЕМНАНТНОГО ХОЛЕСТЕРИНА НАТОЩАК (ХС,ЛПВП, ЛПНП, ЛПОНП, НЕ-ЛПВП,ТГ, КА, РЕМНАНТНЫЙ ХОЛЕСТЕРИН)</t>
         </is>
       </c>
       <c r="B378" s="4" t="n">
-        <v>270</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="379">
-      <c r="A379" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A379" s="2" t="inlineStr">
+        <is>
+          <t>Л08 ПОКАЗАТЕЛИ ЭЛЕКТРОЛИТНОГО ОБМЕНА И МИКРОЭЛЕМЕНТЫ</t>
+        </is>
+      </c>
+      <c r="B379" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="380">
       <c r="A380" s="3" t="inlineStr">
         <is>
-          <t>Л08.08 ЦИНК (КРОВЬ)</t>
+          <t>Л08.01 КАЛИЙ (КРОВЬ)</t>
         </is>
       </c>
       <c r="B380" s="4" t="n">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="381">
       <c r="A381" s="3" t="inlineStr">
         <is>
-          <t>Л08.09 ЖЕЛЕЗО СЫВОРОТОЧНОЕ</t>
+          <t>Л08.02 НАТРИЙ (КРОВЬ)</t>
         </is>
       </c>
       <c r="B381" s="4" t="n">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="382">
       <c r="A382" s="3" t="inlineStr">
         <is>
-          <t>Л08.10 ФЕРРИТИН</t>
+          <t>Л08.03 ХЛОР (КРОВЬ)</t>
         </is>
       </c>
       <c r="B382" s="4" t="n">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
-          <t>Л08.11 ОЖСС (ОБЩАЯ ЖЕЛЕЗОСВЯЗЫВАЮЩАЯ СПОСОБНОСТЬ СЫВОРОТКИ)</t>
+          <t>Л08.04 КАЛЬЦИЙ ОБЩИЙ (КРОВЬ)</t>
         </is>
       </c>
       <c r="B383" s="4" t="n">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="384">
       <c r="A384" s="3" t="inlineStr">
         <is>
-          <t>Л08.13 ТРАНСФЕРРИН</t>
+          <t>Л08.05 ФОСФОР НЕОРГАНИЧЕСКИЙ (КРОВЬ)</t>
         </is>
       </c>
       <c r="B384" s="4" t="n">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
-          <t>Л08.15 ВИТАМИН B12 (ЦИАНОКОБОЛАМИН)</t>
+          <t>Л08.06 МАГНИЙ (КРОВЬ)</t>
         </is>
       </c>
       <c r="B385" s="4" t="n">
-        <v>1070</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="386">
       <c r="A386" s="3" t="inlineStr">
         <is>
-          <t>Л08.16 ПРОКАЛЬЦИТОНИН</t>
+          <t>Л08.07 МЕДЬ (КРОВЬ)</t>
         </is>
       </c>
       <c r="B386" s="4" t="n">
-        <v>2120</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
-          <t>Л08.17 ИОНИЗИРОВАННЫЙ КАЛЬЦИЙ</t>
+          <t>Л08.08 ЦИНК (КРОВЬ)</t>
         </is>
       </c>
       <c r="B387" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="388">
       <c r="A388" s="3" t="inlineStr">
         <is>
-          <t>Л08.26 ОМЕГА-3 ИНДЕКС</t>
+          <t>Л08.09 ЖЕЛЕЗО СЫВОРОТОЧНОЕ</t>
         </is>
       </c>
       <c r="B388" s="4" t="n">
-        <v>6650</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
-          <t>Л08.29 ЙОД В СЫВОРОТКЕ</t>
+          <t>Л08.10 ФЕРРИТИН</t>
         </is>
       </c>
       <c r="B389" s="4" t="n">
-        <v>1080</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="390">
       <c r="A390" s="3" t="inlineStr">
         <is>
-          <t>Л08.30 НЕНАСЫЩЕННЫЕ ЖИРНЫЕ КИСЛОТЫ СЕМЕЙСТВА OMEGA-3</t>
+          <t>Л08.11 ОЖСС (ОБЩАЯ ЖЕЛЕЗОСВЯЗЫВАЮЩАЯ СПОСОБНОСТЬ СЫВОРОТКИ)</t>
         </is>
       </c>
       <c r="B390" s="4" t="n">
-        <v>6150</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="391">
-      <c r="A391" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B391" s="3" t="inlineStr"/>
+      <c r="A391" s="3" t="inlineStr">
+        <is>
+          <t>Л08.13 ТРАНСФЕРРИН</t>
+        </is>
+      </c>
+      <c r="B391" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="392">
       <c r="A392" s="3" t="inlineStr">
         <is>
-          <t>Л09.01 ОСТЕОКАЛЬЦИН</t>
+          <t>Л08.15 ВИТАМИН B12 (ЦИАНОКОБОЛАМИН)</t>
         </is>
       </c>
       <c r="B392" s="4" t="n">
-        <v>1090</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="393">
       <c r="A393" s="3" t="inlineStr">
         <is>
-          <t>Л09.02 B-КРОССЛЭПС (ДИАГНОСТИКА ОСТЕОПОРОЗА)</t>
+          <t>Л08.16 ПРОКАЛЬЦИТОНИН</t>
         </is>
       </c>
       <c r="B393" s="4" t="n">
-        <v>1340</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="394">
-      <c r="A394" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B394" s="3" t="inlineStr"/>
+      <c r="A394" s="3" t="inlineStr">
+        <is>
+          <t>Л08.17 ИОНИЗИРОВАННЫЙ КАЛЬЦИЙ</t>
+        </is>
+      </c>
+      <c r="B394" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
-          <t>Л10.02 ДИАГНОСТИКА АНТИФОСФОЛИПИДНОГО СИНДРОМА (АФС) : ВОЛЧАНОЧНЫЙ АНТИКОАГУЛЯНТ, А/ТЕЛА К БЕТА2-ГЛИКОПРОТЕИНУ IGM И IGG, А/ТЕЛА К КАРДИОЛИПИНУ IG M И IGG</t>
+          <t>Л08.26 ОМЕГА-3 ИНДЕКС</t>
         </is>
       </c>
       <c r="B395" s="4" t="n">
-        <v>2500</v>
+        <v>6700</v>
       </c>
     </row>
     <row outlineLevel="1" r="396">
       <c r="A396" s="3" t="inlineStr">
         <is>
-          <t>Л10.03 ОПРЕДЕЛЕНИЕ АНТИТЕЛ К КАРДИОЛИПИНУ IGM</t>
+          <t>Л08.29 ЙОД В СЫВОРОТКЕ</t>
         </is>
       </c>
       <c r="B396" s="4" t="n">
-        <v>1320</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
-          <t>Л10.04 ОПРЕДЕЛЕНИЕ АНТИТЕЛ К КАРДИОЛИПИНУ IGG</t>
+          <t>Л08.30 НЕНАСЫЩЕННЫЕ ЖИРНЫЕ КИСЛОТЫ СЕМЕЙСТВА OMEGA-3</t>
         </is>
       </c>
       <c r="B397" s="4" t="n">
-        <v>1420</v>
+        <v>6200</v>
       </c>
     </row>
     <row outlineLevel="1" r="398">
       <c r="A398" s="3" t="inlineStr">
         <is>
-          <t>Л10.11 АНТИМИТОХОНДРИАЛЬНЫЕ АНТИТЕЛА (ANTI-M2)</t>
+          <t>Л08.31 ТРАНСФЕРРИН, ПРОЦЕНТ НАСЫЩЕНИЯ ТРАНСФЕРРИНА ЖЕЛЕЗОМ (ЖЕЛЕЗО, ТРАНСФЕРРИН, ПРОЦЕНТ НАСЫЩЕНИЯ ТРАНСФЕРРИНА)</t>
         </is>
       </c>
       <c r="B398" s="4" t="n">
-        <v>2400</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="399">
       <c r="A399" s="3" t="inlineStr">
         <is>
-          <t>Л10.15 ANTI-CCP (АЦЦП, АТИТЕЛА К ЦИКЛИЧЕСКОМУ ЦИТРУЛЛИНИРОВАННОМУ ПЕПТИДУ- РЕМАТОИДНЫЙ АРТРИТ))</t>
+          <t>Л08.32 МАРГАНЕЦ (MN) В КРОВИ</t>
         </is>
       </c>
       <c r="B399" s="4" t="n">
-        <v>2520</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="400">
       <c r="A400" s="3" t="inlineStr">
         <is>
-          <t>Л10.16 АНТИТЕЛА К IGA - ТРАНСГЛУТАМИНАЗА</t>
+          <t>Л08.33 ЛИТИЙ В ПЛАЗМЕ</t>
         </is>
       </c>
       <c r="B400" s="4" t="n">
-        <v>1030</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
-          <t>Л10.17 АНТИТЕЛА К IGG -ТРАНСГЛУТАМИНАЗА</t>
+          <t>Л08.34 ХРОМ (CR) В КРОВИ</t>
         </is>
       </c>
       <c r="B401" s="4" t="n">
-        <v>1030</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="402">
       <c r="A402" s="3" t="inlineStr">
         <is>
-          <t>Л10.18 АНТИТЕЛА К ГЛИАДИНУ IGG</t>
+          <t>Л08.35 СЕЛЕН (SE) В СЫВОРОТКЕ КРОВИ</t>
         </is>
       </c>
       <c r="B402" s="4" t="n">
-        <v>1270</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
-          <t>Л10.19 АНТИТЕЛА К ГЛИАДИНУ IGA</t>
+          <t>Л08.36 НЖСС - НЕНАСЫЩЕННАЯ ЖЕЛЕЗОСВЯЗЫВАЮЩАЯ СПОСОБНОСТЬ СЫВОРОТКИ</t>
         </is>
       </c>
       <c r="B403" s="4" t="n">
-        <v>1270</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="404">
-      <c r="A404" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A404" s="2" t="inlineStr">
+        <is>
+          <t>Л09 КОСТНЫЙ ОБМЕН</t>
+        </is>
+      </c>
+      <c r="B404" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
-          <t>Л10.26 А/ТЕЛА К КЛЕТКАМ ОСТОРОВКОВ ЛАНГЕРГАНСА (ISA)</t>
+          <t>Л09.01 ОСТЕОКАЛЬЦИН</t>
         </is>
       </c>
       <c r="B405" s="4" t="n">
-        <v>1320</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="406">
       <c r="A406" s="3" t="inlineStr">
         <is>
-          <t>Л10.27 АНТИТЕЛА К ДВУХСПИРАЛЬНОЙ ДНК (ДЕЗОКСИРИБОНУКЛЕИНОВОЙ КИСЛОТЕ)</t>
+          <t>Л09.02 B-КРОССЛЭПС (ДИАГНОСТИКА ОСТЕОПОРОЗА)</t>
         </is>
       </c>
       <c r="B406" s="4" t="n">
-        <v>1640</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
-          <t>Л10.28 АНТИТЕЛА К МИЕЛОПЕРОКСИЛАЗЕ (МРО), ИФА</t>
+          <t>Л09.05 СОСТОЯНИЕ КОСТНОЙ СИСТЕМЫ (MG,FE,CU,ZN, CА; ВИТАМИНЫ D,B9,B12)</t>
         </is>
       </c>
       <c r="B407" s="4" t="n">
-        <v>2190</v>
+        <v>5900</v>
       </c>
     </row>
     <row outlineLevel="1" r="408">
-      <c r="A408" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A408" s="2" t="inlineStr">
+        <is>
+          <t>Л10 ДИАГНОСТИКА АУТОИММУННЫХ ЗАБОЛЕВАНИЙ</t>
+        </is>
+      </c>
+      <c r="B408" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
-          <t>Л10.34 АНТИТЕЛА К ЭКСТРАГИРУЕМОМУ ЯДЕРНОМУ АНТИГЕНУ SCL-70</t>
+          <t>Л10.02 ДИАГНОСТИКА АНТИФОСФОЛИПИДНОГО СИНДРОМА (АФС) : ВОЛЧАНОЧНЫЙ АНТИКОАГУЛЯНТ, А/ТЕЛА К БЕТА2-ГЛИКОПРОТЕИНУ IGM И IGG, А/ТЕЛА К КАРДИОЛИПИНУ IG M И IGG</t>
         </is>
       </c>
       <c r="B409" s="4" t="n">
-        <v>2140</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="410">
       <c r="A410" s="3" t="inlineStr">
         <is>
-          <t>Л10.39 А/ТЕЛА К САХАРОМИЦЕТАМ (SACCHHAROMYCES CEREVISAE) IGA: Б-НЬ КРОНА</t>
+          <t>Л10.03 ОПРЕДЕЛЕНИЕ АНТИТЕЛ К КАРДИОЛИПИНУ IGM</t>
         </is>
       </c>
       <c r="B410" s="4" t="n">
-        <v>2190</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
-          <t>Л10.40 А/ТЕЛА К САХАРОМИЦЕТАМ (SACCHHAROMYCES CEREVISIAE) IGG - Б-НЬ КРОНА</t>
+          <t>Л10.04 ОПРЕДЕЛЕНИЕ АНТИТЕЛ К КАРДИОЛИПИНУ IGG</t>
         </is>
       </c>
       <c r="B411" s="4" t="n">
-        <v>2190</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="412">
       <c r="A412" s="3" t="inlineStr">
         <is>
-          <t>Л10.41 СПЕЦИФИЧ.А/ТЕЛА НА ДЕРМАТОМИОЗИТ,ПОЛИМИОЗИТ,МИОЗИТ</t>
+          <t>Л10.11 АНТИМИТОХОНДРИАЛЬНЫЕ АНТИТЕЛА (ANTI-M2)</t>
         </is>
       </c>
       <c r="B412" s="4" t="n">
-        <v>6960</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="413">
       <c r="A413" s="3" t="inlineStr">
         <is>
-          <t>Л10.46 ПРЕДРАСПОЛОЖЕННОСТЬ К СИНДРОМУ ЖИЛЬБЕРА</t>
+          <t>Л10.15 ANTI-CCP (АЦЦП, АТИТЕЛА К ЦИКЛИЧЕСКОМУ ЦИТРУЛЛИНИРОВАННОМУ ПЕПТИДУ- РЕМАТОИДНЫЙ АРТРИТ))</t>
         </is>
       </c>
       <c r="B413" s="4" t="n">
-        <v>2900</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
-          <t>Л10.49 ИММУНОБЛОТ (ANA) (PROFILE 3 LG G К 14 ЯДЕРНЫМ АНТИГЕНАМ)</t>
+          <t>Л10.16 АНТИТЕЛА К IGA - ТРАНСГЛУТАМИНАЗА</t>
         </is>
       </c>
       <c r="B414" s="4" t="n">
-        <v>3360</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
-          <t>Л10.52 АНТИТЕЛА СУММАРНЫЕ К ФОСФОЛИПИДАМ IGM (КАРДИОЛИПИНУ, ФОСФАТИДИЛСЕРИНУ, ФОСФАТИДИЛИНОЗИТОЛУ, ФОСФАТИДИЛОВОЙ КИСЛОТЕ И БЕТА-2-ГЛИКОПРОТЕИНУ)</t>
+          <t>Л10.17 АНТИТЕЛА К IGG -ТРАНСГЛУТАМИНАЗА</t>
         </is>
       </c>
       <c r="B415" s="4" t="n">
-        <v>1040</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="416">
       <c r="A416" s="3" t="inlineStr">
         <is>
-          <t>Л10.53 АНТИТЕЛА СУММАРНЫЕ К ФОСФОЛИПИДАМ IGG (КАРДИОЛИПИНУ, ФОСФАТИДИЛСЕРИНУ, ФОСФАТИДИЛИНОЗИТОЛУ, ФОСФАТИДИЛОВОЙ КИСЛОТЕ И БЕТА-2-ГЛИКОПРОТЕИНУ)</t>
+          <t>Л10.18 АНТИТЕЛА К ГЛИАДИНУ IGG</t>
         </is>
       </c>
       <c r="B416" s="4" t="n">
-        <v>1040</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
-          <t>Л10.57 АНТИТЕЛА К НАДПОЧЕЧНИКАМ (МЕТОД НРИФ)</t>
+          <t>Л10.19 АНТИТЕЛА К ГЛИАДИНУ IGA</t>
         </is>
       </c>
       <c r="B417" s="4" t="n">
-        <v>2070</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="418">
-      <c r="A418" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B418" s="3" t="inlineStr"/>
+      <c r="A418" s="3" t="inlineStr">
+        <is>
+          <t>Л10.19.2. АНТИТЕЛА К ДЕАМИДИРОВАННЫМ ПЕПТИДАМ ГЛИАДИНА IGG</t>
+        </is>
+      </c>
+      <c r="B418" s="4" t="n">
+        <v>700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="419">
-      <c r="A419" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B419" s="3" t="inlineStr"/>
+      <c r="A419" s="3" t="inlineStr">
+        <is>
+          <t>Л10.26 А/ТЕЛА К КЛЕТКАМ ОСТОРОВКОВ ЛАНГЕРГАНСА (ISA)</t>
+        </is>
+      </c>
+      <c r="B419" s="4" t="n">
+        <v>1300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="420">
       <c r="A420" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.01 ТТГ (ТИРЕОТРОПНЫЙ ГОРМОН)</t>
+          <t>Л10.27 АНТИТЕЛА К ДВУХСПИРАЛЬНОЙ ДНК (ДЕЗОКСИРИБОНУКЛЕИНОВОЙ КИСЛОТЕ)</t>
         </is>
       </c>
       <c r="B420" s="4" t="n">
-        <v>520</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="421">
       <c r="A421" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.02 Т3 (ТРИЙОДТИРОНИН)</t>
+          <t>Л10.28 АНТИТЕЛА К МИЕЛОПЕРОКСИЛАЗЕ (МРО), ИФА</t>
         </is>
       </c>
       <c r="B421" s="4" t="n">
-        <v>480</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="422">
       <c r="A422" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.03 Т3 СВОБОДНЫЙ</t>
+          <t>Л10.29 АНТИТЕЛА К ПРОТЕИНАЗЕ</t>
         </is>
       </c>
       <c r="B422" s="4" t="n">
-        <v>480</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="423">
       <c r="A423" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.04 Т4 (ТИРОКСИН)</t>
+          <t>Л10.39 А/ТЕЛА К САХАРОМИЦЕТАМ (SACCHHAROMYCES CEREVISAE) IGA: Б-НЬ КРОНА</t>
         </is>
       </c>
       <c r="B423" s="4" t="n">
-        <v>480</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="424">
       <c r="A424" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.05 Т4 СВОБОДНЫЙ</t>
+          <t>Л10.40 А/ТЕЛА К САХАРОМИЦЕТАМ (SACCHHAROMYCES CEREVISIAE) IGG - Б-НЬ КРОНА</t>
         </is>
       </c>
       <c r="B424" s="4" t="n">
-        <v>540</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="425">
       <c r="A425" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.06 ТИРЕОГЛОБУЛИН (ТГ)</t>
+          <t>Л10.41 СПЕЦИФИЧ.А/ТЕЛА НА ДЕРМАТОМИОЗИТ,ПОЛИМИОЗИТ,МИОЗИТ</t>
         </is>
       </c>
       <c r="B425" s="4" t="n">
-        <v>450</v>
+        <v>7000</v>
       </c>
     </row>
     <row outlineLevel="1" r="426">
       <c r="A426" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.07 АТ-ТГ (АНТИТЕЛА К ТИРЕОГЛОБУЛИНУ)</t>
+          <t>Л10.46 ПРЕДРАСПОЛОЖЕННОСТЬ К СИНДРОМУ ЖИЛЬБЕРА</t>
         </is>
       </c>
       <c r="B426" s="4" t="n">
-        <v>480</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.08 АТ-ТПО (АНТИТЕЛА К ТИРЕОПЕРОКСИДАЗЕ)</t>
+          <t>Л10.49 ИММУНОБЛОТ (ANA) (PROFILE 3 LG G К 14 ЯДЕРНЫМ АНТИГЕНАМ)</t>
         </is>
       </c>
       <c r="B427" s="4" t="n">
-        <v>610</v>
+        <v>3400</v>
       </c>
     </row>
     <row outlineLevel="1" r="428">
       <c r="A428" s="3" t="inlineStr">
         <is>
-          <t>Л11.01.09 АТ-ТТГ (АНТИТЕЛА К РЕЦЕПТОРАМ ТТГ)</t>
+          <t>Л10.52 АНТИТЕЛА СУММАРНЫЕ К ФОСФОЛИПИДАМ IGM (КАРДИОЛИПИНУ, ФОСФАТИДИЛСЕРИНУ, ФОСФАТИДИЛИНОЗИТОЛУ, ФОСФАТИДИЛОВОЙ КИСЛОТЕ И БЕТА-2-ГЛИКОПРОТЕИНУ)</t>
         </is>
       </c>
       <c r="B428" s="4" t="n">
-        <v>1600</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="429">
-      <c r="A429" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B429" s="3" t="inlineStr"/>
+      <c r="A429" s="3" t="inlineStr">
+        <is>
+          <t>Л10.53 АНТИТЕЛА СУММАРНЫЕ К ФОСФОЛИПИДАМ IGG (КАРДИОЛИПИНУ, ФОСФАТИДИЛСЕРИНУ, ФОСФАТИДИЛИНОЗИТОЛУ, ФОСФАТИДИЛОВОЙ КИСЛОТЕ И БЕТА-2-ГЛИКОПРОТЕИНУ)</t>
+        </is>
+      </c>
+      <c r="B429" s="4" t="n">
+        <v>1050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="430">
       <c r="A430" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.01 ДЭА (ДГЭА)-SO4 (ДИГИДРОЭПИАНДРОСТЕРОН СУЛЬФАТ)</t>
+          <t>Л10.57 АНТИТЕЛА К НАДПОЧЕЧНИКАМ (МЕТОД НРИФ)</t>
         </is>
       </c>
       <c r="B430" s="4" t="n">
-        <v>610</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="431">
       <c r="A431" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.02 ТЕСТОСТЕРОН ОБЩИЙ</t>
+          <t>Л10.63 АНТИНУКЛЕАРНЫЙ ФАКТОР (АНФ, HEP-2, ТИТРЫ. АНТИНУКЛЕАРНЫЕ АНТИТЕЛА МЕТОДОМ НЕПРЯМОЙ ИММУНОФЛЮОРЕСЦЕНЦИИ НА ПРЕПАРАТАХ HEP-2-КЛЕТОК; ANA IF, TITERS)</t>
         </is>
       </c>
       <c r="B431" s="4" t="n">
-        <v>480</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="432">
       <c r="A432" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.04 ТЕСТОСТЕРОН ОБЩИЙ + СВОБОДНЫЙ + БИОДОСТУПНЫЙ + ГСПГ + АЛЬБУМИН</t>
+          <t>Л10.64 АНТИТЕЛА К РЕЦЕПТОРУ ФОСФОЛИПАЗЫ А2 (МЕМБРАНОЗНЫЙ ГЛОМЕРУЛОНЕФРИТ)</t>
         </is>
       </c>
       <c r="B432" s="4" t="n">
-        <v>1100</v>
+        <v>3500</v>
       </c>
     </row>
     <row outlineLevel="1" r="433">
       <c r="A433" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.05 АНДРОСТЕНДИОН</t>
+          <t>Л10.66 ПАНЕЛЬ АНТИНУКЛЕАРНЫХ АНТИТЕЛ ПРИ СКЛЕРОДЕРМИИ(SCL-70, СENP A,CENP B, RP 11,RP 155, ФИБРИЛЛЯРИН, NOR 90, TH/TO, PM-SC100, PM-SCL 75, KU, PDGFR, RO-52)</t>
         </is>
       </c>
       <c r="B433" s="4" t="n">
-        <v>810</v>
+        <v>4900</v>
       </c>
     </row>
     <row outlineLevel="1" r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.06 ДИГИДРОТЕСТОСТЕРОН</t>
+          <t>Л10.68 АНТИТЕЛА К ТРОМБОЦИТАМ</t>
         </is>
       </c>
       <c r="B434" s="4" t="n">
-        <v>2040</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="435">
       <c r="A435" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.07 АНДРОСТЕНДИОЛ ГЛЮКОРОНИД (3 АЛЬФА-ДИОЛ ГЛЮКОРОНИД)</t>
+          <t>Л10.69 АНТИТЕЛА К ЭКСТРАГИРУЕМОМУ НУКЛЕАРНОМУ АНТИГЕНУ IGG (СМЕСЬ RNP-70, RNP/SM, SM, SS-A ( 52/60 КДА), SS-B, SCL-70, ЦЕНТРОМЕРНЫЙ БЕЛОК B И JO-1)</t>
         </is>
       </c>
       <c r="B435" s="4" t="n">
-        <v>2220</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="436">
       <c r="A436" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.08 ЛГ (ЛЮТЕИНИЗИРУЮЩИЙ ГОРМОН)</t>
+          <t>Л10.70 АНТИТЕЛА К НУКЛЕОСОМАМ, IG G (NUCLEOSOME, CHROMATIN ANTIBODY, IGG)</t>
         </is>
       </c>
       <c r="B436" s="4" t="n">
-        <v>480</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="437">
-      <c r="A437" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A437" s="2" t="inlineStr">
+        <is>
+          <t>Л11 ГОРМОНЫ</t>
+        </is>
+      </c>
+      <c r="B437" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="438">
-      <c r="A438" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A438" s="2" t="inlineStr">
+        <is>
+          <t>Л11.01 ГОРМОНЫ ЩИТОВИДНОЙ ЖЕЛЕЗЫИ ПОКАЗАТЕЛИ ЕЕ ФУНКЦИОНАЛЬНОГО СОСТОЯНИЯ</t>
+        </is>
+      </c>
+      <c r="B438" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="439">
       <c r="A439" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.11 17-ОН-ПРОГЕСТЕРОН</t>
+          <t>Л11.01.01 ТТГ (ТИРЕОТРОПНЫЙ ГОРМОН)</t>
         </is>
       </c>
       <c r="B439" s="4" t="n">
-        <v>660</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="440">
       <c r="A440" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.12 ЭСТРАДИОЛ</t>
+          <t>Л11.01.02 Т3 (ТРИЙОДТИРОНИН)</t>
         </is>
       </c>
       <c r="B440" s="4" t="n">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="441">
       <c r="A441" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.13 ПРОЛАКТИН</t>
+          <t>Л11.01.03 Т3 СВОБОДНЫЙ</t>
         </is>
       </c>
       <c r="B441" s="4" t="n">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="442">
       <c r="A442" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.14 ПРОЛАКТИН С ОПРЕДЕЛЕНИЕМ МАКРОПРОЛАКТИНА</t>
+          <t>Л11.01.04 Т4 (ТИРОКСИН)</t>
         </is>
       </c>
       <c r="B442" s="4" t="n">
-        <v>890</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="443">
       <c r="A443" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.17 ГСПГ (ГЛОБУЛИН СВЯЗЫВАЮЩИЙ ПОЛОВЫЕ ГОРМОНЫ)</t>
+          <t>Л11.01.05 Т4 СВОБОДНЫЙ</t>
         </is>
       </c>
       <c r="B443" s="4" t="n">
-        <v>660</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="444">
       <c r="A444" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.18 АНТИМЮЛЛЕРОВ ГОРМОН (АМГ)</t>
+          <t>Л11.01.06 ТИРЕОГЛОБУЛИН (ТГ)</t>
         </is>
       </c>
       <c r="B444" s="4" t="n">
-        <v>4160</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="445">
       <c r="A445" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.20 ИНГИБИН В</t>
+          <t>Л11.01.07 АТ-ТГ (АНТИТЕЛА К ТИРЕОГЛОБУЛИНУ)</t>
         </is>
       </c>
       <c r="B445" s="4" t="n">
-        <v>2750</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="446">
       <c r="A446" s="3" t="inlineStr">
         <is>
-          <t>Л11.02.21 ОЦЕНКА ОВАРИАЛЬНОГО РЕЗЕРВА (АНТИМЮЛЛЕРОВ ГОРМОН+ФСГ)</t>
+          <t>Л11.01.08 АТ-ТПО (АНТИТЕЛА К ТИРЕОПЕРОКСИДАЗЕ)</t>
         </is>
       </c>
       <c r="B446" s="4" t="n">
-        <v>4410</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="447">
-      <c r="A447" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B447" s="3" t="inlineStr"/>
+      <c r="A447" s="3" t="inlineStr">
+        <is>
+          <t>Л11.01.09 АТ-ТТГ (АНТИТЕЛА К РЕЦЕПТОРАМ ТТГ)</t>
+        </is>
+      </c>
+      <c r="B447" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="448">
-      <c r="A448" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A448" s="2" t="inlineStr">
+        <is>
+          <t>Л11.02 ПОЛОВЫЕ ГОРМОНЫ И ПОКАЗАТЕЛИ СОСТОЯНИЯ РЕПРОДУКТИВНОЙ СИСТЕМЫ</t>
+        </is>
+      </c>
+      <c r="B448" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="449">
       <c r="A449" s="3" t="inlineStr">
         <is>
-          <t>Л11.03.06 АНТИОВАРИАЛЬНЫЕ АНТИТЕЛА (КРОВЬ)</t>
+          <t>Л11.02.01 ДЭА (ДГЭА)-SO4 (ДИГИДРОЭПИАНДРОСТЕРОН СУЛЬФАТ)</t>
         </is>
       </c>
       <c r="B449" s="4" t="n">
-        <v>1630</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="450">
-      <c r="A450" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B450" s="3" t="inlineStr"/>
+      <c r="A450" s="3" t="inlineStr">
+        <is>
+          <t>Л11.02.02 ТЕСТОСТЕРОН ОБЩИЙ</t>
+        </is>
+      </c>
+      <c r="B450" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="451">
       <c r="A451" s="3" t="inlineStr">
         <is>
-          <t>Л 11.04.03 А/ТЕЛА К ДЕКАРБОКСИЛАЗЕ ГЛУТАМИНОВОЙ КИСЛОТЫ (GAD)</t>
+          <t>Л11.02.04 ТЕСТОСТЕРОН ОБЩИЙ + СВОБОДНЫЙ + БИОДОСТУПНЫЙ + ГСПГ + АЛЬБУМИН</t>
         </is>
       </c>
       <c r="B451" s="4" t="n">
-        <v>1680</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="452">
       <c r="A452" s="3" t="inlineStr">
         <is>
-          <t>Л11.04.01 С-ПЕПТИД</t>
+          <t>Л11.02.05 АНДРОСТЕНДИОН</t>
         </is>
       </c>
       <c r="B452" s="4" t="n">
-        <v>580</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="453">
       <c r="A453" s="3" t="inlineStr">
         <is>
-          <t>Л11.04.02 ИНСУЛИН</t>
+          <t>Л11.02.06 ДИГИДРОТЕСТОСТЕРОН</t>
         </is>
       </c>
       <c r="B453" s="4" t="n">
-        <v>580</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="454">
       <c r="A454" s="3" t="inlineStr">
         <is>
-          <t>Л11.04.04. ОЦЕНКА ИНСУЛИНОРЕЗИСТЕНТНОСТИ. РАСЧЕТ ИНДЕКСА НОМА-IR</t>
+          <t>Л11.02.07 АНДРОСТЕНДИОЛ ГЛЮКОРОНИД (3 АЛЬФА-ДИОЛ ГЛЮКОРОНИД)</t>
         </is>
       </c>
       <c r="B454" s="4" t="n">
-        <v>950</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="455">
       <c r="A455" s="3" t="inlineStr">
         <is>
-          <t>Л11.04.05 АНТИТЕЛА К ИНСУЛИНУ IGG</t>
+          <t>Л11.02.08 ЛГ (ЛЮТЕИНИЗИРУЮЩИЙ ГОРМОН)</t>
         </is>
       </c>
       <c r="B455" s="4" t="n">
-        <v>790</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="456">
       <c r="A456" s="3" t="inlineStr">
         <is>
-          <t>Л11.04.06 ГАСТРИН (GASTRIN) (ИХЛА)</t>
+          <t>Л11.02.09 ФСГ (ФОЛЛИКУЛОСТИМУЛИРУЮЩИЙ ГОРМОН)</t>
         </is>
       </c>
       <c r="B456" s="4" t="n">
-        <v>820</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="457">
-      <c r="A457" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B457" s="3" t="inlineStr"/>
+      <c r="A457" s="3" t="inlineStr">
+        <is>
+          <t>Л11.02.10 ПРОГЕСТЕРОН</t>
+        </is>
+      </c>
+      <c r="B457" s="4" t="n">
+        <v>700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="458">
       <c r="A458" s="3" t="inlineStr">
         <is>
-          <t>Л11.05.01 ПАРАТГОРМОН (ПТГ)</t>
+          <t>Л11.02.11 17-ОН-ПРОГЕСТЕРОН</t>
         </is>
       </c>
       <c r="B458" s="4" t="n">
-        <v>610</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="459">
       <c r="A459" s="3" t="inlineStr">
         <is>
-          <t>Л11.05.02 КАЛЬЦИТОНИН</t>
+          <t>Л11.02.12 ЭСТРАДИОЛ</t>
         </is>
       </c>
       <c r="B459" s="4" t="n">
-        <v>1510</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="460">
       <c r="A460" s="3" t="inlineStr">
         <is>
-          <t>Л11.05.03 25 (OH) ВИТАМИН D</t>
+          <t>Л11.02.13 ПРОЛАКТИН</t>
         </is>
       </c>
       <c r="B460" s="4" t="n">
-        <v>2190</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="461">
-      <c r="A461" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B461" s="3" t="inlineStr"/>
+      <c r="A461" s="3" t="inlineStr">
+        <is>
+          <t>Л11.02.14 ПРОЛАКТИН С ОПРЕДЕЛЕНИЕМ МАКРОПРОЛАКТИНА</t>
+        </is>
+      </c>
+      <c r="B461" s="4" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="462">
       <c r="A462" s="3" t="inlineStr">
         <is>
-          <t>Л11.06.01 АКТГ</t>
+          <t>Л11.02.17 ГСПГ (ГЛОБУЛИН СВЯЗЫВАЮЩИЙ ПОЛОВЫЕ ГОРМОНЫ)</t>
         </is>
       </c>
       <c r="B462" s="4" t="n">
-        <v>890</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="463">
       <c r="A463" s="3" t="inlineStr">
         <is>
-          <t>Л11.06.02 КОРТИЗОЛ КРОВИ ОБЩИЙ</t>
+          <t>Л11.02.18 АНТИМЮЛЛЕРОВ ГОРМОН (АМГ)</t>
         </is>
       </c>
       <c r="B463" s="4" t="n">
-        <v>450</v>
+        <v>4200</v>
       </c>
     </row>
     <row outlineLevel="1" r="464">
       <c r="A464" s="3" t="inlineStr">
         <is>
-          <t>Л11.06.03 КОРТИЗОЛ В СЛЮНЕ</t>
+          <t>Л11.02.20 ИНГИБИН В</t>
         </is>
       </c>
       <c r="B464" s="4" t="n">
-        <v>580</v>
+        <v>2800</v>
       </c>
     </row>
     <row outlineLevel="1" r="465">
       <c r="A465" s="3" t="inlineStr">
         <is>
-          <t>Л11.06.04 КОРТИЗОЛ СВОБОДНЫЙ В МОЧЕ (СУТОЧНАЯ МОЧА)</t>
+          <t>Л11.02.21 ОЦЕНКА ОВАРИАЛЬНОГО РЕЗЕРВА (АНТИМЮЛЛЕРОВ ГОРМОН+ФСГ)</t>
         </is>
       </c>
       <c r="B465" s="4" t="n">
-        <v>940</v>
+        <v>4400</v>
       </c>
     </row>
     <row outlineLevel="1" r="466">
-      <c r="A466" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A466" s="2" t="inlineStr">
+        <is>
+          <t>Л11.03 ПОКАЗАТЕЛИ ФЕРТИЛЬНОСТИ</t>
+        </is>
+      </c>
+      <c r="B466" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="467">
       <c r="A467" s="3" t="inlineStr">
         <is>
-          <t>Л11.06.06 АДРЕНАЛИН (МЕТАНЕФРИН) СУТОЧНАЯ МОЧА</t>
+          <t>Л11.03.01 АНТИСПЕРМАЛЬНЫЕ АНТИТЕЛА (КРОВЬ)</t>
         </is>
       </c>
       <c r="B467" s="4" t="n">
-        <v>3570</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="468">
       <c r="A468" s="3" t="inlineStr">
         <is>
-          <t>Л11.06.07 НОРАДРЕНАЛИН (НОРМЕТАНЕФРИН) СУТОЧНАЯ МОЧА</t>
+          <t>Л11.03.06 АНТИОВАРИАЛЬНЫЕ АНТИТЕЛА (КРОВЬ)</t>
         </is>
       </c>
       <c r="B468" s="4" t="n">
-        <v>3570</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="469">
-      <c r="A469" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A469" s="2" t="inlineStr">
+        <is>
+          <t>Л11.04 ГОРМОНЫ ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ</t>
+        </is>
+      </c>
+      <c r="B469" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="470">
-      <c r="A470" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B470" s="3" t="inlineStr"/>
+      <c r="A470" s="3" t="inlineStr">
+        <is>
+          <t>Л11.04.01 С-ПЕПТИД</t>
+        </is>
+      </c>
+      <c r="B470" s="4" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="471">
       <c r="A471" s="3" t="inlineStr">
         <is>
-          <t>Л11.07.01 СТГ (СОМАТОТРОПНЫЙ ГОРМОН)</t>
+          <t>Л11.04.02 ИНСУЛИН</t>
         </is>
       </c>
       <c r="B471" s="4" t="n">
         <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="472">
       <c r="A472" s="3" t="inlineStr">
         <is>
-          <t>Л11.07.02 ИФР-1 ИНСУЛИНОПОДОБНЫЙ ФАКТОР РОСТА</t>
+          <t>Л11.04.03 А/ТЕЛА К ДЕКАРБОКСИЛАЗЕ ГЛУТАМИНОВОЙ КИСЛОТЫ (GAD)</t>
         </is>
       </c>
       <c r="B472" s="4" t="n">
-        <v>1100</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="473">
       <c r="A473" s="3" t="inlineStr">
         <is>
-          <t>Л11.07.03 СЕРОТОНИН В КРОВИ (СЫВОРОТКЕ)</t>
+          <t>Л11.04.04. ОЦЕНКА ИНСУЛИНОРЕЗИСТЕНТНОСТИ. РАСЧЕТ ИНДЕКСА НОМА-IR</t>
         </is>
       </c>
       <c r="B473" s="4" t="n">
-        <v>2750</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="474">
-      <c r="A474" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B474" s="3" t="inlineStr"/>
+      <c r="A474" s="3" t="inlineStr">
+        <is>
+          <t>Л11.04.05 АНТИТЕЛА К ИНСУЛИНУ IGG</t>
+        </is>
+      </c>
+      <c r="B474" s="4" t="n">
+        <v>800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="475">
       <c r="A475" s="3" t="inlineStr">
         <is>
-          <t>Л11.08.01 ЛЕПТИН (МЕТАБОЛИЧЕСКИЙ СИНДРОМ, ОЖИРЕНИЕ)</t>
+          <t>Л11.04.06 ГАСТРИН (GASTRIN) (ИХЛА)</t>
         </is>
       </c>
       <c r="B475" s="4" t="n">
-        <v>740</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="476">
       <c r="A476" s="2" t="inlineStr">
         <is>
-          <t>Л12 ПРЕНАТАЛЬНАЯ ДИАГНОСТИКА</t>
+          <t>Л11.05 ГОРМОНЫ, РЕГУЛИРУЮЩИЕ ОБМЕН КАЛЬЦИЯ</t>
         </is>
       </c>
       <c r="B476" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="477">
       <c r="A477" s="3" t="inlineStr">
         <is>
-          <t>Л12.01 ХГЧ (ОБЩИЙ) МОНИТОРИНГ БЕРЕМЕННОСТИ, ТЕСТ</t>
+          <t>Л11.05.01 ПАРАТГОРМОН (ПТГ)</t>
         </is>
       </c>
       <c r="B477" s="4" t="n">
-        <v>610</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="478">
       <c r="A478" s="3" t="inlineStr">
         <is>
-          <t>Л12.02 РАРР-А (АССОЦИИРОВАННЫЙ С БЕРЕМЕННОСТЬЮ ПРОТЕИН-А ПЛАЗМЫ, РИСК С-МА ДАУНА)</t>
+          <t>Л11.05.02 КАЛЬЦИТОНИН</t>
         </is>
       </c>
       <c r="B478" s="4" t="n">
-        <v>890</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="479">
       <c r="A479" s="3" t="inlineStr">
         <is>
-          <t>Л12.03 АЛЬФАФЕТОПРОТЕИН (АФП)</t>
+          <t>Л11.05.03 25 (OH) ВИТАМИН D</t>
         </is>
       </c>
       <c r="B479" s="4" t="n">
-        <v>580</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="480">
-      <c r="A480" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A480" s="2" t="inlineStr">
+        <is>
+          <t>Л11.06 ПОКАЗАТЕЛИ ФУНКЦИОНАЛЬНОГО СОСТОЯНИЯ КОРЫ НАДПОЧЕЧНИКОВ</t>
+        </is>
+      </c>
+      <c r="B480" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="481">
       <c r="A481" s="3" t="inlineStr">
         <is>
-          <t>Л12.06 906 В-ХГЧ (СВОБОДНЫЙ)</t>
+          <t>Л11.06.01 АКТГ</t>
         </is>
       </c>
       <c r="B481" s="4" t="n">
-        <v>740</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="482">
       <c r="A482" s="3" t="inlineStr">
         <is>
-          <t>Л12.07 В-ХГЧ ОБЩИЙ (ПРЕНАТАЛЬНАЯ ДИАГНОСТИКА 14-22 НЕД)</t>
+          <t>Л11.06.02 КОРТИЗОЛ КРОВИ ОБЩИЙ</t>
         </is>
       </c>
       <c r="B482" s="4" t="n">
-        <v>610</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="483">
       <c r="A483" s="3" t="inlineStr">
         <is>
-          <t>Л12.08 ДВОЙНОЙ БИОХИМИЧЕСКИЙ СКРИНИНГ РИСКА АНОМАЛИЙ ПЛОДА В ПЕРВОМ ТРИМЕСТРЕ БЕРЕМЕННОСТИ (10-13 НЕДЕЛЬ): СВОБОДНЫЙ В-ХГЧ + PAPP-A + КОМПЬЮТЕРНАЯ ОБРАБОТКА РЕЗУЛЬТАТОВ И РАСЧЕТ РИСКО</t>
+          <t>Л11.06.03 КОРТИЗОЛ В СЛЮНЕ</t>
         </is>
       </c>
       <c r="B483" s="4" t="n">
-        <v>2190</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="484">
       <c r="A484" s="3" t="inlineStr">
         <is>
-          <t>Л12.09 ТРОЙНОЙ БИОХИМИЧЕСКИЙ СКРИНИНГ ВТОРОГО ТРИМЕСТРА БЕРЕМЕННОСТИ (16-20 НЕДЕЛЬ), ХГЧ ОБЩИЙ (ЛИБО В-ХГЧ СВОБОДНЫЙ), АФП, СВОБОДНЫЙ ЭСТРИОЛ, С УЧЁТОМ ДАННЫХ УЗИ 1 ТРИМЕСТРА + КОМПЬЮ</t>
+          <t>Л11.06.04 КОРТИЗОЛ СВОБОДНЫЙ В МОЧЕ (СУТОЧНАЯ МОЧА)</t>
         </is>
       </c>
       <c r="B484" s="4" t="n">
-        <v>2510</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="485">
       <c r="A485" s="3" t="inlineStr">
         <is>
-          <t>Л12.10 КОМПЬЮТЕРНЫЙ РАСЧЕТ РИСКА ВПР В ПРОГРАММЕ 'PRISCA'</t>
+          <t>Л11.06.05 АЛЬДОСТЕРОН</t>
         </is>
       </c>
       <c r="B485" s="4" t="n">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="486">
-      <c r="A486" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B486" s="3" t="inlineStr"/>
+      <c r="A486" s="3" t="inlineStr">
+        <is>
+          <t>Л11.06.06 АДРЕНАЛИН (МЕТАНЕФРИН) СУТОЧНАЯ МОЧА</t>
+        </is>
+      </c>
+      <c r="B486" s="4" t="n">
+        <v>3600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="487">
       <c r="A487" s="3" t="inlineStr">
         <is>
-          <t>Л13.01 ПСА ОБЩИЙ (ПРОСТАТИЧЕСКИЙ СПЕЦИФИЧ. АНТИГЕН)</t>
+          <t>Л11.06.07 НОРАДРЕНАЛИН (НОРМЕТАНЕФРИН) СУТОЧНАЯ МОЧА</t>
         </is>
       </c>
       <c r="B487" s="4" t="n">
-        <v>560</v>
+        <v>3600</v>
       </c>
     </row>
     <row outlineLevel="1" r="488">
       <c r="A488" s="3" t="inlineStr">
         <is>
-          <t>Л13.02 ПСА СВОБОДНЫЙ</t>
+          <t>Л11.06.08.1 ЭРИТРОПОЭТИН</t>
         </is>
       </c>
       <c r="B488" s="4" t="n">
-        <v>580</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="489">
       <c r="A489" s="3" t="inlineStr">
         <is>
-          <t>Л13.03 РЭА (ОПУХОЛИ ЖКТ)</t>
+          <t>Л11.06.09 КОРТИЗОЛ (4 ПОРЦИИ), ДГЭА, СООТНОШЕНИЕ ДГЭА И КОРТИЗОЛА, ВЫЯВЛЕНИЕ СТРЕССА И ЕГО СТАДИИ</t>
         </is>
       </c>
       <c r="B489" s="4" t="n">
-        <v>520</v>
+        <v>7700</v>
       </c>
     </row>
     <row outlineLevel="1" r="490">
       <c r="A490" s="3" t="inlineStr">
         <is>
-          <t>Л13.04 1015 СА 72/4 (РАК ЖЕЛУДКА)</t>
+          <t>Л11.06.10 КОРТИЗОЛ (6 ПОРЦИЙ), ДГЭА, СООТНОШЕНИЕ ДГЭА И КОРТИЗОЛА, ВЫЯВЛЕНИЕ СТРЕССА И ЕГО СТАДИИ</t>
         </is>
       </c>
       <c r="B490" s="4" t="n">
-        <v>1290</v>
+        <v>8600</v>
       </c>
     </row>
     <row outlineLevel="1" r="491">
       <c r="A491" s="3" t="inlineStr">
         <is>
-          <t>Л13.05 СА-199 (РАК ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ)</t>
+          <t>Л11.06.11 БИОГЕННЫЕ АМИНЫ: АДРЕНАЛИН, НОРАДРЕНАЛИН, ДОФАМИН</t>
         </is>
       </c>
       <c r="B491" s="4" t="n">
-        <v>800</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="492">
       <c r="A492" s="3" t="inlineStr">
         <is>
-          <t>Л13.06 СА-242 (ОПУХОЛЬ КИШЕЧНИКА)</t>
+          <t>Л11.06.12 СВОБОДНЫЕ ФРАКЦИИ МЕТАНЕФРИНА И НОРМЕТАНЕФРИНА (НЕКОНЬЮГИРОВАННЫЕ С SO4) - В КРОВИ</t>
         </is>
       </c>
       <c r="B492" s="4" t="n">
-        <v>1760</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="493">
       <c r="A493" s="3" t="inlineStr">
         <is>
-          <t>Л13.08 СА-125 (РАК ЯИЧНИКОВ)</t>
+          <t>Л11.06.13 РЕНИН, ПРЯМОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B493" s="4" t="n">
-        <v>710</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="494">
       <c r="A494" s="3" t="inlineStr">
         <is>
-          <t>Л13.09 НЕ-4 (РАК ЯИЧНИКОВ)</t>
+          <t>Л11.06.14 АЛЬДОСТЕРОН-РЕНИНОВОЕ СООТНОШЕНИЕ (АЛЬДОСТЕРОН, РЕНИН, СООТНОШЕНИЕ)</t>
         </is>
       </c>
       <c r="B494" s="4" t="n">
-        <v>1860</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="495">
-      <c r="A495" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A495" s="2" t="inlineStr">
+        <is>
+          <t>Л11.07 СОМАТОТРОПНАЯ ФУНКЦИЯ ГИПОФИЗА</t>
+        </is>
+      </c>
+      <c r="B495" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="496">
       <c r="A496" s="3" t="inlineStr">
         <is>
-          <t>Л13.14 НЕЙРОН-СПЕЦИФИЧЕСКАЯ ЕНОЛАЗА (NSE)</t>
+          <t>Л11.07.01 СТГ (СОМАТОТРОПНЫЙ ГОРМОН)</t>
         </is>
       </c>
       <c r="B496" s="4" t="n">
-        <v>2340</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="497">
       <c r="A497" s="3" t="inlineStr">
         <is>
-          <t>Л13.15 SCCA (ПЛОСКОКЛЕТОЧНАЯ КАРЦИНОМА)</t>
+          <t>Л11.07.02 ИФР-1 ИНСУЛИНОПОДОБНЫЙ ФАКТОР РОСТА</t>
         </is>
       </c>
       <c r="B497" s="4" t="n">
-        <v>2350</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="498">
       <c r="A498" s="3" t="inlineStr">
         <is>
-          <t>Л13.16 ХРОМОГРАНИН А</t>
+          <t>Л11.07.03 СЕРОТОНИН В КРОВИ (СЫВОРОТКЕ)</t>
         </is>
       </c>
       <c r="B498" s="4" t="n">
-        <v>3180</v>
+        <v>2800</v>
       </c>
     </row>
     <row outlineLevel="1" r="499">
-      <c r="A499" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A499" s="2" t="inlineStr">
+        <is>
+          <t>Л11.08 ПОКАЗАТЕЛИ ФУНКЦИОНАЛЬНОГО СОСТОЯНИЯ ЖИРОВОЙ ТКАНИ</t>
+        </is>
+      </c>
+      <c r="B499" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="500">
       <c r="A500" s="3" t="inlineStr">
         <is>
-          <t>Л13.18 CYFRA 21-1 ( ФРАГМЕН ЦИТОКЕРАТИНА 19, РАК ЛЕГКИХ)</t>
+          <t>Л11.08.01 ЛЕПТИН (МЕТАБОЛИЧЕСКИЙ СИНДРОМ, ОЖИРЕНИЕ)</t>
         </is>
       </c>
       <c r="B500" s="4" t="n">
-        <v>1460</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="501">
-      <c r="A501" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A501" s="2" t="inlineStr">
+        <is>
+          <t>Л12 ПРЕНАТАЛЬНАЯ ДИАГНОСТИКА</t>
+        </is>
+      </c>
+      <c r="B501" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="502">
       <c r="A502" s="3" t="inlineStr">
         <is>
-          <t>Л13.21 ХГЧ (ОБЩИЙ)</t>
+          <t>Л12.01 ХГЧ (ОБЩИЙ) МОНИТОРИНГ БЕРЕМЕННОСТИ, ТЕСТ</t>
         </is>
       </c>
       <c r="B502" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="503">
       <c r="A503" s="3" t="inlineStr">
         <is>
-          <t>Л13.23 ROMA (HE4 + CA125)</t>
+          <t>Л12.02 РАРР-А (АССОЦИИРОВАННЫЙ С БЕРЕМЕННОСТЬЮ ПРОТЕИН-А ПЛАЗМЫ, РИСК С-МА ДАУНА)</t>
         </is>
       </c>
       <c r="B503" s="4" t="n">
-        <v>3220</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="504">
       <c r="A504" s="3" t="inlineStr">
         <is>
-          <t>Л13.24 АЛЬФАФЕТОПРОТЕИН АФП</t>
+          <t>Л12.03 АЛЬФАФЕТОПРОТЕИН (АФП)</t>
         </is>
       </c>
       <c r="B504" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="505">
       <c r="A505" s="3" t="inlineStr">
         <is>
-          <t>Л13.25 РАСЧЕТ РИСКА РАКА ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ В ПРОГРАММЕ «PROSTATACLASS», ГЕРМАНИЯ</t>
+          <t>Л12.04 ЭСТРИОЛ СВОБОДНЫЙ</t>
         </is>
       </c>
       <c r="B505" s="4" t="n">
-        <v>290</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="506">
       <c r="A506" s="3" t="inlineStr">
         <is>
-          <t>Л13.26 БЕТА-2-МИКРОГЛОБУЛИН (МИЕЛОМА, ЛИМФОМА)</t>
+          <t>Л12.06 906 В-ХГЧ (СВОБОДНЫЙ)</t>
         </is>
       </c>
       <c r="B506" s="4" t="n">
-        <v>1100</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="507">
       <c r="A507" s="3" t="inlineStr">
         <is>
-          <t>Л13.27 UBC (АНТИГЕН РАКА МОЧЕВОГО ПУЗЫРЯ, ИССЛЕДОВАНИЕ РАСТВОРИМЫХ ФРАГМЕНТОВ ЦИТОКЕРАТИНОВ 8 И 18 В МОЧЕ) (ИФА)</t>
+          <t>Л12.07 В-ХГЧ ОБЩИЙ (ПРЕНАТАЛЬНАЯ ДИАГНОСТИКА 14-22 НЕД)</t>
         </is>
       </c>
       <c r="B507" s="4" t="n">
-        <v>2300</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="508">
-      <c r="A508" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B508" s="3" t="inlineStr"/>
+      <c r="A508" s="3" t="inlineStr">
+        <is>
+          <t>Л12.08 ДВОЙНОЙ БИОХИМИЧЕСКИЙ СКРИНИНГ РИСКА АНОМАЛИЙ ПЛОДА В ПЕРВОМ ТРИМЕСТРЕ БЕРЕМЕННОСТИ (10-13 НЕДЕЛЬ): СВОБОДНЫЙ В-ХГЧ + PAPP-A + КОМПЬЮТЕРНАЯ ОБРАБОТКА РЕЗУЛЬТАТОВ И РАСЧЕТ РИСКО</t>
+        </is>
+      </c>
+      <c r="B508" s="4" t="n">
+        <v>2200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="509">
       <c r="A509" s="3" t="inlineStr">
         <is>
-          <t>Л14.01 ВИЧ</t>
+          <t>Л12.09 ТРОЙНОЙ БИОХИМИЧЕСКИЙ СКРИНИНГ ВТОРОГО ТРИМЕСТРА БЕРЕМЕННОСТИ (16-20 НЕДЕЛЬ), ХГЧ ОБЩИЙ (ЛИБО В-ХГЧ СВОБОДНЫЙ), АФП, СВОБОДНЫЙ ЭСТРИОЛ, С УЧЁТОМ ДАННЫХ УЗИ 1 ТРИМЕСТРА + КОМПЬЮ</t>
         </is>
       </c>
       <c r="B509" s="4" t="n">
-        <v>450</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="510">
       <c r="A510" s="3" t="inlineStr">
         <is>
-          <t>Л14.01-1 ВИЧ 1/2 (AG+AT-HIV1/2)</t>
+          <t>Л12.10 КОМПЬЮТЕРНЫЙ РАСЧЕТ РИСКА ВПР В ПРОГРАММЕ 'PRISCA'</t>
         </is>
       </c>
       <c r="B510" s="4" t="n">
-        <v>670</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="511">
-      <c r="A511" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A511" s="2" t="inlineStr">
+        <is>
+          <t>Л13 ОНКОМАРКЕРЫ</t>
+        </is>
+      </c>
+      <c r="B511" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="512">
       <c r="A512" s="3" t="inlineStr">
         <is>
-          <t>Л14.03 SYPHILIS RPR (ЭДС)</t>
+          <t>Л13.01 ПСА ОБЩИЙ (ПРОСТАТИЧЕСКИЙ СПЕЦИФИЧ. АНТИГЕН)</t>
         </is>
       </c>
       <c r="B512" s="4" t="n">
-        <v>230</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="513">
       <c r="A513" s="3" t="inlineStr">
         <is>
-          <t>Л14.04 ANTI-TREPONEMA PALLIDUM IGG (ПОДТВЕРЖДАЮЩИЙ ТЕСТ, КОНТРОЛЬ ЛЕЧЕНИЯ)</t>
+          <t>Л13.02 ПСА СВОБОДНЫЙ</t>
         </is>
       </c>
       <c r="B513" s="4" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="514">
       <c r="A514" s="3" t="inlineStr">
         <is>
-          <t>Л14.07 ANTI - CHLAMYDIA IGG (СHLAMYDIA TRACHOMATIS)</t>
+          <t>Л13.03 РЭА (ОПУХОЛИ ЖКТ)</t>
         </is>
       </c>
       <c r="B514" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="515">
       <c r="A515" s="3" t="inlineStr">
         <is>
-          <t>Л14.08 ANTI- CHLAMYDIA IGA (СHLAMYDIA TRACHOMATIS)</t>
+          <t>Л13.04 1015 СА 72/4 (РАК ЖЕЛУДКА)</t>
         </is>
       </c>
       <c r="B515" s="4" t="n">
-        <v>450</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="516">
       <c r="A516" s="3" t="inlineStr">
         <is>
-          <t>Л14.09 ANTI- CHLAMYDIA IGM (СHLAMYDIA TRACHOMATIS)</t>
+          <t>Л13.05 СА-199 (РАК ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ)</t>
         </is>
       </c>
       <c r="B516" s="4" t="n">
-        <v>450</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="517">
       <c r="A517" s="3" t="inlineStr">
         <is>
-          <t>Л14.10 ANTI-UREAPLASMA IGG (UREAPLASMA UREALYTICUM)</t>
+          <t>Л13.06 СА-242 (ОПУХОЛЬ КИШЕЧНИКА)</t>
         </is>
       </c>
       <c r="B517" s="4" t="n">
-        <v>450</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="518">
       <c r="A518" s="3" t="inlineStr">
         <is>
-          <t>Л14.100 АНТИТЕЛА КЛАССА М К ВИРУСУ ЛИХОРАДКИ ЗАПАДНОГО НИЛА</t>
+          <t>Л13.08 СА-125 (РАК ЯИЧНИКОВ)</t>
         </is>
       </c>
       <c r="B518" s="4" t="n">
-        <v>890</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="519">
       <c r="A519" s="3" t="inlineStr">
         <is>
-          <t>Л14.103 ANTI-VEB-VCA IGG (АНТИТЕЛА К ВИРУСУ ЭПШТЕЙН-БАРР К КАПС БЕЛКАМ)</t>
+          <t>Л13.09 НЕ-4 (РАК ЯИЧНИКОВ)</t>
         </is>
       </c>
       <c r="B519" s="4" t="n">
-        <v>480</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="520">
       <c r="A520" s="3" t="inlineStr">
         <is>
-          <t>Л14.11 ANTI-UREAPLASMA IGM (UREAPLASMA UREALYTICUM)</t>
+          <t>Л13.10 СА-153 (РАК МОЛОЧНОЙ ЖЕЛЕЗЫ)</t>
         </is>
       </c>
       <c r="B520" s="4" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="521">
       <c r="A521" s="3" t="inlineStr">
         <is>
-          <t>Л14.13 ANTI-MYСOPLASMA IGG (MYCOPLASMA HOMINIS)</t>
+          <t>Л13.14 НЕЙРОН-СПЕЦИФИЧЕСКАЯ ЕНОЛАЗА (NSE)</t>
         </is>
       </c>
       <c r="B521" s="4" t="n">
-        <v>450</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="522">
       <c r="A522" s="3" t="inlineStr">
         <is>
-          <t>Л14.14 ANTI- MYСOPLASMA IGM (MYCOPLASMA HOMINIS)</t>
+          <t>Л13.15 SCCA (ПЛОСКОКЛЕТОЧНАЯ КАРЦИНОМА)</t>
         </is>
       </c>
       <c r="B522" s="4" t="n">
-        <v>450</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="523">
       <c r="A523" s="3" t="inlineStr">
         <is>
-          <t>Л14.16 ANTI-TRICHOMONADA IGG (TRICHOMONADA VAGINALIS)</t>
+          <t>Л13.16 ХРОМОГРАНИН А</t>
         </is>
       </c>
       <c r="B523" s="4" t="n">
-        <v>450</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="524">
       <c r="A524" s="3" t="inlineStr">
         <is>
-          <t>Л14.18 АНТИТЕЛА К КАНДИДАМ IGG</t>
+          <t>Л13.17 БЕЛОК S100 (ЗЛОКАЧЕСТВЕННАЯ МЕЛАНОМА)</t>
         </is>
       </c>
       <c r="B524" s="4" t="n">
-        <v>520</v>
+        <v>2800</v>
       </c>
     </row>
     <row outlineLevel="1" r="525">
       <c r="A525" s="3" t="inlineStr">
         <is>
-          <t>Л14.19 АНТИТЕЛА К КАНДИДАМ IGM</t>
+          <t>Л13.18 CYFRA 21-1 ( ФРАГМЕН ЦИТОКЕРАТИНА 19, РАК ЛЕГКИХ)</t>
         </is>
       </c>
       <c r="B525" s="4" t="n">
-        <v>520</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="526">
       <c r="A526" s="3" t="inlineStr">
         <is>
-          <t>Л14.20 IGG К БЕЛКУ ТЕПЛОВОГО ШОКА (HSP 60) CHLAMYDIA TRACHOMATIS</t>
+          <t>Л13.20 НАСЛЕДСТВЕННЫЕ СЛУЧАИ РАКА МОЛОЧНОЙ ЖЕЛЕЗЫ И/ИЛИ ЯИЧНИКОВ, 4 ГЕНА: BRCA1, BRCA2, CHEK2, NBS1.</t>
         </is>
       </c>
       <c r="B526" s="4" t="n">
-        <v>450</v>
+        <v>4200</v>
       </c>
     </row>
     <row outlineLevel="1" r="527">
       <c r="A527" s="3" t="inlineStr">
         <is>
-          <t>Л14.21 IGG К ГЛАВНОМУ БЕЛКУ НАРУЖНОЙ МЕМБРАНЫ И ПЛАЗМИДНОМУ БЕЛКУ PGP 3 CHLAMYDIA TRACHOMATIS</t>
+          <t>Л13.21 ХГЧ (ОБЩИЙ)</t>
         </is>
       </c>
       <c r="B527" s="4" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="528">
       <c r="A528" s="3" t="inlineStr">
         <is>
-          <t>Л14.22 КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ IGG К ВИРУСУ КОРИ</t>
+          <t>Л13.23 ROMA (HE4 + CA125)</t>
         </is>
       </c>
       <c r="B528" s="4" t="n">
-        <v>580</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="529">
       <c r="A529" s="3" t="inlineStr">
         <is>
-          <t>Л14.25 ANTI-RUBELLA IGG (ВИРУС КРАСНУХИ)</t>
+          <t>Л13.24 АЛЬФАФЕТОПРОТЕИН АФП</t>
         </is>
       </c>
       <c r="B529" s="4" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="530">
       <c r="A530" s="3" t="inlineStr">
         <is>
-          <t>Л14.27 ANTI-RUBELLA IGG (АВИДНОСТЬ АНТИТЕЛ)</t>
+          <t>Л13.25 РАСЧЕТ РИСКА РАКА ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ В ПРОГРАММЕ «PROSTATACLASS», ГЕРМАНИЯ</t>
         </is>
       </c>
       <c r="B530" s="4" t="n">
-        <v>510</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="531">
       <c r="A531" s="3" t="inlineStr">
         <is>
-          <t>Л14.29 ANTI-TOXO IGG (ТОКСОПЛАЗМОЗ)</t>
+          <t>Л13.26 БЕТА-2-МИКРОГЛОБУЛИН (МИЕЛОМА, ЛИМФОМА)</t>
         </is>
       </c>
       <c r="B531" s="4" t="n">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="532">
       <c r="A532" s="3" t="inlineStr">
         <is>
-          <t>Л14.30 ANTI-TOXO IGM (ТОКСОПЛАЗМОЗ)</t>
+          <t>Л13.27 UBC (АНТИГЕН РАКА МОЧЕВОГО ПУЗЫРЯ, ИССЛЕДОВАНИЕ РАСТВОРИМЫХ ФРАГМЕНТОВ ЦИТОКЕРАТИНОВ 8 И 18 В МОЧЕ) (ИФА)</t>
         </is>
       </c>
       <c r="B532" s="4" t="n">
-        <v>450</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="533">
       <c r="A533" s="3" t="inlineStr">
         <is>
-          <t>Л14.31 ANTI-TOXO IGG (АВИДНОСТЬ АНТИТЕЛ К ТОКСОПЛАЗМОЗУ)</t>
+          <t>Л13.28 ОНКОПРОФИЛАКТИКА ДЛЯ МУЖЧИН: ПРОСТАТИЧЕСКИЙ СПЕЦИФИЧЕСКИЙ АНТИГЕН ОБЩИЙ (ПСА ОБЩИЙ) + ПРОСТАТИЧЕСКИЙ СПЕЦИФИЧЕСКИЙ АНТИГЕН СВОБОДНЫЙ (ПСА СВ.)</t>
         </is>
       </c>
       <c r="B533" s="4" t="n">
-        <v>520</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="534">
-      <c r="A534" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A534" s="2" t="inlineStr">
+        <is>
+          <t>Л14 ИНФЕКЦИИ</t>
+        </is>
+      </c>
+      <c r="B534" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="535">
       <c r="A535" s="3" t="inlineStr">
         <is>
-          <t>Л14.33 ANTI-CMV IGM (ЦИТОМЕГАЛОВИРУС)</t>
+          <t>Л14.01 ВИЧ</t>
         </is>
       </c>
       <c r="B535" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="536">
       <c r="A536" s="3" t="inlineStr">
         <is>
-          <t>Л14.35 ANTI-CMV IGG (АВИДНОСТЬ АНТИТЕЛ К ЦМВ)</t>
+          <t>Л14.01-1 ВИЧ 1/2 (AG+AT-HIV1/2)</t>
         </is>
       </c>
       <c r="B536" s="4" t="n">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="537">
       <c r="A537" s="3" t="inlineStr">
         <is>
-          <t>Л14.36 ANTI-HSV-1/2 IGG (ВИРУС ПРОСТОГО ГЕРПЕСА)</t>
+          <t>Л14.02 SYPHILIS КСР (ЭДС, ANTI-TREPONEMA PAL. TOTAL, ANTI-TREPONEMA PAL. IGM)</t>
         </is>
       </c>
       <c r="B537" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="538">
       <c r="A538" s="3" t="inlineStr">
         <is>
-          <t>Л14.37 ANTI-HSV-1/2 IGM (ВИРУС ПРОСТОГО ГЕРПЕСА)</t>
+          <t>Л14.03 SYPHILIS RPR (ЭДС)</t>
         </is>
       </c>
       <c r="B538" s="4" t="n">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="539">
       <c r="A539" s="3" t="inlineStr">
         <is>
-          <t>Л14.38 ANTI-HSV IGG (АВИДНОСТЬ АНТИТЕЛ К ГЕРПЕСУ 1-2 ТИПА)</t>
+          <t>Л14.04 ANTI-TREPONEMA PALLIDUM IGG (ПОДТВЕРЖДАЮЩИЙ ТЕСТ, КОНТРОЛЬ ЛЕЧЕНИЯ)</t>
         </is>
       </c>
       <c r="B539" s="4" t="n">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="540">
       <c r="A540" s="3" t="inlineStr">
         <is>
-          <t>Л14.39 ANTI-VZV-GE IGG (АНТИТЕЛА К ГЛИКОПРОТЕИНУ ВИРУСА ВЕТРЯНОЙ ОСПЫ)</t>
+          <t>Л14.07 ANTI - CHLAMYDIA IGG (СHLAMYDIA TRACHOMATIS)</t>
         </is>
       </c>
       <c r="B540" s="4" t="n">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="541">
       <c r="A541" s="3" t="inlineStr">
         <is>
-          <t>Л14.40 ANTI-VZV IGG (ВАРИЦЕЛЛА ЗОСТЕР, ВЕТРЯННАЯ ОСПА)</t>
+          <t>Л14.08 ANTI- CHLAMYDIA IGA (СHLAMYDIA TRACHOMATIS)</t>
         </is>
       </c>
       <c r="B541" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="542">
       <c r="A542" s="3" t="inlineStr">
         <is>
-          <t>Л14.41 ANTI-VZV- IGM (ВАРИЦЕЛЛА ЗОСТЕР, ВЕТРЯНАЯ ОСПА)</t>
+          <t>Л14.09 ANTI- CHLAMYDIA IGM (СHLAMYDIA TRACHOMATIS)</t>
         </is>
       </c>
       <c r="B542" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="543">
       <c r="A543" s="3" t="inlineStr">
         <is>
-          <t>Л14.42 ANTI-HSV-2 IGG (ГЕРПЕС II)</t>
+          <t>Л14.10 ANTI-UREAPLASMA IGG (UREAPLASMA UREALYTICUM)</t>
         </is>
       </c>
       <c r="B543" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="544">
       <c r="A544" s="3" t="inlineStr">
         <is>
-          <t>Л14.43 ANTI-HHV-6 IGG (ВИРУС ГЕРПЕСА 6 ТИПА)</t>
+          <t>Л14.100 АНТИТЕЛА КЛАССА М К ВИРУСУ ЛИХОРАДКИ ЗАПАДНОГО НИЛА</t>
         </is>
       </c>
       <c r="B544" s="4" t="n">
-        <v>520</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="545">
       <c r="A545" s="3" t="inlineStr">
         <is>
-          <t>Л14.44 ANTI-HHV-8 IGG (ВИРУС ГЕРПЕСА 8 ТИПА)</t>
+          <t>Л14.103 ANTI-VEB-VCA IGG (АНТИТЕЛА К ВИРУСУ ЭПШТЕЙН-БАРР К КАПС БЕЛКАМ)</t>
         </is>
       </c>
       <c r="B545" s="4" t="n">
-        <v>670</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="546">
       <c r="A546" s="3" t="inlineStr">
         <is>
-          <t>Л14.45 ANTI-VEB-EA IGG (ВИРУС ЭПШТЕЙН-БАРР К РАННИМ БЕЛКАМ)</t>
+          <t>Л14.104 ГАСТРОПАНЕЛЬ (ПЕПСИНОГЕН I, ПЕПСИНОГЕН II, PGI/PGII, ГАСТРИН17, H.PYLORI IG G, ЗАКЛЮЧЕНИЕ О СОСТОЯНИИ ЖКТ)</t>
         </is>
       </c>
       <c r="B546" s="4" t="n">
-        <v>450</v>
+        <v>6300</v>
       </c>
     </row>
     <row outlineLevel="1" r="547">
       <c r="A547" s="3" t="inlineStr">
         <is>
-          <t>Л14.46 ANTI-VEB-NA IGG (ВИРУС ЭПШТЕЙН-БАРР К ЯДЕРНЫМ А/Г)</t>
+          <t>Л14.105 AНТИТЕЛА КЛАССА IGА К BORDETELLA PERTUSSIS</t>
         </is>
       </c>
       <c r="B547" s="4" t="n">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="548">
       <c r="A548" s="3" t="inlineStr">
         <is>
-          <t>Л14.47 ANTI-VEB-VCA IGМ (ВИРУС ЭПШТЕЙН-БАРР К КАПС БЕЛКАМ)</t>
+          <t>Л14.11 ANTI-UREAPLASMA IGM (UREAPLASMA UREALYTICUM)</t>
         </is>
       </c>
       <c r="B548" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="549">
       <c r="A549" s="3" t="inlineStr">
         <is>
-          <t>Л14.48 ANTI-H.PYLORI СУММАРНЫЕ АНТИТЕЛА IGG+IGМ (ХЕЛИКОБАКТЕР, КАМПИЛОБАКТЕР)</t>
+          <t>Л14.13 ANTI-MYСOPLASMA IGG (MYCOPLASMA HOMINIS)</t>
         </is>
       </c>
       <c r="B549" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="550">
       <c r="A550" s="3" t="inlineStr">
         <is>
-          <t>Л14.49 А/ТЕЛА К АСПЕРГИЛЛАМ IGG, КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л14.14 ANTI- MYСOPLASMA IGM (MYCOPLASMA HOMINIS)</t>
         </is>
       </c>
       <c r="B550" s="4" t="n">
-        <v>1030</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="551">
       <c r="A551" s="3" t="inlineStr">
         <is>
-          <t>Л14.51 АНТИТЕЛА К ОПИСТОРХИСУ</t>
+          <t>Л14.16 ANTI-TRICHOMONADA IGG (TRICHOMONADA VAGINALIS)</t>
         </is>
       </c>
       <c r="B551" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="552">
       <c r="A552" s="3" t="inlineStr">
         <is>
-          <t>Л14.52 АНТИТЕЛА К ТОКСОКАРАМ</t>
+          <t>Л14.18 АНТИТЕЛА К КАНДИДАМ IGG</t>
         </is>
       </c>
       <c r="B552" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="553">
       <c r="A553" s="3" t="inlineStr">
         <is>
-          <t>Л14.53 СУММАРНЫЕ АНТИТЕЛА К ЛЯМБЛИЯМ</t>
+          <t>Л14.19 АНТИТЕЛА К КАНДИДАМ IGM</t>
         </is>
       </c>
       <c r="B553" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="554">
       <c r="A554" s="3" t="inlineStr">
         <is>
-          <t>Л14.55 АНТИТЕЛА К ЛЯМБЛИЯМ IGM</t>
+          <t>Л14.20 IGG К БЕЛКУ ТЕПЛОВОГО ШОКА (HSP 60) CHLAMYDIA TRACHOMATIS</t>
         </is>
       </c>
       <c r="B554" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="555">
       <c r="A555" s="3" t="inlineStr">
         <is>
-          <t>Л14.56 АНТИТЕЛА К ЭХИНОКОККУ IGG</t>
+          <t>Л14.21 IGG К ГЛАВНОМУ БЕЛКУ НАРУЖНОЙ МЕМБРАНЫ И ПЛАЗМИДНОМУ БЕЛКУ PGP 3 CHLAMYDIA TRACHOMATIS</t>
         </is>
       </c>
       <c r="B555" s="4" t="n">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="556">
       <c r="A556" s="3" t="inlineStr">
         <is>
-          <t>Л14.57 АНТИТЕЛА К ТРИХИНЕЛЛАМ IGG</t>
+          <t>Л14.22 КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ IGG К ВИРУСУ КОРИ</t>
         </is>
       </c>
       <c r="B556" s="4" t="n">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="557">
       <c r="A557" s="3" t="inlineStr">
         <is>
-          <t>Л14.58 АНТИТЕЛА К АНИЗАКИДАМ IGG</t>
+          <t>Л14.25 ANTI-RUBELLA IGG (ВИРУС КРАСНУХИ)</t>
         </is>
       </c>
       <c r="B557" s="4" t="n">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="558">
       <c r="A558" s="3" t="inlineStr">
         <is>
-          <t>Л14.59 АНТИТЕЛА К АСКАРИДАМ IGG</t>
+          <t>Л14.27 ANTI-RUBELLA IGG (АВИДНОСТЬ АНТИТЕЛ)</t>
         </is>
       </c>
       <c r="B558" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="559">
       <c r="A559" s="3" t="inlineStr">
         <is>
-          <t>Л14.60 АНТИТЕЛА К КЛОНОРХОЗУ LGG</t>
+          <t>Л14.29 ANTI-TOXO IGG (ТОКСОПЛАЗМОЗ)</t>
         </is>
       </c>
       <c r="B559" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="560">
       <c r="A560" s="3" t="inlineStr">
         <is>
-          <t>Л14.61 АНТИТЕЛА К ТУБЕРКУЛЕЗУ СУММАРНЫЕ</t>
+          <t>Л14.30 ANTI-TOXO IGM (ТОКСОПЛАЗМОЗ)</t>
         </is>
       </c>
       <c r="B560" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="561">
       <c r="A561" s="3" t="inlineStr">
         <is>
-          <t>Л14.62 АНТИТЕЛА К БРУЦЕЛЛЕЗУ IGG</t>
+          <t>Л14.31 ANTI-TOXO IGG (АВИДНОСТЬ АНТИТЕЛ К ТОКСОПЛАЗМОЗУ)</t>
         </is>
       </c>
       <c r="B561" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="562">
       <c r="A562" s="3" t="inlineStr">
         <is>
-          <t>Л14.63 ANTI-MYCOPLASMA PNEUMONIAE IGG</t>
+          <t>Л14.32 ANTI-CMV IGG (ЦИТОМЕГАЛОВИРУС)</t>
         </is>
       </c>
       <c r="B562" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="563">
       <c r="A563" s="3" t="inlineStr">
         <is>
-          <t>Л14.64 ANTI-MYCOPLASMA PNEUMONIAE IGM</t>
+          <t>Л14.33 ANTI-CMV IGM (ЦИТОМЕГАЛОВИРУС)</t>
         </is>
       </c>
       <c r="B563" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="564">
       <c r="A564" s="3" t="inlineStr">
         <is>
-          <t>Л14.66 ANTI-CHLAMYDIA PNEUMONIAE IGM</t>
+          <t>Л14.35 ANTI-CMV IGG (АВИДНОСТЬ АНТИТЕЛ К ЦМВ)</t>
         </is>
       </c>
       <c r="B564" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="565">
       <c r="A565" s="3" t="inlineStr">
         <is>
-          <t>Л14.67 ANTI-CHLAMYDIA PNEUMONIAE IGG</t>
+          <t>Л14.36 ANTI-HSV-1/2 IGG (ВИРУС ПРОСТОГО ГЕРПЕСА)</t>
         </is>
       </c>
       <c r="B565" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="566">
       <c r="A566" s="3" t="inlineStr">
         <is>
-          <t>Л14.69 РНГА АНТИТЕЛА К ВОЗБУДИТЕЛЮ БРЮШНОГО ТИФА SALMONELLA TYPHI</t>
+          <t>Л14.37 ANTI-HSV-1/2 IGM (ВИРУС ПРОСТОГО ГЕРПЕСА)</t>
         </is>
       </c>
       <c r="B566" s="4" t="n">
-        <v>670</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="567">
       <c r="A567" s="3" t="inlineStr">
         <is>
-          <t>Л14.76 АНТИТЕЛА IGМ К BORDETELLA PERTUSSIS ( ВОЗБУДИТЕЛЬ КОКЛЮША)</t>
+          <t>Л14.38 ANTI-HSV IGG (АВИДНОСТЬ АНТИТЕЛ К ГЕРПЕСУ 1-2 ТИПА)</t>
         </is>
       </c>
       <c r="B567" s="4" t="n">
-        <v>1110</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="568">
       <c r="A568" s="3" t="inlineStr">
         <is>
-          <t>Л14.77 АНТИТЕЛА IGG К BORDETELLA PERTUSSIS ( ВОЗБУДИТЕЛЬ КОКЛЮША)</t>
+          <t>Л14.39 ANTI-VZV-GE IGG (АНТИТЕЛА К ГЛИКОПРОТЕИНУ ВИРУСА ВЕТРЯНОЙ ОСПЫ)</t>
         </is>
       </c>
       <c r="B568" s="4" t="n">
-        <v>1050</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="569">
       <c r="A569" s="3" t="inlineStr">
         <is>
-          <t>Л14.78 АНТИТЕЛА К ИЕРСИНИЯМ IGA КИШЕЧНЫЙ ИЕРСИНИОЗ И ПСЕВДОТУБЕРКУЛЕЗ</t>
+          <t>Л14.40 ANTI-VZV IGG (ВАРИЦЕЛЛА ЗОСТЕР, ВЕТРЯННАЯ ОСПА)</t>
         </is>
       </c>
       <c r="B569" s="4" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="570">
       <c r="A570" s="3" t="inlineStr">
         <is>
-          <t>Л14.79 АНТИТЕЛА К ИЕРСИНИЯМ IGM КИШЕЧНЫЙ ИЕРСИНИОЗ И ПСЕВДОТУБЕРКУЛЕЗ</t>
+          <t>Л14.41 ANTI-VZV- IGM (ВАРИЦЕЛЛА ЗОСТЕР, ВЕТРЯНАЯ ОСПА)</t>
         </is>
       </c>
       <c r="B570" s="4" t="n">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="571">
       <c r="A571" s="3" t="inlineStr">
         <is>
-          <t>Л14.80 АНТИТЕЛА К ИЕРСИНИЯМ IGG КИШЕЧНЫЙ ИЕРСИНИОЗ И ПСЕВДОТУБЕРКУЛЕЗ</t>
+          <t>Л14.42 ANTI-HSV-2 IGG (ГЕРПЕС II)</t>
         </is>
       </c>
       <c r="B571" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="572">
       <c r="A572" s="3" t="inlineStr">
         <is>
-          <t>Л14.87 АНТИТЕЛА К ЦИСТЕЦЕРКАМ СВИНОГО ЦЕПНЯ</t>
+          <t>Л14.43 ANTI-HHV-6 IGG (ВИРУС ГЕРПЕСА 6 ТИПА)</t>
         </is>
       </c>
       <c r="B572" s="4" t="n">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="573">
       <c r="A573" s="3" t="inlineStr">
         <is>
-          <t>Л14.91-1 АНТИТЕЛА КЛАССА IG G К АНТИГЕНУ CAGA ХЕЛИКОБАКТЕР ПИЛОРИ (HELICOBACTER PYLORI)</t>
+          <t>Л14.44 ANTI-HHV-8 IGG (ВИРУС ГЕРПЕСА 8 ТИПА)</t>
         </is>
       </c>
       <c r="B573" s="4" t="n">
-        <v>620</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="574">
       <c r="A574" s="3" t="inlineStr">
         <is>
-          <t>Л14.92 АНТИТЕЛА К ПАРОТИТУ,IG G ПОЛУКОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л14.45 ANTI-VEB-EA IGG (ВИРУС ЭПШТЕЙН-БАРР К РАННИМ БЕЛКАМ)</t>
         </is>
       </c>
       <c r="B574" s="4" t="n">
-        <v>1030</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="575">
       <c r="A575" s="3" t="inlineStr">
         <is>
-          <t>Л14.93 АНТИТЕЛА К ПАРОТИТУ,IG M ПОЛУКОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л14.46 ANTI-VEB-NA IGG (ВИРУС ЭПШТЕЙН-БАРР К ЯДЕРНЫМ А/Г)</t>
         </is>
       </c>
       <c r="B575" s="4" t="n">
-        <v>1030</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="576">
-      <c r="A576" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B576" s="3" t="inlineStr"/>
+      <c r="A576" s="3" t="inlineStr">
+        <is>
+          <t>Л14.47 ANTI-VEB-VCA IGМ (ВИРУС ЭПШТЕЙН-БАРР К КАПС БЕЛКАМ)</t>
+        </is>
+      </c>
+      <c r="B576" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="577">
-      <c r="A577" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B577" s="3" t="inlineStr"/>
+      <c r="A577" s="3" t="inlineStr">
+        <is>
+          <t>Л14.48 ANTI-H.PYLORI СУММАРНЫЕ АНТИТЕЛА IGG+IGМ (ХЕЛИКОБАКТЕР, КАМПИЛОБАКТЕР)</t>
+        </is>
+      </c>
+      <c r="B577" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="578">
       <c r="A578" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-01 КОМПЛЕКСНОЕ ИССЛЕДОВАНИЕ КЛЕЩА НА КЛЕЩЕВОЙ ЭНЦЕФАЛИТ (ИФА) И ИНФЕКЦИИ (BORELLIA BURGBORFERI S.L./ MIAMOTOY, ANAPLASMA PHAGOCYTOPHILUM, EHRLICHA MURIS, ECHRLICHA CHAFFENSIS, RICKETTSIA SPP/SIBERICA/HEILONGJIANGENSIS)</t>
+          <t>Л14.49 А/ТЕЛА К АСПЕРГИЛЛАМ IGG, КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B578" s="4" t="n">
-        <v>5440</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="579">
       <c r="A579" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-02 ИССЛЕДОВАНИЕ КЛЕЩА НА НАЛИЧИЕ АНТИГЕНА ВИРУСА КЛЕЩЕВОГО ЭНЦЕФАЛИТА В КЛЕЩЕ</t>
+          <t>Л14.51 АНТИТЕЛА К ОПИСТОРХИСУ</t>
         </is>
       </c>
       <c r="B579" s="4" t="n">
-        <v>800</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="580">
       <c r="A580" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-04 ИССЛЕДОВАНИЕ КЛЕЩА НА BORRELIA MIYAMOTOI., КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
+          <t>Л14.52 АНТИТЕЛА К ТОКСОКАРАМ</t>
         </is>
       </c>
       <c r="B580" s="4" t="n">
-        <v>1770</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="581">
       <c r="A581" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-05 ИССЛЕДОВАНИЕ КЛЕЩА НА BORRELIA BURGDORFERI S.L., КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
+          <t>Л14.53 СУММАРНЫЕ АНТИТЕЛА К ЛЯМБЛИЯМ</t>
         </is>
       </c>
       <c r="B581" s="4" t="n">
-        <v>1640</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="582">
       <c r="A582" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-06 ИССЛЕДОВАНИЕ КЛЕЩА НА ВЫЯВЛЕНИЕ РНК/ДНК КЛЕЩЕВОГО ЭНЦЕФАЛИТА, БОРРЕЛИОЗА (БОЛЕЗНЬ ЛАЙМА)</t>
+          <t>Л14.55 АНТИТЕЛА К ЛЯМБЛИЯМ IGM</t>
         </is>
       </c>
       <c r="B582" s="4" t="n">
-        <v>2220</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="583">
       <c r="A583" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-07 МУЛЬТИКОМПЛЕКСНОЕ ИССЛЕДОВАНИЕ КЛЕЩА НА НАЛИЧИЕ КЛЕЩЕВОГО ЭНЦЕФАЛИТА, БОРРЕЛИОЗА, АНАПЛАЗМОЗА,ЭРЛИХИОЗА, КАЧЕСТВ ОПР-Е РНК/ДНК</t>
+          <t>Л14.56 АНТИТЕЛА К ЭХИНОКОККУ IGG</t>
         </is>
       </c>
       <c r="B583" s="4" t="n">
-        <v>3890</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="584">
-      <c r="A584" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B584" s="3" t="inlineStr"/>
+      <c r="A584" s="3" t="inlineStr">
+        <is>
+          <t>Л14.57 АНТИТЕЛА К ТРИХИНЕЛЛАМ IGG</t>
+        </is>
+      </c>
+      <c r="B584" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="585">
       <c r="A585" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-06 ИССЛЕДОВАНИЕ КРОВИ НА НАЛИЧИЕ ВОЗБУДИТЕЛЕЙ ИНФЕКЦИЙ, ПЕРЕДАВАЕМЫХ ИКСОДОВЫМИ КЛЕЩАМИ (BORELLIA BURGBORFERI S.L./ MIAMOTOY, ANAPLASMA PHAGOCYTOPHILUM, EHRLICHA MURIS, ECHRLICHA CHAFFENSIS, RICKETTSIA SPP/SIBERICA/HEILONGJIANGENSIS)</t>
+          <t>Л14.58 АНТИТЕЛА К АНИЗАКИДАМ IGG</t>
         </is>
       </c>
       <c r="B585" s="4" t="n">
-        <v>4970</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="586">
       <c r="A586" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-07 ИССЛЕДОВАНИЕ КРОВИ НА BORRELIA BURGDORFERI S.L., КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
+          <t>Л14.59 АНТИТЕЛА К АСКАРИДАМ IGG</t>
         </is>
       </c>
       <c r="B586" s="4" t="n">
-        <v>1640</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="587">
       <c r="A587" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-08 ИССЛЕДОВАНИЕ КРОВИ НА BORRELIA MIYAMOTOI., КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
+          <t>Л14.60 АНТИТЕЛА К КЛОНОРХОЗУ LGG</t>
         </is>
       </c>
       <c r="B587" s="4" t="n">
-        <v>1630</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="588">
       <c r="A588" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-09 ОПРЕДЕЛЕНИЕ АНТИ-БОРРЕЛИОЗ IGG (БОЛЕЗНЬ ЛАЙМА)</t>
+          <t>Л14.61 АНТИТЕЛА К ТУБЕРКУЛЕЗУ СУММАРНЫЕ</t>
         </is>
       </c>
       <c r="B588" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="589">
       <c r="A589" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-10 ОПРЕДЕЛЕНИЕ АНТИ-БОРРЕЛИОЗ IGM (БОЛЕЗНЬ ЛАЙМА)</t>
+          <t>Л14.62 АНТИТЕЛА К БРУЦЕЛЛЕЗУ IGG</t>
         </is>
       </c>
       <c r="B589" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="590">
       <c r="A590" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-11 ОПРЕДЕЛЕНИЕ АНТИТЕЛ К КЛЕЩЕВОМУ ЭНЦЕФАЛИТУ IGG</t>
+          <t>Л14.63 ANTI-MYCOPLASMA PNEUMONIAE IGG</t>
         </is>
       </c>
       <c r="B590" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="591">
       <c r="A591" s="3" t="inlineStr">
         <is>
-          <t>Л14.94-12 ОПРЕДЕЛЕНИЕ АНТИТЕЛ К КЛЕЩЕВОМУ ЭНЦЕФАЛИТУ IGМ</t>
+          <t>Л14.64 ANTI-MYCOPLASMA PNEUMONIAE IGM</t>
         </is>
       </c>
       <c r="B591" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="592">
       <c r="A592" s="3" t="inlineStr">
         <is>
-          <t>Л14.96 АВИДНОСТЬ АНТИТЕЛ КЛАССА LGG К КАПСИДНОМУ АНТИГЕНУ ВИРУСА (VCA) ЭПШТЕЙН-БАРР</t>
+          <t>Л14.66 ANTI-CHLAMYDIA PNEUMONIAE IGM</t>
         </is>
       </c>
       <c r="B592" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="593">
       <c r="A593" s="3" t="inlineStr">
         <is>
-          <t>Л14.99 АНТИТЕЛА КЛАССА G К ВИРУСУ ЛИХОРАДКИ ЗАПАДНОГО НИЛА</t>
+          <t>Л14.67 ANTI-CHLAMYDIA PNEUMONIAE IGG</t>
         </is>
       </c>
       <c r="B593" s="4" t="n">
-        <v>890</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="594">
       <c r="A594" s="3" t="inlineStr">
         <is>
-          <t>Л14.99-1 АНТИТЕЛА IGG К КОРОНАВИРУСУ SARS-COV-2 КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л14.69 РНГА АНТИТЕЛА К ВОЗБУДИТЕЛЮ БРЮШНОГО ТИФА SALMONELLA TYPHI</t>
         </is>
       </c>
       <c r="B594" s="4" t="n">
-        <v>1940</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="595">
       <c r="A595" s="3" t="inlineStr">
         <is>
-          <t>Л14.99-2 АНТИТЕЛА IGМ К КОРОНАВИРУСУ SARS-COV-2 КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л14.76 АНТИТЕЛА IGМ К BORDETELLA PERTUSSIS ( ВОЗБУДИТЕЛЬ КОКЛЮША)</t>
         </is>
       </c>
       <c r="B595" s="4" t="n">
-        <v>1940</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="596">
       <c r="A596" s="3" t="inlineStr">
         <is>
-          <t>Л14.99-3 АНТИТЕЛА IGG К КОРОНАВИРУСУ SARS-COV-2 КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л14.77 АНТИТЕЛА IGG К BORDETELLA PERTUSSIS ( ВОЗБУДИТЕЛЬ КОКЛЮША)</t>
         </is>
       </c>
       <c r="B596" s="4" t="n">
-        <v>1500</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="597">
-      <c r="A597" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B597" s="3" t="inlineStr"/>
+      <c r="A597" s="3" t="inlineStr">
+        <is>
+          <t>Л14.78 АНТИТЕЛА К ИЕРСИНИЯМ IGA КИШЕЧНЫЙ ИЕРСИНИОЗ И ПСЕВДОТУБЕРКУЛЕЗ</t>
+        </is>
+      </c>
+      <c r="B597" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="598">
       <c r="A598" s="3" t="inlineStr">
         <is>
-          <t>Л15.01 CHLAMYDIA TRACHOMATIS (СОСКОБ)</t>
+          <t>Л14.79 АНТИТЕЛА К ИЕРСИНИЯМ IGM КИШЕЧНЫЙ ИЕРСИНИОЗ И ПСЕВДОТУБЕРКУЛЕЗ</t>
         </is>
       </c>
       <c r="B598" s="4" t="n">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="599">
       <c r="A599" s="3" t="inlineStr">
         <is>
-          <t>Л15.03 UREAPLASMA UREALYTICUM (СОСКОБ)</t>
+          <t>Л14.80 АНТИТЕЛА К ИЕРСИНИЯМ IGG КИШЕЧНЫЙ ИЕРСИНИОЗ И ПСЕВДОТУБЕРКУЛЕЗ</t>
         </is>
       </c>
       <c r="B599" s="4" t="n">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="600">
       <c r="A600" s="3" t="inlineStr">
         <is>
-          <t>Л15.04 UREAPLASMA UREALYTICUM/PARVO (СОСКОБ)</t>
+          <t>Л14.87 АНТИТЕЛА К ЦИСТЕЦЕРКАМ СВИНОГО ЦЕПНЯ</t>
         </is>
       </c>
       <c r="B600" s="4" t="n">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="601">
       <c r="A601" s="3" t="inlineStr">
         <is>
-          <t>Л15.05 MYCOPLASMA GENITALIUM(СОСКОБ)</t>
+          <t>Л14.91-1 АНТИТЕЛА КЛАССА IG G К АНТИГЕНУ CAGA ХЕЛИКОБАКТЕР ПИЛОРИ (HELICOBACTER PYLORI)</t>
         </is>
       </c>
       <c r="B601" s="4" t="n">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="602">
       <c r="A602" s="3" t="inlineStr">
         <is>
-          <t>Л15.06 MYCOPLASMA HOMINIS(СОСКОБ)</t>
+          <t>Л14.92 АНТИТЕЛА К ПАРОТИТУ,IG G ПОЛУКОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B602" s="4" t="n">
-        <v>480</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="603">
       <c r="A603" s="3" t="inlineStr">
         <is>
-          <t>Л15.07 ТRICHOMONAS VAGINALIS (СОСКОБ)</t>
+          <t>Л14.93 АНТИТЕЛА К ПАРОТИТУ,IG M ПОЛУКОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B603" s="4" t="n">
-        <v>480</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="604">
-      <c r="A604" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A604" s="2" t="inlineStr">
+        <is>
+          <t>Л14.94 ИНФЕКЦИИ, ПЕРЕДАВАЕМЫЕ ИКСОДОВЫМИ КЛЕЩАМИ</t>
+        </is>
+      </c>
+      <c r="B604" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="605">
-      <c r="A605" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A605" s="2" t="inlineStr">
+        <is>
+          <t>ИССЛЕДОВАНИЕ КЛЕЩА</t>
+        </is>
+      </c>
+      <c r="B605" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="606">
       <c r="A606" s="3" t="inlineStr">
         <is>
-          <t>Л15.10 МУЛЬТИКОМПЛЕКСНОЕ ОПРЕДЕЛЕНИЕ ВИДА ДРОЖЖЕЙ РОДА CANDIDA (C.ALBISANS, C.CRUSEI, C.GLABRATA)</t>
+          <t>Л14.94-01 КОМПЛЕКСНОЕ ИССЛЕДОВАНИЕ КЛЕЩА НА КЛЕЩЕВОЙ ЭНЦЕФАЛИТ (ИФА) И ИНФЕКЦИИ (BORELLIA BURGBORFERI S.L./ MIAMOTOY, ANAPLASMA PHAGOCYTOPHILUM, EHRLICHA MURIS, ECHRLICHA CHAFFENSIS, RICKETTSIA SPP/SIBERICA/HEILONGJIANGENSIS)</t>
         </is>
       </c>
       <c r="B606" s="4" t="n">
-        <v>2080</v>
+        <v>5400</v>
       </c>
     </row>
     <row outlineLevel="1" r="607">
       <c r="A607" s="3" t="inlineStr">
         <is>
-          <t>Л15.11 NEISSERIA GONORRHOEAE (СОСКОБ)</t>
+          <t>Л14.94-02 ИССЛЕДОВАНИЕ КЛЕЩА НА НАЛИЧИЕ АНТИГЕНА ВИРУСА КЛЕЩЕВОГО ЭНЦЕФАЛИТА В КЛЕЩЕ</t>
         </is>
       </c>
       <c r="B607" s="4" t="n">
-        <v>480</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="608">
       <c r="A608" s="3" t="inlineStr">
         <is>
-          <t>Л15.18-1 БИОЦЕНОЗ УРОГГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР-16</t>
+          <t>Л14.94-04 ИССЛЕДОВАНИЕ КЛЕЩА НА BORRELIA MIYAMOTOI., КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B608" s="4" t="n">
-        <v>2700</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="609">
       <c r="A609" s="3" t="inlineStr">
         <is>
-          <t>Л15.18-2 БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР СКРИН</t>
+          <t>Л14.94-05 ИССЛЕДОВАНИЕ КЛЕЩА НА BORRELIA BURGDORFERI S.L., КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B609" s="4" t="n">
-        <v>2480</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="610">
       <c r="A610" s="3" t="inlineStr">
         <is>
-          <t>Л15.18-3 БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА АНДРОФЛОР</t>
+          <t>Л14.94-06 ИССЛЕДОВАНИЕ КЛЕЩА НА ВЫЯВЛЕНИЕ РНК/ДНК КЛЕЩЕВОГО ЭНЦЕФАЛИТА, БОРРЕЛИОЗА (БОЛЕЗНЬ ЛАЙМА)</t>
         </is>
       </c>
       <c r="B610" s="4" t="n">
-        <v>3530</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="611">
       <c r="A611" s="3" t="inlineStr">
         <is>
-          <t>Л15.20 CYTOMEGALOVIRUS (СОСКОБ ЭПИТЕЛИЯ, МОЧА, СЛЮНА,)</t>
+          <t>Л14.94-07 МУЛЬТИКОМПЛЕКСНОЕ ИССЛЕДОВАНИЕ КЛЕЩА НА НАЛИЧИЕ КЛЕЩЕВОГО ЭНЦЕФАЛИТА, БОРРЕЛИОЗА, АНАПЛАЗМОЗА,ЭРЛИХИОЗА, КАЧЕСТВ ОПР-Е РНК/ДНК</t>
         </is>
       </c>
       <c r="B611" s="4" t="n">
-        <v>690</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="612">
-      <c r="A612" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A612" s="2" t="inlineStr">
+        <is>
+          <t>ИССЛЕДОВАНИЕ КРОВИ</t>
+        </is>
+      </c>
+      <c r="B612" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="613">
       <c r="A613" s="3" t="inlineStr">
         <is>
-          <t>Л15.22 HERPES SIMPLEX VIRUS 1,2 ТИПА (СОСКОБ, МОЧА, ПЛАЗМА)</t>
+          <t>Л14.94-06 ИССЛЕДОВАНИЕ КРОВИ НА НАЛИЧИЕ ВОЗБУДИТЕЛЕЙ ИНФЕКЦИЙ, ПЕРЕДАВАЕМЫХ ИКСОДОВЫМИ КЛЕЩАМИ (BORELLIA BURGBORFERI S.L./ MIAMOTOY, ANAPLASMA PHAGOCYTOPHILUM, EHRLICHA MURIS, ECHRLICHA CHAFFENSIS, RICKETTSIA SPP/SIBERICA/HEILONGJIANGENSIS)</t>
         </is>
       </c>
       <c r="B613" s="4" t="n">
-        <v>480</v>
+        <v>5000</v>
       </c>
     </row>
     <row outlineLevel="1" r="614">
       <c r="A614" s="3" t="inlineStr">
         <is>
-          <t>Л15.24 HERPES SIMPLEX VIRUS 6 (ВИРУС ГЕРПЕСА 6ГО ТИПА) (МОЧА, ПЛАЗМА, СОСКОБ)</t>
+          <t>Л14.94-07 ИССЛЕДОВАНИЕ КРОВИ НА BORRELIA BURGDORFERI S.L., КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B614" s="4" t="n">
-        <v>480</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="615">
       <c r="A615" s="3" t="inlineStr">
         <is>
-          <t>Л15.25 PAPILLOMA VIRUS 16/18 (ВЫСОКОГО РИСКА)</t>
+          <t>Л14.94-08 ИССЛЕДОВАНИЕ КРОВИ НА BORRELIA MIYAMOTOI., КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B615" s="4" t="n">
-        <v>480</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="616">
       <c r="A616" s="3" t="inlineStr">
         <is>
-          <t>Л15.26 PAPILLOMA VIRUS (ВЫСОКОГО РИСКА, РАСШИРЕННОЕ ИССЛЕДОВАНИЕ): 16,18,31,33,35,39,45,52,56,58,59,66</t>
+          <t>Л14.94-09 ОПРЕДЕЛЕНИЕ АНТИ-БОРРЕЛИОЗ IGG (БОЛЕЗНЬ ЛАЙМА)</t>
         </is>
       </c>
       <c r="B616" s="4" t="n">
-        <v>1640</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="617">
       <c r="A617" s="3" t="inlineStr">
         <is>
-          <t>Л15.27 PAPILLOMA VIRUS 6/11 (НИЗКОГО РИСКА)</t>
+          <t>Л14.94-10 ОПРЕДЕЛЕНИЕ АНТИ-БОРРЕЛИОЗ IGM (БОЛЕЗНЬ ЛАЙМА)</t>
         </is>
       </c>
       <c r="B617" s="4" t="n">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="618">
       <c r="A618" s="3" t="inlineStr">
         <is>
-          <t>Л15.28 PAPILLOMA VIRUS 16/18 КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л14.94-11 ОПРЕДЕЛЕНИЕ АНТИТЕЛ К КЛЕЩЕВОМУ ЭНЦЕФАЛИТУ IGG</t>
         </is>
       </c>
       <c r="B618" s="4" t="n">
-        <v>670</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="619">
       <c r="A619" s="3" t="inlineStr">
         <is>
-          <t>Л15.29 BORDETELLA PERTUSSIS (КОКЛЮШ) (МОКРОТА, СОСКОБ)</t>
+          <t>Л14.94-12 ОПРЕДЕЛЕНИЕ АНТИТЕЛ К КЛЕЩЕВОМУ ЭНЦЕФАЛИТУ IGМ</t>
         </is>
       </c>
       <c r="B619" s="4" t="n">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="620">
       <c r="A620" s="3" t="inlineStr">
         <is>
-          <t>Л15.32 MYCOBACTERIUM TUBERCULOSIS -ТУБЕРКУЛЕЗ (СЫВОРОТКА КРОВИ)</t>
+          <t>Л14.94-13 ИССЛЕДОВАНИЕ КРОВИ/ЛИКВОРА НА РИККЕТСИИ (RICKETTSIA SIBIRICA, RICKETTSIA HEILONGJIANGENSIS), КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B620" s="4" t="n">
-        <v>480</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="621">
       <c r="A621" s="3" t="inlineStr">
         <is>
-          <t>Л15.35 LISTERIA MONOCYTOGENES (ЛИСТЕРИОЗ) (ЦЕЛЬНАЯ КРОВЬ)</t>
+          <t>Л14.96 АВИДНОСТЬ АНТИТЕЛ КЛАССА LGG К КАПСИДНОМУ АНТИГЕНУ ВИРУСА (VCA) ЭПШТЕЙН-БАРР</t>
         </is>
       </c>
       <c r="B621" s="4" t="n">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="622">
       <c r="A622" s="3" t="inlineStr">
         <is>
-          <t>Л15.37 RUBELLA (ВИРУС КРАСНУХИ) (КРОВЬ)</t>
+          <t>Л14.99 АНТИТЕЛА КЛАССА G К ВИРУСУ ЛИХОРАДКИ ЗАПАДНОГО НИЛА</t>
         </is>
       </c>
       <c r="B622" s="4" t="n">
-        <v>480</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="623">
       <c r="A623" s="3" t="inlineStr">
         <is>
-          <t>Л15.38 TOXOPLASMA GONDII (ТОКСОПЛАЗМОЗ)</t>
+          <t>Л14.99-1 АНТИТЕЛА IGG К КОРОНАВИРУСУ SARS-COV-2 КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B623" s="4" t="n">
-        <v>480</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="624">
       <c r="A624" s="3" t="inlineStr">
         <is>
-          <t>Л15.39 ВИРУС ЭПШТЕЙН-БАРР ( КРОВЬ, СЛЮНА, СОСКОБ, МОЧА)</t>
+          <t>Л14.99-2 АНТИТЕЛА IGМ К КОРОНАВИРУСУ SARS-COV-2 КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B624" s="4" t="n">
-        <v>480</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="625">
       <c r="A625" s="3" t="inlineStr">
         <is>
-          <t>Л15.42 КИШЕЧНЫЙ ИЕРСИНЕОЗ (КАЛ)</t>
+          <t>Л14.99-3 АНТИТЕЛА IGG К КОРОНАВИРУСУ SARS-COV-2 КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B625" s="4" t="n">
-        <v>480</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="626">
-      <c r="A626" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A626" s="2" t="inlineStr">
+        <is>
+          <t>Л15 ПЦР-ДИАГНОСТИКА ИНФЕКЦИОННЫХ ЗАБОЛЕВАНИЙ</t>
+        </is>
+      </c>
+      <c r="B626" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="627">
       <c r="A627" s="3" t="inlineStr">
         <is>
-          <t>Л15.45 CHLAMYDIA PNEUMONIAE (МАЗОК ИЗ ЗЕВА/НОСА, ) КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК 1 ЛОКАЛИЗАЦИЯ</t>
+          <t>Л15.01 CHLAMYDIA TRACHOMATIS (СОСКОБ)</t>
         </is>
       </c>
       <c r="B627" s="4" t="n">
-        <v>1030</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="628">
       <c r="A628" s="3" t="inlineStr">
         <is>
-          <t>Л15.48 STREPTOCOCCUS PNEUMONIAE (МОКРОТА, СОСКОБ, КРОВЬ)</t>
+          <t>Л15.03 UREAPLASMA UREALYTICUM (СОСКОБ)</t>
         </is>
       </c>
       <c r="B628" s="4" t="n">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="629">
       <c r="A629" s="3" t="inlineStr">
         <is>
-          <t>Л15.49 LEGIONELLA PNEUMOPHILLA (СОСКОБ, МОКРОТА)</t>
+          <t>Л15.04 UREAPLASMA UREALYTICUM/PARVO (СОСКОБ)</t>
         </is>
       </c>
       <c r="B629" s="4" t="n">
-        <v>1030</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="630">
       <c r="A630" s="3" t="inlineStr">
         <is>
-          <t>Л15.52 HAEMOPHILUS INFLUENZAE (КРОВЬ Ф.ПР)</t>
+          <t>Л15.05 MYCOPLASMA GENITALIUM(СОСКОБ)</t>
         </is>
       </c>
       <c r="B630" s="4" t="n">
-        <v>1030</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="631">
       <c r="A631" s="3" t="inlineStr">
         <is>
-          <t>Л15.52.1 HAEMOPHILUS INFLUENZAE (СОСКОБ ЗЕВ,НОС)</t>
+          <t>Л15.06 MYCOPLASMA HOMINIS(СОСКОБ)</t>
         </is>
       </c>
       <c r="B631" s="4" t="n">
-        <v>1030</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="632">
       <c r="A632" s="3" t="inlineStr">
         <is>
-          <t>Л15.55 KLEBSIELLA PNEUMONIAE И PSEUDOMONAS AERUGINOSA</t>
+          <t>Л15.07 ТRICHOMONAS VAGINALIS (СОСКОБ)</t>
         </is>
       </c>
       <c r="B632" s="4" t="n">
-        <v>1490</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="633">
       <c r="A633" s="3" t="inlineStr">
         <is>
-          <t>Л15.59 HPV КВАНТ-21: ВЫЯВЛЕНИЕ, ТИПИРОВАНИЕ И КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК ВПЧ НИЗКОГО И ВЫСОКОГО КАНЦЕРОГЕННЫХ РИСКОВ</t>
+          <t>Л15.08 GARDNERELLA VAGINALIS (СОСКОБ)</t>
         </is>
       </c>
       <c r="B633" s="4" t="n">
-        <v>3230</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="634">
       <c r="A634" s="3" t="inlineStr">
         <is>
-          <t>Л15.62 ФЛОРОЦЕНОЗ-КАНДИДЫ-КОЛИЧЕСТВЕННО</t>
+          <t>Л15.09 CANDIDA ALBICANS (КАНДИДОЗ) (СОСКОБ)</t>
         </is>
       </c>
       <c r="B634" s="4" t="n">
-        <v>1640</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="635">
       <c r="A635" s="3" t="inlineStr">
         <is>
-          <t>Л15.64 АНДРОФЛОР СКРИН</t>
+          <t>Л15.10 МУЛЬТИКОМПЛЕКСНОЕ ОПРЕДЕЛЕНИЕ ВИДА ДРОЖЖЕЙ РОДА CANDIDA (C.ALBISANS, C.CRUSEI, C.GLABRATA)</t>
         </is>
       </c>
       <c r="B635" s="4" t="n">
-        <v>2390</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="636">
       <c r="A636" s="3" t="inlineStr">
         <is>
-          <t>Л15.66 COVID-19 КОРОНАВИРУСНАЯ ИНФЕКЦИЯ ( SARS-COV-2, ПЦР-МАЗКА ИЗ РОТОГЛОТКИ И НОСОГЛОТКИ)</t>
+          <t>Л15.11 NEISSERIA GONORRHOEAE (СОСКОБ)</t>
         </is>
       </c>
       <c r="B636" s="4" t="n">
-        <v>2080</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="637">
       <c r="A637" s="3" t="inlineStr">
         <is>
-          <t>Л15.68 ОРЗ ВИРУСКОМПЛЕКС (ВИРУСЫ ВЫЗЫВАЮЩИЕ ОРЗ) (СОСКОБ ЗЕВ,НОС, МОКРОТА</t>
+          <t>Л15.18-1 БИОЦЕНОЗ УРОГГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР-16</t>
         </is>
       </c>
       <c r="B637" s="4" t="n">
-        <v>2550</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="638">
       <c r="A638" s="3" t="inlineStr">
         <is>
-          <t>Л15.69 РЕЗУЛЬТАТ ИССЛЕДОВАНИЯ SARS-COV-2 RNA (НА АНГЛИЙСКОМ ЯЗЫКЕ)</t>
+          <t>Л15.18-2 БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР СКРИН</t>
         </is>
       </c>
       <c r="B638" s="4" t="n">
-        <v>520</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="639">
       <c r="A639" s="3" t="inlineStr">
         <is>
-          <t>Л15.70 ВИРУС ГРИППА А/В (INFLUENZA A VIRUS/В VIRUS), КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ РНК</t>
+          <t>Л15.18-3 БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА АНДРОФЛОР</t>
         </is>
       </c>
       <c r="B639" s="4" t="n">
-        <v>1500</v>
+        <v>3500</v>
       </c>
     </row>
     <row outlineLevel="1" r="640">
       <c r="A640" s="3" t="inlineStr">
         <is>
-          <t>Л15.71 КОРОНАВИРУС SARS-COV-2, ВИРУСЫ ГРИППА А/В (INFLUENZA A VIRUS/В VIRUS), КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ РНК</t>
+          <t>Л15.18-4 ФЕМОФЛОР®II</t>
         </is>
       </c>
       <c r="B640" s="4" t="n">
-        <v>3010</v>
+        <v>4100</v>
       </c>
     </row>
     <row outlineLevel="1" r="641">
       <c r="A641" s="3" t="inlineStr">
         <is>
-          <t>Л15.72 КОРИНЕБАКТЕРИЯ ДИФТЕРИИ CORYNEBACTERIUM DIPHTHERIAE- КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
+          <t>Л15.18-5 БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР ДЕЛЬТАСКРИН</t>
         </is>
       </c>
       <c r="B641" s="4" t="n">
-        <v>1030</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="642">
       <c r="A642" s="3" t="inlineStr">
         <is>
-          <t>Л15.73 КОРОНАВИРУС SARS–COV -2, КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ РНК С ВЫЯВЛЕНИЕМ ГЕНЕТИЧЕСКИХ ВАРИАНТОВ ОМИКРОН/ДЕЛЬТА (ПЦР)</t>
+          <t>Л15.20 CYTOMEGALOVIRUS (СОСКОБ ЭПИТЕЛИЯ, МОЧА, СЛЮНА,)</t>
         </is>
       </c>
       <c r="B642" s="4" t="n">
-        <v>2210</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="643">
       <c r="A643" s="3" t="inlineStr">
         <is>
-          <t>Л15.74 ПАРВОВИРУС В19, ОПРЕДЕЛЕНИЕ ДНК (PARVOVIRUS B19) СЛЮНА, СОСКОБ СЛИЗИСТОЙ РОТОГЛОТКИ, СЫВОРОТКА КРОВИ)</t>
+          <t>Л15.21 CYTOMEGALOVIRUS (ПЛАЗМА) КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛИНИЕ ДНК</t>
         </is>
       </c>
       <c r="B643" s="4" t="n">
-        <v>1350</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="644">
-      <c r="A644" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B644" s="3" t="inlineStr"/>
+      <c r="A644" s="3" t="inlineStr">
+        <is>
+          <t>Л15.22 HERPES SIMPLEX VIRUS 1,2 ТИПА (СОСКОБ, МОЧА, ПЛАЗМА)</t>
+        </is>
+      </c>
+      <c r="B644" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="645">
       <c r="A645" s="3" t="inlineStr">
         <is>
-          <t>Л16.01 ЦИТОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ ЛЮБОЙ ЛОКАЛИЗАЦИИ КРОМЕ Ш. МАТКИ И Ц.КАНАЛА ЗА ОДНО СТЕКЛО</t>
+          <t>Л15.24 HERPES SIMPLEX VIRUS 6 (ВИРУС ГЕРПЕСА 6ГО ТИПА) (МОЧА, ПЛАЗМА, СОСКОБ)</t>
         </is>
       </c>
       <c r="B645" s="4" t="n">
-        <v>890</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="646">
       <c r="A646" s="3" t="inlineStr">
         <is>
-          <t>Л16.02 ЦИТОЛОГИЧЕСКОЕ ИССЛЕД-Е ЩИТОВИДНОЙ ЖЕЛЕЗЫ (ДО 5 СТЕКОЛ) (408)</t>
+          <t>Л15.25 PAPILLOMA VIRUS 16/18 (ВЫСОКОГО РИСКА)</t>
         </is>
       </c>
       <c r="B646" s="4" t="n">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="647">
       <c r="A647" s="3" t="inlineStr">
         <is>
-          <t>Л16.03 ЦИТОЛОГИЧЕСКОЕ ИССЛЕД-Е ЩИТОВИДНОЙ ЖЕЛЕЗЫ (&gt; 6 СТЕКОЛ) (409)</t>
+          <t>Л15.26 PAPILLOMA VIRUS (ВЫСОКОГО РИСКА, РАСШИРЕННОЕ ИССЛЕДОВАНИЕ): 16,18,31,33,35,39,45,52,56,58,59,66</t>
         </is>
       </c>
       <c r="B647" s="4" t="n">
-        <v>580</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="648">
       <c r="A648" s="3" t="inlineStr">
         <is>
-          <t>Л16.04 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ АСПИРАТОВ 1 ОБРАЗЕЦ (412)</t>
+          <t>Л15.27 PAPILLOMA VIRUS 6/11 (НИЗКОГО РИСКА)</t>
         </is>
       </c>
       <c r="B648" s="4" t="n">
-        <v>1450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="649">
       <c r="A649" s="3" t="inlineStr">
         <is>
-          <t>Л16.06 ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (1 ОБРАЗЕЦ)</t>
+          <t>Л15.28 PAPILLOMA VIRUS 16/18 КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B649" s="4" t="n">
-        <v>2500</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="650">
       <c r="A650" s="3" t="inlineStr">
         <is>
-          <t>Л16.07 ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (ДВА ОБРАЗЦА )</t>
+          <t>Л15.29 BORDETELLA PERTUSSIS (КОКЛЮШ) (МОКРОТА, СОСКОБ)</t>
         </is>
       </c>
       <c r="B650" s="4" t="n">
-        <v>3110</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="651">
       <c r="A651" s="3" t="inlineStr">
         <is>
-          <t>Л16.08 418 ЖИДКОСТНАЯ ЦИТОЛОГИЯ</t>
+          <t>Л15.32 MYCOBACTERIUM TUBERCULOSIS -ТУБЕРКУЛЕЗ (СЫВОРОТКА КРОВИ)</t>
         </is>
       </c>
       <c r="B651" s="4" t="n">
-        <v>2100</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="652">
       <c r="A652" s="3" t="inlineStr">
         <is>
-          <t>Л16.09 1277 ВПЧ ПАП-ТЕСТ РАСШИРЕННЫЙ ЖИДКОСТНЫЙ (КОМПЛЕКС ПЦР-ИССЛЕДОВАНИЙ НА ВПЧ 16,18,31,33,35,39, 45,51,52,56,58,59 КОЛИЧЕСТВЕННО И ПАП-ТЕСТ МЕТОДОМ ЖИДКОСТНОЙ ЦИТОЛОГИИ)</t>
+          <t>Л15.35 LISTERIA MONOCYTOGENES (ЛИСТЕРИОЗ) (ЦЕЛЬНАЯ КРОВЬ)</t>
         </is>
       </c>
       <c r="B652" s="4" t="n">
-        <v>3270</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="653">
       <c r="A653" s="3" t="inlineStr">
         <is>
-          <t>Л16.11 ПОВТОРНОЕ ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ОПЕРАЦИОННОГО И БИОПСИЙНОГО МАТЕРИАЛА ДО 4 ПРЕПАРАТОВ (СТЕКОЛ, БЛОКОВ)</t>
+          <t>Л15.37 RUBELLA (ВИРУС КРАСНУХИ) (КРОВЬ)</t>
         </is>
       </c>
       <c r="B653" s="4" t="n">
-        <v>3430</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="654">
       <c r="A654" s="3" t="inlineStr">
         <is>
-          <t>Л16.12 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ПУНКТАТОВ (ЛИМФОУЗЕЛ, МОЛОЧНАЯ ЖЕЛЕЗА, КИСТЫ, МЕТАСТАЗЫ, БАЗАЛИОМЫ)(405)</t>
+          <t>Л15.38 TOXOPLASMA GONDII (ТОКСОПЛАЗМОЗ)</t>
         </is>
       </c>
       <c r="B654" s="4" t="n">
-        <v>1030</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="655">
       <c r="A655" s="3" t="inlineStr">
         <is>
-          <t>Л16.13 ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ (МАКРОПРЕПАРАТ: МАТКА, ПЛАЦЕНТА, ПОЧКА, ПЕЧЕНЬ)</t>
+          <t>Л15.39 ВИРУС ЭПШТЕЙН-БАРР ( КРОВЬ, СЛЮНА, СОСКОБ, МОЧА)</t>
         </is>
       </c>
       <c r="B655" s="4" t="n">
-        <v>6660</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="656">
       <c r="A656" s="3" t="inlineStr">
         <is>
-          <t>Л16.14 ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (ТРИ ОБРАЗЦА )</t>
+          <t>Л15.42 КИШЕЧНЫЙ ИЕРСИНЕОЗ (КАЛ)</t>
         </is>
       </c>
       <c r="B656" s="4" t="n">
-        <v>4150</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="657">
       <c r="A657" s="3" t="inlineStr">
         <is>
-          <t>Л16.15 КОНСУЛЬТАЦИЯ БИОПСИЙНЫХ И АУТОПСИЙНЫХ ИССЛЕДОВАНИЙ</t>
+          <t>Л15.43 MYCOPLASMA PNEUMONIAE (МАЗОК ИЗ ЗЕВА), КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B657" s="4" t="n">
-        <v>3590</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="658">
       <c r="A658" s="3" t="inlineStr">
         <is>
-          <t>Л16.16.1 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ НОГТЕВЫХ ПЛАСТИНОК НА НАЛИЧИЕ ПАТОГЕННЫХ ГРИБОВ, СКРИНИНГ</t>
+          <t>Л15.45 CHLAMYDIA PNEUMONIAE (МАЗОК ИЗ ЗЕВА/НОСА, ) КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК 1 ЛОКАЛИЗАЦИЯ</t>
         </is>
       </c>
       <c r="B658" s="4" t="n">
-        <v>580</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="659">
       <c r="A659" s="3" t="inlineStr">
         <is>
-          <t>Л16.17.1 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ СОСКОБОВ КОЖИ НА НАЛИЧИЕ ПАТОГЕННЫХ ГРИБОВ, СКРИНИНГ</t>
+          <t>Л15.48 STREPTOCOCCUS PNEUMONIAE (МОКРОТА, СОСКОБ, КРОВЬ)</t>
         </is>
       </c>
       <c r="B659" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="660">
       <c r="A660" s="3" t="inlineStr">
         <is>
-          <t>Л16.18.1 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ СОСКОБА СЛИЗИСТОЙ ПОЛОСТИ РТА НА НАЛИЧИЕ ПАТОГЕННЫХ ГРИБОВ, СКРИНИНГ</t>
+          <t>Л15.49 LEGIONELLA PNEUMOPHILLA (СОСКОБ, МОКРОТА)</t>
         </is>
       </c>
       <c r="B660" s="4" t="n">
-        <v>580</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="661">
       <c r="A661" s="3" t="inlineStr">
         <is>
-          <t>Л16.23 ИММУНОГИСТОХИМИЧЕСКАЯ ДИАГНОСТИКА ХРОНИЧЕСКОГО ЭНДОМЕТРИТА-ВЫЯВЛЕНИЕ ПЛАЗМАТИЧЕСКИХ КЛЕТОК (CD138)</t>
+          <t>Л15.52 HAEMOPHILUS INFLUENZAE (КРОВЬ Ф.ПР)</t>
         </is>
       </c>
       <c r="B661" s="4" t="n">
-        <v>7250</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="662">
       <c r="A662" s="3" t="inlineStr">
         <is>
-          <t>Л16.25 ПОВТОРНОЕ ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ОПЕРАЦИОННОГО И БИОПСИЙНОГО МАТЕРИАЛА ОТ 5 ДО 10 ПРЕПАРАТОВ (СТЕКОЛ, БЛОКОВ)</t>
+          <t>Л15.52.1 HAEMOPHILUS INFLUENZAE (СОСКОБ ЗЕВ,НОС)</t>
         </is>
       </c>
       <c r="B662" s="4" t="n">
-        <v>4810</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="663">
       <c r="A663" s="3" t="inlineStr">
         <is>
-          <t>Л16.26 ПОВТОРНОЕ ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ОПЕРАЦИОННОГО И БИОПСИЙНОГО МАТЕРИАЛА СВЫШЕ 11 ПРЕПАРАТОВ (СТЕКОЛ, БЛОКОВ)</t>
+          <t>Л15.55 KLEBSIELLA PNEUMONIAE И PSEUDOMONAS AERUGINOSA</t>
         </is>
       </c>
       <c r="B663" s="4" t="n">
-        <v>5510</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="664">
-      <c r="A664" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B664" s="3" t="inlineStr"/>
+      <c r="A664" s="3" t="inlineStr">
+        <is>
+          <t>Л15.59 HPV КВАНТ-21: ВЫЯВЛЕНИЕ, ТИПИРОВАНИЕ И КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК ВПЧ НИЗКОГО И ВЫСОКОГО КАНЦЕРОГЕННЫХ РИСКОВ</t>
+        </is>
+      </c>
+      <c r="B664" s="4" t="n">
+        <v>3200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="665">
       <c r="A665" s="3" t="inlineStr">
         <is>
-          <t>Л17.01-1 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА НА ФЛОРУ И ЧУВСТВИТЕЛЬНОСТЬ К АНТИБИОТИКАМ И АНТИМИКОТИКАМ - (ГРУДНОЕ МОЛОКО, МОКРОТА, СПЕРМА) - ОДНА ЛОКАЛИЗАЦИЯ (1911)</t>
+          <t>Л15.62 ФЛОРОЦЕНОЗ-КАНДИДЫ-КОЛИЧЕСТВЕННО</t>
         </is>
       </c>
       <c r="B665" s="4" t="n">
-        <v>1160</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="666">
       <c r="A666" s="3" t="inlineStr">
         <is>
-          <t>Л17.01-2 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА ФЛОРУ И ЧУВСТВИТЕЛЬНОСТЬ К АНТИБИОТИКАМ (УРЕТРА, ОТДЕЛЯЕМОЕ ЦЕРВИКАЛЬНОГО КАНАЛА, УШЕЙ, ГЛАЗ, ЗЕВА И НОСА) - ОДНА ЛОКАЛИЗАЦИЯ 1939</t>
+          <t>Л15.64 АНДРОФЛОР СКРИН</t>
         </is>
       </c>
       <c r="B666" s="4" t="n">
-        <v>1290</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="667">
       <c r="A667" s="3" t="inlineStr">
         <is>
-          <t>Л17.02 ПОСЕВ МОЧИ НА СТЕРИЛЬНОСТЬ С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ 1915</t>
+          <t>Л15.66 COVID-19 КОРОНАВИРУСНАЯ ИНФЕКЦИЯ ( SARS-COV-2, ПЦР-МАЗКА ИЗ РОТОГЛОТКИ И НОСОГЛОТКИ)</t>
         </is>
       </c>
       <c r="B667" s="4" t="n">
-        <v>1190</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="668">
       <c r="A668" s="3" t="inlineStr">
         <is>
-          <t>Л17.03-1 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА НА УРЕАПЛАЗМУ (UREAPLASMA UREALITICUM) С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ</t>
+          <t>Л15.68 ОРЗ ВИРУСКОМПЛЕКС (ВИРУСЫ ВЫЗЫВАЮЩИЕ ОРЗ) (СОСКОБ ЗЕВ,НОС, МОКРОТА</t>
         </is>
       </c>
       <c r="B668" s="4" t="n">
-        <v>810</v>
+        <v>2600</v>
       </c>
     </row>
     <row outlineLevel="1" r="669">
       <c r="A669" s="3" t="inlineStr">
         <is>
-          <t>Л17.05 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА ИЗ ЗЕВА, НОСА НА ПАЛОЧКУ ДИФТЕРИИ (CORINEBACTERIUM DIPHTHERIAE) - ОДНА ЛОКАЛИЗАЦИЯ 1971</t>
+          <t>Л15.69 РЕЗУЛЬТАТ ИССЛЕДОВАНИЯ SARS-COV-2 RNA (НА АНГЛИЙСКОМ ЯЗЫКЕ)</t>
         </is>
       </c>
       <c r="B669" s="4" t="n">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="670">
       <c r="A670" s="3" t="inlineStr">
         <is>
-          <t>Л17.06 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА ИЗ ЗЕВА, НОСА НА ПАЛОЧКУ КОКЛЮША (BORDETELLA PERTUSSIS) - ОДНА ЛОКАЛИЗАЦИЯ (1972)</t>
+          <t>Л15.70 ВИРУС ГРИППА А/В (INFLUENZA A VIRUS/В VIRUS), КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ РНК</t>
         </is>
       </c>
       <c r="B670" s="4" t="n">
-        <v>580</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="671">
       <c r="A671" s="3" t="inlineStr">
         <is>
-          <t>Л17.07 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА НА ЛЕПТОТРИХИИ (МАЗОК ИЗ ВЛАГАЛИЩА, ПОЛОСТИ РТА) – ОДНА ЛОКАЛИЗАЦИЯ (1973)</t>
+          <t>Л15.71 КОРОНАВИРУС SARS-COV-2, ВИРУСЫ ГРИППА А/В (INFLUENZA A VIRUS/В VIRUS), КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ РНК</t>
         </is>
       </c>
       <c r="B671" s="4" t="n">
-        <v>480</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="672">
       <c r="A672" s="3" t="inlineStr">
         <is>
-          <t>Л17.08 ИССЛЕДОВАНИЕ МИКРОБИОЦЕНОЗА КИШЕЧНИКА (ДИСБАКТЕРИОЗ) (1914)</t>
+          <t>Л15.72 КОРИНЕБАКТЕРИЯ ДИФТЕРИИ CORYNEBACTERIUM DIPHTHERIAE- КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B672" s="4" t="n">
-        <v>810</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="673">
       <c r="A673" s="3" t="inlineStr">
         <is>
-          <t>Л17.09 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА КИШЕЧНУЮ ИНФЕКЦИЮ РЕКТАЛЬНОЙ МАЗОК (САЛЬМОНЕЛЕЗНАЯ И ДИЗЕНТЕРИЙНАЯ ГРУППЫ ИНФЕКЦИЙ (1927)</t>
+          <t>Л15.73 КОРОНАВИРУС SARS–COV -2, КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ РНК С ВЫЯВЛЕНИЕМ ГЕНЕТИЧЕСКИХ ВАРИАНТОВ ОМИКРОН/ДЕЛЬТА (ПЦР)</t>
         </is>
       </c>
       <c r="B673" s="4" t="n">
-        <v>840</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="674">
       <c r="A674" s="3" t="inlineStr">
         <is>
-          <t>Л17.10 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ КАЛА НА ИЕРСИНИИ (YERSINIA SPP.) (1965)</t>
+          <t>Л15.74 ПАРВОВИРУС В19, ОПРЕДЕЛЕНИЕ ДНК (PARVOVIRUS B19) СЛЮНА, СОСКОБ СЛИЗИСТОЙ РОТОГЛОТКИ, СЫВОРОТКА КРОВИ)</t>
         </is>
       </c>
       <c r="B674" s="4" t="n">
-        <v>580</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="675">
       <c r="A675" s="3" t="inlineStr">
         <is>
-          <t>Л17.12 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (РЕКТ МАЗОК) НА МИКРОФЛОРУ (УПФ, ДИЗ ГРУППА И СТАФИЛОКОКК ЗОЛОТИСТЫЙ С ОПР ЧУВСТВИТЕЛЬНОСТИ К А/Б И БАКТЕРИОФАГАМ) (1959)</t>
+          <t>Л15.75 СТРЕПТОКОКК ГРУППЫ B (STREPTOCOCCUS AGALACTIAE, ОТДЕЛЯЕМОЕ ВЛАГАЛИЩА) - КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B675" s="4" t="n">
-        <v>580</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="676">
       <c r="A676" s="3" t="inlineStr">
         <is>
-          <t>Л17.13 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (РЕКТ  МАЗОК)  НА СТАФИЛОКОКК (1968)</t>
+          <t>Л15.76 ВИРУС ПРОСТОГО ГЕРПЕСА VI ТИПА (HERPES SIMPLEX VIRUS VI ТИПА) - КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B676" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="677">
       <c r="A677" s="3" t="inlineStr">
         <is>
-          <t>Л17.15 ОПРЕДЕЛЕНИЕ ЧУВСТВИТЕЛЬНОСТИ МИКРООРГАНИЗМОВ К БАКТЕРИОФАГАМ (УРЕТРА, ОТДЕЛЕЯЕМОЕ ЦЕРВИКАЛЬНОГО КНАЛА, УШЕЙ, ГЛАЗ, ЗЕВА И НОСА) - ОДНА ЛОКАЛИЗАЦИЯ (1947)</t>
+          <t>Л15.77 БРОНХОКОМПЛЕКС 1: МИКОПЛАЗМА ПНЕВМОНИЯ, ХЛАМИДОФИЛА ПНЕВМОНИЯ, СТРЕПТОКОКК ПНЕВМОНИИ (MYCOPLASMA PNEUMONIAE / CHLAMYDOPHILA PNEUMONIAE/STREPTOCOCCUS PNEUMONIA, КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК)</t>
         </is>
       </c>
       <c r="B677" s="4" t="n">
-        <v>450</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="678">
       <c r="A678" s="3" t="inlineStr">
         <is>
-          <t>Л17.16 ПОСЕВ НА ФЛОРУ С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТ К АНТИБИОТИКАМ,АНТИМИКОТИКАМ И БАКТЕРИОФАГАМ</t>
+          <t>Л15.78 МЕНИНГОКОКК, ГЕМОФИЛЬНАЯ ПАЛОЧКА, СТРЕПТОКОКК КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК (NEISSERIA MENINGITIDIS, HAEMOPHILUS INFLUENZAE, STREPTOCOCCUS PNEUMONIAE) СОСКОБ</t>
         </is>
       </c>
       <c r="B678" s="4" t="n">
-        <v>1770</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="679">
       <c r="A679" s="3" t="inlineStr">
         <is>
-          <t>Л17.46 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА СТРЕПТОКОКК ГРУППЫ В (S. AGALACTIAE) С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ (ОТДЕЛЯЕМОЕ УРОГЕНИТАЛЬНОГО ТРАКТА)</t>
+          <t>Л15.79 ВИРУСЫ ПАПИЛЛОМЫ ЧЕЛОВЕКА ВЫСОКОГО ОНКОГЕННОГО РИСКА 14 ТИПОВ (PAPILLOMA VIRUS 16,18,31,33,35,39,45,51,52,56,58,59,66,68), КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК</t>
         </is>
       </c>
       <c r="B679" s="4" t="n">
-        <v>1050</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="680">
-      <c r="A680" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A680" s="2" t="inlineStr">
+        <is>
+          <t>Л16 ЦИТОЛОГИЧЕСКИЕ И ГИСТОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B680" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="681">
       <c r="A681" s="3" t="inlineStr">
         <is>
-          <t>Л17.48 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (ПОСЕВ) НА ГРИБЫ РОДА АСПЕРГИЛЛЫ (ASPERGILLUS SPP.)-1 ЛОКАЛИЗАЦИЯ</t>
+          <t>Л16.01 ЦИТОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ ЛЮБОЙ ЛОКАЛИЗАЦИИ КРОМЕ Ш. МАТКИ И Ц.КАНАЛА ЗА ОДНО СТЕКЛО</t>
         </is>
       </c>
       <c r="B681" s="4" t="n">
-        <v>1020</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="682">
       <c r="A682" s="3" t="inlineStr">
         <is>
-          <t>Л17.49 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (ПОСЕВ) НА В-ГЕМОЛИТИЧЕСКИЙ СТРЕПТОКОКК ГРУППЫ А С ОПРЕДЕЛЕНИЕМ ЧУСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ</t>
+          <t>Л16.02 ЦИТОЛОГИЧЕСКОЕ ИССЛЕД-Е ЩИТОВИДНОЙ ЖЕЛЕЗЫ (ДО 5 СТЕКОЛ) (408)</t>
         </is>
       </c>
       <c r="B682" s="4" t="n">
-        <v>1450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="683">
-      <c r="A683" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B683" s="3" t="inlineStr"/>
+      <c r="A683" s="3" t="inlineStr">
+        <is>
+          <t>Л16.03 ЦИТОЛОГИЧЕСКОЕ ИССЛЕД-Е ЩИТОВИДНОЙ ЖЕЛЕЗЫ (&gt; 6 СТЕКОЛ) (409)</t>
+        </is>
+      </c>
+      <c r="B683" s="4" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="684">
       <c r="A684" s="3" t="inlineStr">
         <is>
-          <t>Л18.01 ANTI-HAV IGM (ГЕПАТИТ А)</t>
+          <t>Л16.04 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ АСПИРАТОВ 1 ОБРАЗЕЦ (412)</t>
         </is>
       </c>
       <c r="B684" s="4" t="n">
-        <v>520</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="685">
       <c r="A685" s="3" t="inlineStr">
         <is>
-          <t>Л18.02 ANTI-HAV IGG (ГЕПАТИТ А)</t>
+          <t>Л16.06 ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (1 ОБРАЗЕЦ)</t>
         </is>
       </c>
       <c r="B685" s="4" t="n">
-        <v>520</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="686">
       <c r="A686" s="3" t="inlineStr">
         <is>
-          <t>Л18.03 ANTI-HЕV IGM (ГЕПАТИТ Е)</t>
+          <t>Л16.07 ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (ДВА ОБРАЗЦА )</t>
         </is>
       </c>
       <c r="B686" s="4" t="n">
-        <v>810</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="687">
       <c r="A687" s="3" t="inlineStr">
         <is>
-          <t>Л18.04 HBSAG (ГЕПАТИТ В, АВСТРАЛИЙСКИЙ АНТИГЕН), КАЧЕСТВЕННО</t>
+          <t>Л16.08 418 ЖИДКОСТНАЯ ЦИТОЛОГИЯ</t>
         </is>
       </c>
       <c r="B687" s="4" t="n">
-        <v>650</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="688">
       <c r="A688" s="3" t="inlineStr">
         <is>
-          <t>Л18.05 HBSAG КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
+          <t>Л16.09 1277 ВПЧ ПАП-ТЕСТ РАСШИРЕННЫЙ ЖИДКОСТНЫЙ (КОМПЛЕКС ПЦР-ИССЛЕДОВАНИЙ НА ВПЧ 16,18,31,33,35,39, 45,51,52,56,58,59 КОЛИЧЕСТВЕННО И ПАП-ТЕСТ МЕТОДОМ ЖИДКОСТНОЙ ЦИТОЛОГИИ)</t>
         </is>
       </c>
       <c r="B688" s="4" t="n">
-        <v>1360</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="689">
       <c r="A689" s="3" t="inlineStr">
         <is>
-          <t>Л18.06 HBV- ПРОФИЛЬ, 6 МАРКЕРОВ (ГЕПАТИТ В)</t>
+          <t>Л16.11 ПОВТОРНОЕ ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ОПЕРАЦИОННОГО И БИОПСИЙНОГО МАТЕРИАЛА ДО 4 ПРЕПАРАТОВ (СТЕКОЛ, БЛОКОВ)</t>
         </is>
       </c>
       <c r="B689" s="4" t="n">
-        <v>1730</v>
+        <v>3400</v>
       </c>
     </row>
     <row outlineLevel="1" r="690">
       <c r="A690" s="3" t="inlineStr">
         <is>
-          <t>Л18.07 ANTI HBC IGG-ANT К ЯДЕРНОМУ АНТИГЕНУ IGG + IG M (ГЕПАТИТ В)</t>
+          <t>Л16.12 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ПУНКТАТОВ (ЛИМФОУЗЕЛ, МОЛОЧНАЯ ЖЕЛЕЗА, КИСТЫ, МЕТАСТАЗЫ, БАЗАЛИОМЫ)(405)</t>
         </is>
       </c>
       <c r="B690" s="4" t="n">
-        <v>520</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="691">
       <c r="A691" s="3" t="inlineStr">
         <is>
-          <t>Л18.08 ANTI HBC IGM- ANT К ЯДЕРНОМУ АНТИГЕНУ IGM (ГЕПАТИТ В)</t>
+          <t>Л16.13 ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ (МАКРОПРЕПАРАТ: МАТКА, ПЛАЦЕНТА, ПОЧКА, ПЕЧЕНЬ)</t>
         </is>
       </c>
       <c r="B691" s="4" t="n">
-        <v>520</v>
+        <v>6700</v>
       </c>
     </row>
     <row outlineLevel="1" r="692">
       <c r="A692" s="3" t="inlineStr">
         <is>
-          <t>Л18.09 HBEAG (ГЕПАТИТ В HBE АНТИГЕН)</t>
+          <t>Л16.14 ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (ТРИ ОБРАЗЦА )</t>
         </is>
       </c>
       <c r="B692" s="4" t="n">
-        <v>520</v>
+        <v>4200</v>
       </c>
     </row>
     <row outlineLevel="1" r="693">
       <c r="A693" s="3" t="inlineStr">
         <is>
-          <t>Л18.10 ANTI-HBE (АНТИТЕЛА К HBEAG), СУММАРНЫЕ</t>
+          <t>Л16.15 КОНСУЛЬТАЦИЯ БИОПСИЙНЫХ И АУТОПСИЙНЫХ ИССЛЕДОВАНИЙ</t>
         </is>
       </c>
       <c r="B693" s="4" t="n">
-        <v>520</v>
+        <v>3600</v>
       </c>
     </row>
     <row outlineLevel="1" r="694">
       <c r="A694" s="3" t="inlineStr">
         <is>
-          <t>Л18.11 ANTI-HBS (АНТИТЕЛА К HBSAG, КОНТРОЛЬ ПРИВИВКИ)</t>
+          <t>Л16.16.1 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ НОГТЕВЫХ ПЛАСТИНОК НА НАЛИЧИЕ ПАТОГЕННЫХ ГРИБОВ, СКРИНИНГ</t>
         </is>
       </c>
       <c r="B694" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="695">
       <c r="A695" s="3" t="inlineStr">
         <is>
-          <t>Л18.12 ANTI-HCV IGM (ГЕПАТИТ СКОР LGМ)</t>
+          <t>Л16.17.1 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ СОСКОБОВ КОЖИ НА НАЛИЧИЕ ПАТОГЕННЫХ ГРИБОВ, СКРИНИНГ</t>
         </is>
       </c>
       <c r="B695" s="4" t="n">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="696">
       <c r="A696" s="3" t="inlineStr">
         <is>
-          <t>Л18.14 ANTI-HCV TOTAL (ГЕПАТИТ С СУММАРНЫЕ АНТИТЕЛА)</t>
+          <t>Л16.18.1 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ СОСКОБА СЛИЗИСТОЙ ПОЛОСТИ РТА НА НАЛИЧИЕ ПАТОГЕННЫХ ГРИБОВ, СКРИНИНГ</t>
         </is>
       </c>
       <c r="B696" s="4" t="n">
-        <v>490</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="697">
       <c r="A697" s="3" t="inlineStr">
         <is>
-          <t>Л18.15 ANTI-HCV СПЕКТР (4 МАРКЕРА)</t>
+          <t>Л16.23 ИММУНОГИСТОХИМИЧЕСКАЯ ДИАГНОСТИКА ХРОНИЧЕСКОГО ЭНДОМЕТРИТА-ВЫЯВЛЕНИЕ ПЛАЗМАТИЧЕСКИХ КЛЕТОК (CD138)</t>
         </is>
       </c>
       <c r="B697" s="4" t="n">
-        <v>1490</v>
+        <v>7300</v>
       </c>
     </row>
     <row outlineLevel="1" r="698">
       <c r="A698" s="3" t="inlineStr">
         <is>
-          <t>Л18.16 ANTI-HCV ПРОФИЛЬ (6 МАРКЕРОВ)</t>
+          <t>Л16.25 ПОВТОРНОЕ ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ОПЕРАЦИОННОГО И БИОПСИЙНОГО МАТЕРИАЛА ОТ 5 ДО 10 ПРЕПАРАТОВ (СТЕКОЛ, БЛОКОВ)</t>
         </is>
       </c>
       <c r="B698" s="4" t="n">
-        <v>2080</v>
+        <v>4800</v>
       </c>
     </row>
     <row outlineLevel="1" r="699">
       <c r="A699" s="3" t="inlineStr">
         <is>
-          <t>Л18.17 ANTI-HDV IGG (СУММАРНЫЕ АНТИТЕЛА КГЕПАТИТУ D) (LGG+LGM)</t>
+          <t>Л16.26 ПОВТОРНОЕ ГИСТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ОПЕРАЦИОННОГО И БИОПСИЙНОГО МАТЕРИАЛА СВЫШЕ 11 ПРЕПАРАТОВ (СТЕКОЛ, БЛОКОВ)</t>
         </is>
       </c>
       <c r="B699" s="4" t="n">
-        <v>580</v>
+        <v>5500</v>
       </c>
     </row>
     <row outlineLevel="1" r="700">
       <c r="A700" s="3" t="inlineStr">
         <is>
-          <t>Л18.18 ANTI-HDV IGM (ГЕПАТИТ D)</t>
+          <t>Л16.30 ГОРМОНАЛЬНАЯ ЦИТОЛОГИЧЕСКАЯ ДИАГНОСТИКА ПО ВАГИНАЛЬНЫМ МАЗКАМ</t>
         </is>
       </c>
       <c r="B700" s="4" t="n">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="701">
       <c r="A701" s="3" t="inlineStr">
         <is>
-          <t>Л18.20 ВИРУС ГЕПАТИТА В ПЛАЗМА (ПЦР, КАЧЕСТВЕННЫЙ)</t>
+          <t>Л16.31 ИММУНОЦИТОХИМИЧЕСКИЙ СКРИНИНГ РАКА ШЕЙКИ МАТКИ: P16INK4, KI67 (НАЗНАЧАЕТСЯ БЕЗ ЦИТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ СОСКОБОВ ШЕЙКИ МАТКИ И ЦЕРВИКАЛЬНОГО КАНАЛА)</t>
         </is>
       </c>
       <c r="B701" s="4" t="n">
-        <v>580</v>
+        <v>6000</v>
       </c>
     </row>
     <row outlineLevel="1" r="702">
       <c r="A702" s="3" t="inlineStr">
         <is>
-          <t>Л18.21 ВИРУС ГЕПАТИТА В (ПЦР, КОЛИЧЕСТВЕННЫЙ АНАЛИЗ)</t>
+          <t>Л16.32 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МИКРОПРЕПАРАТА ШЕЙКИ МАТКИ И ЦЕРВИКАЛЬНОГО КАНАЛА (ОКРАСКА ПО ПАПАНИКОЛАУ)</t>
         </is>
       </c>
       <c r="B702" s="4" t="n">
-        <v>1930</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="703">
       <c r="A703" s="3" t="inlineStr">
         <is>
-          <t>Л18.23 ВИРУС ГЕПАТИТА С ПЛАЗМА (ПЦР, КАЧЕСТВЕННЫЙ)</t>
+          <t>Л16.33 428 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ ПУНКТАТОВ ЩИТОВИДНОЙ ЖЕЛЕЗЫ МЕТОДОМ ЖИДКОСТНОЙ ЦИТОЛОГИИ (ОДНА ЛОКАЛИЗАЦИЯ)</t>
         </is>
       </c>
       <c r="B703" s="4" t="n">
-        <v>580</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="704">
-      <c r="A704" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A704" s="2" t="inlineStr">
+        <is>
+          <t>Л17 БАКТЕРИОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B704" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="705">
       <c r="A705" s="3" t="inlineStr">
         <is>
-          <t>Л18.25 ВИРУС ГЕПАТИТА С (ПЦР, КОЛИЧЕСТВЕННЫЙ АНАЛИЗ)</t>
+          <t>Л17.01-1 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА НА ФЛОРУ И ЧУВСТВИТЕЛЬНОСТЬ К АНТИБИОТИКАМ И АНТИМИКОТИКАМ - (ГРУДНОЕ МОЛОКО, МОКРОТА, СПЕРМА) - ОДНА ЛОКАЛИЗАЦИЯ (1911)</t>
         </is>
       </c>
       <c r="B705" s="4" t="n">
-        <v>4410</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="706">
       <c r="A706" s="3" t="inlineStr">
         <is>
-          <t>Л18.26 ВИРУС ГЕПАТИТА D ПЛАЗМА (ПЦР, КАЧЕСТВЕННЫЙ)</t>
+          <t>Л17.01-2 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА ФЛОРУ И ЧУВСТВИТЕЛЬНОСТЬ К АНТИБИОТИКАМ (УРЕТРА, ОТДЕЛЯЕМОЕ ЦЕРВИКАЛЬНОГО КАНАЛА, УШЕЙ, ГЛАЗ, ЗЕВА И НОСА) - ОДНА ЛОКАЛИЗАЦИЯ 1939</t>
         </is>
       </c>
       <c r="B706" s="4" t="n">
-        <v>1420</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="707">
       <c r="A707" s="3" t="inlineStr">
         <is>
-          <t>Л18.29 ВИРУС ГЕПАТИТА G ПЛАЗМА (ПЦР КАЧЕСТВЕННЫЙ)</t>
+          <t>Л17.02 ПОСЕВ МОЧИ НА СТЕРИЛЬНОСТЬ С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ 1915</t>
         </is>
       </c>
       <c r="B707" s="4" t="n">
-        <v>1390</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="708">
-      <c r="A708" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B708" s="3" t="inlineStr"/>
+      <c r="A708" s="3" t="inlineStr">
+        <is>
+          <t>Л17.03-1 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА НА УРЕАПЛАЗМУ (UREAPLASMA UREALITICUM) С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ</t>
+        </is>
+      </c>
+      <c r="B708" s="4" t="n">
+        <v>800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="709">
       <c r="A709" s="3" t="inlineStr">
         <is>
-          <t>Л19.01 ИММУННЫЙ СТАТУС (ИССЛ. МАКРОФАГАЛЬНОЙ АКТИВНОСТИ; ОПРЕД. СОДЕРЖАНИЯ ИММУНОГЛОБУЛИНОВ IG A, IG V, IGG); ИССЛ. ЦИК КРОВИ; ИССЛ. УРОВНЯ СЫВОРОТОЧНОГО ИММУНОГЛОБУЛИНА Е В КРОВИ; ОПРЕД. СУБПОПУЛЯЦИИ ЛИМФОЦИТОВ МЕТОДОМ ФЛЮОРИМЕТРИИ</t>
+          <t>Л17.05 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА ИЗ ЗЕВА, НОСА НА ПАЛОЧКУ ДИФТЕРИИ (CORINEBACTERIUM DIPHTHERIAE) - ОДНА ЛОКАЛИЗАЦИЯ 1971</t>
         </is>
       </c>
       <c r="B709" s="4" t="n">
-        <v>10010</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="710">
       <c r="A710" s="3" t="inlineStr">
         <is>
-          <t>Л19.02 ПОКАЗАТЕЛИ КЛЕТОЧНОГО ИММУНИТЕТА: CD3,4,8, CD16+56, CD19, CD45</t>
+          <t>Л17.06 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА ИЗ ЗЕВА, НОСА НА ПАЛОЧКУ КОКЛЮША (BORDETELLA PERTUSSIS) - ОДНА ЛОКАЛИЗАЦИЯ (1972)</t>
         </is>
       </c>
       <c r="B710" s="4" t="n">
-        <v>7460</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="711">
       <c r="A711" s="3" t="inlineStr">
         <is>
-          <t>Л19.02.03 ФНО (ФАКТОР НЕКРОЗА ОПУХОЛИ)</t>
+          <t>Л17.07 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА НА ЛЕПТОТРИХИИ (МАЗОК ИЗ ВЛАГАЛИЩА, ПОЛОСТИ РТА) – ОДНА ЛОКАЛИЗАЦИЯ (1973)</t>
         </is>
       </c>
       <c r="B711" s="4" t="n">
-        <v>3890</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="712">
       <c r="A712" s="3" t="inlineStr">
         <is>
-          <t>Л19.02.04 ЭОЗИНОФИЛЬНЫЙ КАТИОННЫЙ БЕЛОК (ЕСР)</t>
+          <t>Л17.08 ИССЛЕДОВАНИЕ МИКРОБИОЦЕНОЗА КИШЕЧНИКА (ДИСБАКТЕРИОЗ) (1914)</t>
         </is>
       </c>
       <c r="B712" s="4" t="n">
-        <v>1450</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="713">
-      <c r="A713" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B713" s="3" t="inlineStr"/>
+      <c r="A713" s="3" t="inlineStr">
+        <is>
+          <t>Л17.09 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА КИШЕЧНУЮ ИНФЕКЦИЮ РЕКТАЛЬНОЙ МАЗОК (САЛЬМОНЕЛЕЗНАЯ И ДИЗЕНТЕРИЙНАЯ ГРУППЫ ИНФЕКЦИЙ (1927)</t>
+        </is>
+      </c>
+      <c r="B713" s="4" t="n">
+        <v>810</v>
+      </c>
     </row>
     <row outlineLevel="1" r="714">
       <c r="A714" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.02 ИММУНОГЛОБУЛИН A ОБЩИЙ</t>
+          <t>Л17.10 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ КАЛА НА ИЕРСИНИИ (YERSINIA SPP.) (1965)</t>
         </is>
       </c>
       <c r="B714" s="4" t="n">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="715">
       <c r="A715" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.03 ИММУНОГЛОБУЛИН А СЕКРЕТОРНЫЙ (СЛЮНА ИЛИ СЫВОРОТКА КРОВИ)</t>
+          <t>Л17.12 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (РЕКТ МАЗОК) НА МИКРОФЛОРУ (УПФ, ДИЗ ГРУППА И СТАФИЛОКОКК ЗОЛОТИСТЫЙ С ОПР ЧУВСТВИТЕЛЬНОСТИ К А/Б И БАКТЕРИОФАГАМ) (1959)</t>
         </is>
       </c>
       <c r="B715" s="4" t="n">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="716">
       <c r="A716" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.04 ИММУНОГЛОБУЛИН M ОБЩИЙ</t>
+          <t>Л17.13 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (РЕКТ  МАЗОК)  НА СТАФИЛОКОКК (1968)</t>
         </is>
       </c>
       <c r="B716" s="4" t="n">
-        <v>370</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="717">
       <c r="A717" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.05 ИММУНОГЛОБУЛИН G ОБЩИЙ</t>
+          <t>Л17.15 ОПРЕДЕЛЕНИЕ ЧУВСТВИТЕЛЬНОСТИ МИКРООРГАНИЗМОВ К БАКТЕРИОФАГАМ (УРЕТРА, ОТДЕЛЕЯЕМОЕ ЦЕРВИКАЛЬНОГО КНАЛА, УШЕЙ, ГЛАЗ, ЗЕВА И НОСА) - ОДНА ЛОКАЛИЗАЦИЯ (1947)</t>
         </is>
       </c>
       <c r="B717" s="4" t="n">
-        <v>370</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="718">
       <c r="A718" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.06 ИММУНОГЛОБУЛИН Е ОБЩИЙ</t>
+          <t>Л17.16 ПОСЕВ НА ФЛОРУ С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТ К АНТИБИОТИКАМ,АНТИМИКОТИКАМ И БАКТЕРИОФАГАМ</t>
         </is>
       </c>
       <c r="B718" s="4" t="n">
-        <v>450</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="719">
       <c r="A719" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.07 КОМПЛЕМЕНТ С3, С4 (КОМПОНЕНТЫ СИСТЕМЫ)</t>
+          <t>Л17.46 БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА СТРЕПТОКОКК ГРУППЫ В (S. AGALACTIAE) С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ (ОТДЕЛЯЕМОЕ УРОГЕНИТАЛЬНОГО ТРАКТА)</t>
         </is>
       </c>
       <c r="B719" s="4" t="n">
-        <v>1130</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="720">
       <c r="A720" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.11 ЦИРКУЛИРУЮЩИЕ ИММУННЫЕ КОМПЛЕКСЫ (ЦИК)</t>
+          <t>Л17.47 ПОСЕВ НА НОСИТЕЛЬСТВО ПАТОГЕННОГО СТАФИЛОКОККА БЕЗ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ (ЗЕВ,НОС)-1 ЛОКАЛИЗАЦИЯ</t>
         </is>
       </c>
       <c r="B720" s="4" t="n">
-        <v>190</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="721">
-      <c r="A721" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B721" s="3" t="inlineStr"/>
+      <c r="A721" s="3" t="inlineStr">
+        <is>
+          <t>Л17.48 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (ПОСЕВ) НА ГРИБЫ РОДА АСПЕРГИЛЛЫ (ASPERGILLUS SPP.)-1 ЛОКАЛИЗАЦИЯ</t>
+        </is>
+      </c>
+      <c r="B721" s="4" t="n">
+        <v>1000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="722">
       <c r="A722" s="3" t="inlineStr">
         <is>
-          <t>Л19.04.05 ИССЛЕДОВАНИЕ МАКРОФАГАЛЬНОЙ АКТИВНОСТИ</t>
+          <t>Л17.49 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ (ПОСЕВ) НА В-ГЕМОЛИТИЧЕСКИЙ СТРЕПТОКОКК ГРУППЫ А С ОПРЕДЕЛЕНИЕМ ЧУСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ</t>
         </is>
       </c>
       <c r="B722" s="4" t="n">
-        <v>1850</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="723">
       <c r="A723" s="3" t="inlineStr">
         <is>
-          <t>Л19.04.06 ИММУНОГЛОБУЛИНЫ A, M, G,</t>
+          <t>Л17.50 МИКРОСКОПИЧЕСКОЕ ИССЛЕДОВАНИЕ ВОЛОС НА НАЛИЧИЕ ПАТОГЕННЫХ ГРИБОВ, СКРИНИНГ</t>
         </is>
       </c>
       <c r="B723" s="4" t="n">
-        <v>1290</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="724">
       <c r="A724" s="3" t="inlineStr">
         <is>
-          <t>Л19.04.07 ИНТЕРЛЕЙКИН 1 Β (IL-1Β)</t>
+          <t>Л17.51 ПОСЕВ НА КАНДИДЫ (ДРОЖЖЕВЫЕ ГРИБЫ) С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИМИКОТИЧЕСКИМ ПРЕПАРАТАМ - 1 ЛОКАЛИЗАЦИЯ</t>
         </is>
       </c>
       <c r="B724" s="4" t="n">
-        <v>3710</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="725">
       <c r="A725" s="3" t="inlineStr">
         <is>
-          <t>Л19.04.08 ИНТЕРЛЕЙКИН 6 (IL – 6)</t>
+          <t>Л17.52 ДЕРМАТОФИТЫ (TRICHOPHYTON, EPIDERMOPHYTON, MICROSPORUM, NANNIZZIA)</t>
         </is>
       </c>
       <c r="B725" s="4" t="n">
-        <v>3710</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="726">
       <c r="A726" s="3" t="inlineStr">
         <is>
-          <t>Л19.04.09 ИНТЕРЛЕЙКИН 8 (IL – 8)</t>
+          <t>Л17.53 ПОСЕВ КОЖИ НА ПАТОГЕННЫЕ ГРИБЫ С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИМИКОТИКАМ (1 ЛОКАЛИЗАЦИЯ)</t>
         </is>
       </c>
       <c r="B726" s="4" t="n">
-        <v>3710</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="727">
       <c r="A727" s="3" t="inlineStr">
         <is>
-          <t>Л19.04.10 ИНТЕРЛЕЙКИН 10 (IL – 10)</t>
+          <t>Л17.54 ПОСЕВ НОГТЕЙ НА ПАТОГЕННЫЕ ГРИБЫ С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИМИКОТИКАМ (1 ЛОКАЛИЗАЦИЯ)</t>
         </is>
       </c>
       <c r="B727" s="4" t="n">
-        <v>3710</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="728">
       <c r="A728" s="3" t="inlineStr">
         <is>
-          <t>Л19.07 ФАДИАТОП (IMMUNOСAP )</t>
+          <t>Л17.55 ИССЛЕДОВАНИЕ МИКРОБИОЦЕНОЗА КИШЕЧНИКА (ДИСБАКТЕРИОЗ) С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ, АНТИМИКОТИКАМ И БАКТЕРИОФАГАМ</t>
         </is>
       </c>
       <c r="B728" s="4" t="n">
-        <v>3870</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="729">
-      <c r="A729" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A729" s="2" t="inlineStr">
+        <is>
+          <t>Л18 ДИАГНОСТИКА ВИРУСНЫХ ГЕПАТИТОВ</t>
+        </is>
+      </c>
+      <c r="B729" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="730">
-      <c r="A730" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B730" s="3" t="inlineStr"/>
+      <c r="A730" s="3" t="inlineStr">
+        <is>
+          <t>Л18.01 ANTI-HAV IGM (ГЕПАТИТ А)</t>
+        </is>
+      </c>
+      <c r="B730" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="731">
-      <c r="A731" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B731" s="3" t="inlineStr"/>
+      <c r="A731" s="3" t="inlineStr">
+        <is>
+          <t>Л18.02 ANTI-HAV IGG (ГЕПАТИТ А)</t>
+        </is>
+      </c>
+      <c r="B731" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="732">
       <c r="A732" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.38 АТОПИЧЕСКАЯ ПЕДИАТРИЧЕСКАЯ ПАНЕЛЬ IGE К 28 ИНГАЛЯЦ. И ПИЩЕВЫХ АЛЛЕРГЕНАМ, ИММУНОБЛОТИНГ</t>
+          <t>Л18.03 ANTI-HЕV IGM (ГЕПАТИТ Е)</t>
         </is>
       </c>
       <c r="B732" s="4" t="n">
-        <v>4750</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="733">
       <c r="A733" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.39 АТОПИЧЕСКАЯ ПЕДИАТРИЧЕСКАЯ ПАНЕЛЬ1,СПЕЦИФ. IGE К 36 АЛЛ-М</t>
+          <t>Л18.04 HBSAG (ГЕПАТИТ В, АВСТРАЛИЙСКИЙ АНТИГЕН), КАЧЕСТВЕННО</t>
         </is>
       </c>
       <c r="B733" s="4" t="n">
-        <v>6040</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="734">
       <c r="A734" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.40 ИНГАЛЯЦИОННАЯ ПАНЕЛЬ,СПЕЦИФИЧЕСКАЯ IG E К 27 АЛ-М</t>
+          <t>Л18.05 HBSAG КОЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B734" s="4" t="n">
-        <v>5390</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="735">
       <c r="A735" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.41 ИНГАЛЯЦИОННАЯ ПЕДИАТРИЧЕСКАЯ ПАНЕЛЬ, СПЕЦИФИЧЕСКИЕ IG E К 21 АЛЛЕРГЕНУ (ИММУНОБЛОТИНГ)</t>
+          <t>Л18.06 HBV- ПРОФИЛЬ, 6 МАРКЕРОВ (ГЕПАТИТ В)</t>
         </is>
       </c>
       <c r="B735" s="4" t="n">
-        <v>4930</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="736">
       <c r="A736" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.42 АТОПИЧЕСКАЯ ПАНЕЛЬ 2, СПЕЦИФИЧЕСКИЕ IGE К 20 ИНГАЛЯЦИОННЫМ И ПИЩЕВЫМ АЛЛЕРГЕНАМ (ИММУНОБЛОТИНГ)</t>
+          <t>Л18.07 ANTI HBC IGG-ANT К ЯДЕРНОМУ АНТИГЕНУ IGG + IG M (ГЕПАТИТ В)</t>
         </is>
       </c>
       <c r="B736" s="4" t="n">
-        <v>4820</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="737">
       <c r="A737" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.43 ПИЩЕВАЯ ПАНЕЛЬ 1,СПЕЦИФ. IGE К 35 АЛЛЕРГ-М</t>
+          <t>Л18.08 ANTI HBC IGM- ANT К ЯДЕРНОМУ АНТИГЕНУ IGM (ГЕПАТИТ В)</t>
         </is>
       </c>
       <c r="B737" s="4" t="n">
-        <v>6120</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="738">
       <c r="A738" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.44 РЕСПИРАТОРНАЯ ПАНЕЛЬ СПЕЦИФИЧЕСКИХ IGE , (20 АЛЛЕРГЕНОВ)</t>
+          <t>Л18.09 HBEAG (ГЕПАТИТ В HBE АНТИГЕН)</t>
         </is>
       </c>
       <c r="B738" s="4" t="n">
-        <v>6600</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="739">
       <c r="A739" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.45 ПИЩЕВАЯ ПАНЕЛЬ СПЕЦИФИЧЕСКИЕ IGE (20 АЛЛЕРГЕНОВ)</t>
+          <t>Л18.10 ANTI-HBE (АНТИТЕЛА К HBEAG), СУММАРНЫЕ</t>
         </is>
       </c>
       <c r="B739" s="4" t="n">
-        <v>6530</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="740">
       <c r="A740" s="3" t="inlineStr">
         <is>
-          <t>Л20.07.46 ПАНЕЛЬ ПЕДИАДРИЧЕСКАЯ, IGE (20 АЛЛЕРГЕНОВ)</t>
+          <t>Л18.11 ANTI-HBS (АНТИТЕЛА К HBSAG, КОНТРОЛЬ ПРИВИВКИ)</t>
         </is>
       </c>
       <c r="B740" s="4" t="n">
-        <v>5780</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="741">
-      <c r="A741" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B741" s="3" t="inlineStr"/>
+      <c r="A741" s="3" t="inlineStr">
+        <is>
+          <t>Л18.12 ANTI-HCV IGM (ГЕПАТИТ СКОР LGМ)</t>
+        </is>
+      </c>
+      <c r="B741" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="742">
-      <c r="A742" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B742" s="3" t="inlineStr"/>
+      <c r="A742" s="3" t="inlineStr">
+        <is>
+          <t>Л18.14 ANTI-HCV TOTAL (ГЕПАТИТ С СУММАРНЫЕ АНТИТЕЛА)</t>
+        </is>
+      </c>
+      <c r="B742" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="743">
       <c r="A743" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.01.01 КОМАР</t>
+          <t>Л18.15 ANTI-HCV СПЕКТР (4 МАРКЕРА)</t>
         </is>
       </c>
       <c r="B743" s="4" t="n">
-        <v>580</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="744">
       <c r="A744" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.01.03 СУММАРНЫЕ LG E К СМЕСИ АЛЛЕРГЕНОВ ИЗ ЯДОВ НАСЕКОМЫХ: ПЧЕЛА МЕДОНОСНАЯ, ОСА ОБЫКНОВЕННАЯ, ТАРАКАН-ПРУСАК, ШЕРШЕНЬ ЕВРОПЕЙСКИЙ</t>
+          <t>Л18.16 ANTI-HCV ПРОФИЛЬ (6 МАРКЕРОВ)</t>
         </is>
       </c>
       <c r="B744" s="4" t="n">
-        <v>1570</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="745">
       <c r="A745" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.02 АЛЛЕРГЕН ИЗ ЯДА ПЧЕЛЫ</t>
+          <t>Л18.17 ANTI-HDV IGG (СУММАРНЫЕ АНТИТЕЛА КГЕПАТИТУ D) (LGG+LGM)</t>
         </is>
       </c>
       <c r="B745" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="746">
-      <c r="A746" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B746" s="3" t="inlineStr"/>
+      <c r="A746" s="3" t="inlineStr">
+        <is>
+          <t>Л18.18 ANTI-HDV IGM (ГЕПАТИТ D)</t>
+        </is>
+      </c>
+      <c r="B746" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="747">
       <c r="A747" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.02.01 DERMATOPHAGOIDES FARINAE</t>
+          <t>Л18.20 ВИРУС ГЕПАТИТА В ПЛАЗМА (ПЦР, КАЧЕСТВЕННЫЙ)</t>
         </is>
       </c>
       <c r="B747" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="748">
       <c r="A748" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.02.03 DERMATOPHAGOIDES PTERONISSINUS</t>
+          <t>Л18.21 ВИРУС ГЕПАТИТА В (ПЦР, КОЛИЧЕСТВЕННЫЙ АНАЛИЗ)</t>
         </is>
       </c>
       <c r="B748" s="4" t="n">
-        <v>580</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="749">
       <c r="A749" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.02.05 АЛЛЕРГЕН ДОМАШНЕЙ ПЫЛИ (Н0,Н1,Н2)</t>
+          <t>Л18.23 ВИРУС ГЕПАТИТА С ПЛАЗМА (ПЦР, КАЧЕСТВЕННЫЙ)</t>
         </is>
       </c>
       <c r="B749" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="750">
       <c r="A750" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.02.06 СМЕСЬ БЫТОВЫХ АЛЛЕРГЕНОВ (D. PTERONISSINUS + D. FARINAE + ЭПИТЕЛИЙ КОШКИ+ЭПИТЕЛИЙ СОБАКИ)</t>
+          <t>Л18.24 ВИРУС ГЕПАТИТА С (ПЦР, ГЕНОТИПИРОВАНИЕ)</t>
         </is>
       </c>
       <c r="B750" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="751">
       <c r="A751" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.02.10 АЛЛЕРГЕН ИЗ БИБЛИТЕЧНОЙ ПЫЛИ</t>
+          <t>Л18.25 ВИРУС ГЕПАТИТА С (ПЦР, КОЛИЧЕСТВЕННЫЙ АНАЛИЗ)</t>
         </is>
       </c>
       <c r="B751" s="4" t="n">
-        <v>580</v>
+        <v>4400</v>
       </c>
     </row>
     <row outlineLevel="1" r="752">
       <c r="A752" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.02.12 АЛЛЕРГЕН ИЗ ТАБАЧНОГО ЛИСТА</t>
+          <t>Л18.26 ВИРУС ГЕПАТИТА D ПЛАЗМА (ПЦР, КАЧЕСТВЕННЫЙ)</t>
         </is>
       </c>
       <c r="B752" s="4" t="n">
-        <v>580</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="753">
-      <c r="A753" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B753" s="3" t="inlineStr"/>
+      <c r="A753" s="3" t="inlineStr">
+        <is>
+          <t>Л18.29 ВИРУС ГЕПАТИТА G ПЛАЗМА (ПЦР КАЧЕСТВЕННЫЙ)</t>
+        </is>
+      </c>
+      <c r="B753" s="4" t="n">
+        <v>1400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="754">
       <c r="A754" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.03.01 АЛЛЕРГЕН ALTERNIA ALTERNATE</t>
+          <t>Л18.30 ВИРУС ГЕПАТИТА С КОЛЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ РНК (УЛЬТРАЧУВСТВИТ МЕТОД 15 МЕ/МЛ)</t>
         </is>
       </c>
       <c r="B754" s="4" t="n">
-        <v>580</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="755">
       <c r="A755" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.03.02 АЛЛЕРГЕН ASPERGILLUS FUMIGATUS</t>
+          <t>Л18.31 ВИРУС ГЕПАТИТА С КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ РНК (УЛЬТРАЧУВСТВИТ МЕТОД 15 МЕ/МЛ)</t>
         </is>
       </c>
       <c r="B755" s="4" t="n">
-        <v>580</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="756">
       <c r="A756" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.03.03 АЛЛЕРГЕН CANDIDA ALBICANS</t>
+          <t>Л18.32 ВИРУС ГЕПАТИТА В  КОЛЛИЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ ДНК (УЛЬТРАЧУВСТВИТ МЕТОД 5 МЕ/МЛ)</t>
         </is>
       </c>
       <c r="B756" s="4" t="n">
-        <v>580</v>
+        <v>2600</v>
       </c>
     </row>
     <row outlineLevel="1" r="757">
-      <c r="A757" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A757" s="2" t="inlineStr">
+        <is>
+          <t>Л19 ИММУНОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B757" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="758">
       <c r="A758" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.03.05 СМЕСЬ ПЛЕСНЕВЫХ АЛЛЕРГЕНОВ (PENICILLINUM NOTATUM+ASPERGILLUS FUMIGATUS+ ALTERNIA ALTERNATE+ CLADOSPORUM HERBARUM+MUCOR RACEMOSUS)</t>
+          <t>Л19.01 ИММУННЫЙ СТАТУС (ИССЛ. МАКРОФАГАЛЬНОЙ АКТИВНОСТИ; ОПРЕД. СОДЕРЖАНИЯ ИММУНОГЛОБУЛИНОВ IG A, IG V, IGG); ИССЛ. ЦИК КРОВИ; ИССЛ. УРОВНЯ СЫВОРОТОЧНОГО ИММУНОГЛОБУЛИНА Е В КРОВИ; ОПРЕД. СУБПОПУЛЯЦИИ ЛИМФОЦИТОВ МЕТОДОМ ФЛЮОРИМЕТРИИ</t>
         </is>
       </c>
       <c r="B758" s="4" t="n">
-        <v>1550</v>
+        <v>10000</v>
       </c>
     </row>
     <row outlineLevel="1" r="759">
-      <c r="A759" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B759" s="3" t="inlineStr"/>
+      <c r="A759" s="3" t="inlineStr">
+        <is>
+          <t>Л19.02 ПОКАЗАТЕЛИ КЛЕТОЧНОГО ИММУНИТЕТА: CD3,4,8, CD16+56, CD19, CD45</t>
+        </is>
+      </c>
+      <c r="B759" s="4" t="n">
+        <v>7500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="760">
       <c r="A760" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.04.01 ПИШЕВАЯ НЕПЕРЕНОСИМОСТЬ (90 ПРОДУКТОВ) - РЕЗУЛЬТАТ ИНДИВИДУАЛЬНЫЙ IGG4</t>
+          <t>Л19.02.03 ФНО (ФАКТОР НЕКРОЗА ОПУХОЛИ)</t>
         </is>
       </c>
       <c r="B760" s="4" t="n">
-        <v>11870</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="761">
-      <c r="A761" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B761" s="3" t="inlineStr"/>
+      <c r="A761" s="3" t="inlineStr">
+        <is>
+          <t>Л19.02.04 ЭОЗИНОФИЛЬНЫЙ КАТИОННЫЙ БЕЛОК (ЕСР)</t>
+        </is>
+      </c>
+      <c r="B761" s="4" t="n">
+        <v>1500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="762">
-      <c r="A762" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A762" s="2" t="inlineStr">
+        <is>
+          <t>Л19.03 ГУМОРАЛЬНОЕ ЗВЕНО ИММУНИТЕТА</t>
+        </is>
+      </c>
+      <c r="B762" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="763">
       <c r="A763" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.02 КЛУБНИКА (ЗЕМЛЯНИКА)</t>
+          <t>Л19.03.02 ИММУНОГЛОБУЛИН A ОБЩИЙ</t>
         </is>
       </c>
       <c r="B763" s="4" t="n">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="764">
       <c r="A764" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.03 КУРИНОЕ МЯСО</t>
+          <t>Л19.03.03 ИММУНОГЛОБУЛИН А СЕКРЕТОРНЫЙ (СЛЮНА ИЛИ СЫВОРОТКА КРОВИ)</t>
         </is>
       </c>
       <c r="B764" s="4" t="n">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="765">
       <c r="A765" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.04 ЛОСОСЬ, СЕМГА</t>
+          <t>Л19.03.04 ИММУНОГЛОБУЛИН M ОБЩИЙ</t>
         </is>
       </c>
       <c r="B765" s="4" t="n">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="766">
       <c r="A766" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.05 МОЛОКО</t>
+          <t>Л19.03.05 ИММУНОГЛОБУЛИН G ОБЩИЙ</t>
         </is>
       </c>
       <c r="B766" s="4" t="n">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="767">
       <c r="A767" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.06 ОВЕС</t>
+          <t>Л19.03.06 ИММУНОГЛОБУЛИН Е ОБЩИЙ</t>
         </is>
       </c>
       <c r="B767" s="4" t="n">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="768">
       <c r="A768" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.07 ПШЕНИЦА</t>
+          <t>Л19.03.07 КОМПЛЕМЕНТ С3, С4 (КОМПОНЕНТЫ СИСТЕМЫ)</t>
         </is>
       </c>
       <c r="B768" s="4" t="n">
-        <v>580</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="769">
       <c r="A769" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.08 РЫБА (ТРЕСКА)</t>
+          <t>Л19.03.11 ЦИРКУЛИРУЮЩИЕ ИММУННЫЕ КОМПЛЕКСЫ (ЦИК)</t>
         </is>
       </c>
       <c r="B769" s="4" t="n">
-        <v>580</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="770">
-      <c r="A770" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A770" s="2" t="inlineStr">
+        <is>
+          <t>Л19.04 ФАГОЦИТОЗ</t>
+        </is>
+      </c>
+      <c r="B770" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="771">
       <c r="A771" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.10 СМЕСЬ АЛЛЕРГЕНОВ ДЕТСКОГО ПИТАНИЯ (ЯИЧНЫЙ БЕЛОК, РЫБА (ТРЕСКА), МОЛОКО, ПШЕНИЦА, СОЕВЫЕ БОБЫ, ТОМАТЫ, ЯИЧНЫЙ ЖЕЛТОК)</t>
+          <t>Л19.04.05 ИССЛЕДОВАНИЕ МАКРОФАГАЛЬНОЙ АКТИВНОСТИ</t>
         </is>
       </c>
       <c r="B771" s="4" t="n">
-        <v>1590</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="772">
       <c r="A772" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.11 СМЕСЬ АЛЛЕРГЕНОВ ЗЕРНОВЫХ (ПШЕНИЦА, ОВЕС, КУКУРУЗА, КУНЖУТ, ГРЕЧА)</t>
+          <t>Л19.04.06 ИММУНОГЛОБУЛИНЫ A, M, G,</t>
         </is>
       </c>
       <c r="B772" s="4" t="n">
-        <v>1580</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="773">
       <c r="A773" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.12 СМЕСЬ АЛЛЕРГЕНОВ ОРЕХОВЫХ (ОРЕХ ЛЕЩИНЫ, БРАЗИЛЬСКИЙ ОРЕХ, МИНДАЛЬ, КОКОС, ГРЕЦКИЙ ОРЕХ)</t>
+          <t>Л19.04.07 ИНТЕРЛЕЙКИН 1 Β (IL-1Β)</t>
         </is>
       </c>
       <c r="B773" s="4" t="n">
-        <v>1580</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="774">
       <c r="A774" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.13 СМЕСЬ АЛЛЕРГЕНОВ РЫБЫ № 1 (РЫБА (ТРЕСКА), КРАБОВОЕ МЯСО, КРЕВЕТКИ, МИДИИ)</t>
+          <t>Л19.04.08 ИНТЕРЛЕЙКИН 6 (IL – 6)</t>
         </is>
       </c>
       <c r="B774" s="4" t="n">
-        <v>1580</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="775">
       <c r="A775" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.14 СМЕСЬ АЛЛЕРГЕНОВ РЫБЫ № 2 (ТРЕСКА, ЛОСОСЬ/СЕМГА, СЕЛЬДЬ, СКУМБРИЯ, КАМБАЛА)</t>
+          <t>Л19.04.09 ИНТЕРЛЕЙКИН 8 (IL – 8)</t>
         </is>
       </c>
       <c r="B775" s="4" t="n">
-        <v>1580</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="776">
       <c r="A776" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.15 ЯИЧНЫЙ БЕЛОК</t>
+          <t>Л19.04.10 ИНТЕРЛЕЙКИН 10 (IL – 10)</t>
         </is>
       </c>
       <c r="B776" s="4" t="n">
-        <v>580</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="777">
       <c r="A777" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.16 ЯИЧНЫЙ ЖЕЛТОК</t>
+          <t>Л19.07 ФАДИАТОП (IMMUNOСAP )</t>
         </is>
       </c>
       <c r="B777" s="4" t="n">
-        <v>580</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="778">
       <c r="A778" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.17 СУММАРНЫЕ LG Е К СМЕСИ ПИЩЕВЫХ АЛЛЕРГЕНОВ (ПШЕНИЦА, РОЖЬ, ОВЕС, ГЛЮТЕН)</t>
+          <t>Л19.08 ФАДИАТОП ДЕТСКИЙ IGE (IMMUNOСAP )</t>
         </is>
       </c>
       <c r="B778" s="4" t="n">
-        <v>1580</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="779">
-      <c r="A779" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A779" s="2" t="inlineStr">
+        <is>
+          <t>Л20 АЛЛЕРГОДИАГНОСТИКА</t>
+        </is>
+      </c>
+      <c r="B779" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="780">
-      <c r="A780" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A780" s="2" t="inlineStr">
+        <is>
+          <t>Л20.07 ПАНЕЛИ ПЕДИАТРИЧЕСКИЕ</t>
+        </is>
+      </c>
+      <c r="B780" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="781">
       <c r="A781" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.20 ГЛЮТЕН</t>
+          <t>Л20.07.38 АТОПИЧЕСКАЯ ПЕДИАТРИЧЕСКАЯ ПАНЕЛЬ IGE К 28 ИНГАЛЯЦ. И ПИЩЕВЫХ АЛЛЕРГЕНАМ, ИММУНОБЛОТИНГ</t>
         </is>
       </c>
       <c r="B781" s="4" t="n">
-        <v>580</v>
+        <v>4800</v>
       </c>
     </row>
     <row outlineLevel="1" r="782">
       <c r="A782" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.23 СУММАРНЫЕ LG Е К СМЕСИ ПИЩЕВЫХ АЛЛЕРГЕНОВ: МИНДАЛЬ,ТОМАТ, АПЕЛЬСИН, КЛУБНИКА, КИВИ, ДЯНЯ, БАНАН, ПЕРСИК</t>
+          <t>Л20.07.39 АТОПИЧЕСКАЯ ПЕДИАТРИЧЕСКАЯ ПАНЕЛЬ1,СПЕЦИФ. IGE К 36 АЛЛ-М</t>
         </is>
       </c>
       <c r="B782" s="4" t="n">
-        <v>1590</v>
+        <v>6000</v>
       </c>
     </row>
     <row outlineLevel="1" r="783">
       <c r="A783" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.24 СУММАРНЫЕ LG Е К СМЕСИ АЛЛЕРГЕНОВ ИЗ ФРУКТОВ С КОСТОЧКАМИ: ВИШНЯ, ПЕРСИК, АБРИКОС, СЛИВА</t>
+          <t>Л20.07.40 ИНГАЛЯЦИОННАЯ ПАНЕЛЬ,СПЕЦИФИЧЕСКАЯ IG E К 27 АЛ-М</t>
         </is>
       </c>
       <c r="B783" s="4" t="n">
-        <v>1590</v>
+        <v>5400</v>
       </c>
     </row>
     <row outlineLevel="1" r="784">
       <c r="A784" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.25 АЛЛЕРГЕН ИЗ ЖЕЛАТИНА (ПРЕДВАКЦИОНАЛЬНЫЙ ПАКЕТ)</t>
+          <t>Л20.07.42 АТОПИЧЕСКАЯ ПАНЕЛЬ 2, СПЕЦИФИЧЕСКИЕ IGE К 20 ИНГАЛЯЦИОННЫМ И ПИЩЕВЫМ АЛЛЕРГЕНАМ (ИММУНОБЛОТИНГ)</t>
         </is>
       </c>
       <c r="B784" s="4" t="n">
-        <v>580</v>
+        <v>4800</v>
       </c>
     </row>
     <row outlineLevel="1" r="785">
       <c r="A785" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.26 СУММАРНЫЕ LG Е К СМЕСИ АЛЛЕРГЕНОВ ЗЛАКОВЫХ №2 (ПШЕНИЦА, ЯЧМЕНЬ, ОВЕС, КУКУРУЗА,РИС)</t>
+          <t>Л20.07.43 ПИЩЕВАЯ ПАНЕЛЬ 1,СПЕЦИФ. IGE К 35 АЛЛЕРГ-М</t>
         </is>
       </c>
       <c r="B785" s="4" t="n">
-        <v>1590</v>
+        <v>6100</v>
       </c>
     </row>
     <row outlineLevel="1" r="786">
       <c r="A786" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.27 АЛЛЕРГЕН ИЗ ПЕКАРСКИХ ДРОЖЖЕЙ (ПРЕДВАКЦИНАЛЬНЫЙПАКЕТ)</t>
+          <t>Л20.07.44 РЕСПИРАТОРНАЯ ПАНЕЛЬ СПЕЦИФИЧЕСКИХ IGE , (20 АЛЛЕРГЕНОВ)</t>
         </is>
       </c>
       <c r="B786" s="4" t="n">
-        <v>580</v>
+        <v>6600</v>
       </c>
     </row>
     <row outlineLevel="1" r="787">
       <c r="A787" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.05.29 АЛЛЕРГЕН ИЗ ОВАЛЬБУМИНА (ПРЕДВАКЦИОНАЛЬНЫЙ ПАКЕТ)</t>
+          <t>Л20.07.45 ПИЩЕВАЯ ПАНЕЛЬ СПЕЦИФИЧЕСКИЕ IGE (20 АЛЛЕРГЕНОВ)</t>
         </is>
       </c>
       <c r="B787" s="4" t="n">
-        <v>580</v>
+        <v>6500</v>
       </c>
     </row>
     <row outlineLevel="1" r="788">
-      <c r="A788" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B788" s="3" t="inlineStr"/>
+      <c r="A788" s="3" t="inlineStr">
+        <is>
+          <t>Л20.07.46 ПАНЕЛЬ ПЕДИАДРИЧЕСКАЯ, IGE (20 АЛЛЕРГЕНОВ)</t>
+        </is>
+      </c>
+      <c r="B788" s="4" t="n">
+        <v>5800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="789">
       <c r="A789" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.01 АМБРОЗИЯ ПОЛЫННОЛИСТНАЯ</t>
+          <t>Л20.07.48 СМЕШАННАЯ ПАНЕЛЬ 1, RIDA®ALLERGYSCREEN, ИММУНОБЛОТТИНГ (R-BIOPHARM AG, ГЕРМАНИЯ),СПЕЦИФИЧЕСКИЕ IGE К 19 ИНДИВИДУАЛЬНЫМ АЛЛЕРГЕНАМ И 1 СМЕСИ</t>
         </is>
       </c>
       <c r="B789" s="4" t="n">
-        <v>580</v>
+        <v>5800</v>
       </c>
     </row>
     <row outlineLevel="1" r="790">
       <c r="A790" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.02 ЛЕБЕДА ТАТАРСКАЯ</t>
+          <t>Л20.07.49 РЕСПИРАТОРНАЯ ПАНЕЛЬ 2, RIDA® ALLERGYSCREEN, ИММУНОБЛОТТИНГ (R-BIOPHARM AG, ГЕРМАНИЯ),СПЕЦИФИЧЕСКИЕ IGE К 19 ИНГАЛЯЦИОННЫМ АЛЛЕРГЕНАМ И 1 СМЕСИ</t>
         </is>
       </c>
       <c r="B790" s="4" t="n">
-        <v>580</v>
+        <v>5800</v>
       </c>
     </row>
     <row outlineLevel="1" r="791">
       <c r="A791" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.03 ЛЕЩИНА</t>
+          <t>Л20.07.50 ПИЩЕВАЯ ПАНЕЛЬ 3, RIDA® ALLERGYSCREEN, ИММУНОБЛОТТИНГ (R-BIOPHARM AG, ГЕРМАНИЯ), СПЕЦИФИЧЕСКИЕ IGE К 20 ПИЩЕВЫМ АЛЛЕРГЕНАМ</t>
         </is>
       </c>
       <c r="B791" s="4" t="n">
-        <v>580</v>
+        <v>5800</v>
       </c>
     </row>
     <row outlineLevel="1" r="792">
       <c r="A792" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.05 ОДУВАНЧИК</t>
+          <t>Л20.07.51 ПЕДИАТРИЧЕСКАЯ ПАНЕЛЬ 4, RIDA® ALLERGYSCREEN,ИММУНОБЛОТТИНГ (R-BIOPHARM AG,ГЕРМАНИЯ),СПЕЦИФИЧЕСКИЕ IGE К 19 АЛЛЕРГЕНАМ И 1 СМЕСИ</t>
         </is>
       </c>
       <c r="B792" s="4" t="n">
-        <v>580</v>
+        <v>5800</v>
       </c>
     </row>
     <row outlineLevel="1" r="793">
       <c r="A793" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.06 ОЛЬХА</t>
+          <t>Л20.07.52 АТОПИЧЕСКАЯ ПАНЕЛЬ, PROTIA ALLERGY-Q, 47 АЛЛЕРГЕНОВ (41 ИНДИВИДУАЛЬНЫХ АЛЛЕРГОСПЕЦИФИЧЕСКИХ IGE, 6 АЛЛЕРГОСПЕЦИФИЧЕСКИХ IGE В СМЕСЯХ) + ОБЩИЙ IGE</t>
         </is>
       </c>
       <c r="B793" s="4" t="n">
-        <v>580</v>
+        <v>5500</v>
       </c>
     </row>
     <row outlineLevel="1" r="794">
       <c r="A794" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.09 ПОДОРОЖНИК</t>
+          <t>Л20.07.53 АТОПИЧЕСКАЯ РАСШИРЕННАЯ ПАНЕЛЬ, PROTIA ALLERGY-Q, 106 АЛЛЕРГЕНОВ (CCD МАРКЕР, 80 ИНДИВИДУАЛЬНЫХ АЛЛЕРГОСПЕЦИФИЧЕСКИХ IGE, 25 АЛЛЕРГОСПЕЦИФИЧЕСКИХ IGE В СМЕСЯХ)+ ОБЩИЙ IGE</t>
         </is>
       </c>
       <c r="B794" s="4" t="n">
-        <v>580</v>
+        <v>10900</v>
       </c>
     </row>
     <row outlineLevel="1" r="795">
       <c r="A795" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.10 ПОДСОЛНЕЧНИК</t>
+          <t>Л20.07.54 РЕСПИРАТОРНАЯ ПАНЕЛЬ, PROTIA ALLERGY-Q, 63 АЛЛЕРГЕНА (CCD МАРКЕР, 56 ИНДИВИДУАЛЬНЫХ АЛЛЕРГОСПЕЦИФИЧЕСКИХ IGE, 6 АЛЛЕРГОСПЕЦИФИЧЕСКИХ IGE В СМЕСЯХ) + ОБЩИЙ IGE</t>
         </is>
       </c>
       <c r="B795" s="4" t="n">
-        <v>580</v>
+        <v>8600</v>
       </c>
     </row>
     <row outlineLevel="1" r="796">
       <c r="A796" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.11 ПОЛЫНЬ ГОРЬКАЯ</t>
+          <t>Л20.07.55 ПИЩЕВАЯ ПАНЕЛЬ, PROTIA ALLERGY-Q, 71 АЛЛЕРГЕН (CCD МАРКЕР, 51 ИНДИВИДУАЛЬНЫХ АЛЛЕРГОСПЕЦИФИЧЕСКИХ IGE, 19 АЛЛЕРГОСПЕЦИФИЧЕСКИХ IGE В СМЕСЯХ) + ОБЩИЙ IGE</t>
         </is>
       </c>
       <c r="B796" s="4" t="n">
-        <v>580</v>
+        <v>8600</v>
       </c>
     </row>
     <row outlineLevel="1" r="797">
-      <c r="A797" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A797" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11 ЮНИЛАБ</t>
+        </is>
+      </c>
+      <c r="B797" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="798">
-      <c r="A798" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A798" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.01 АЛЛЕРГЕНЫ НАСЕКОМЫХ, ГЕЛЬМИНТОВ, ЯДОВ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B798" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="799">
       <c r="A799" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.16 СМЕСЬ АЛЛЕРГЕНОВ ЗЕРНОВЫХ (ПШЕНИЦА + ОВЕС + КУКУРУЗ + КУНЖУТ + ГРЕЧА)</t>
+          <t>Л20.11.01.01 КОМАР</t>
         </is>
       </c>
       <c r="B799" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="800">
       <c r="A800" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.17 СМЕСЬ АЛЛЕРГЕНОВ ОРЕХОВ ( ОРЕХ ЛЕЩИНЫ + БРАЗИЛЬСКИЙ ОРЕХ + МИНДАЛЬ + КОКОС + ГРЕЦКИЙ ОРЕХ)</t>
+          <t>Л20.11.01.03 СУММАРНЫЕ LG E К СМЕСИ АЛЛЕРГЕНОВ ИЗ ЯДОВ НАСЕКОМЫХ: ПЧЕЛА МЕДОНОСНАЯ, ОСА ОБЫКНОВЕННАЯ, ТАРАКАН-ПРУСАК, ШЕРШЕНЬ ЕВРОПЕЙСКИЙ</t>
         </is>
       </c>
       <c r="B800" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="801">
       <c r="A801" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.18 СМЕСЬ АЛЛЕРГЕНОВ РЫБЫ № 1 (ТРЕСКА + КРАБОВОЕ МЯСО + КРЕВЕТКИ + МИДИИ)</t>
+          <t>Л20.11.02 АЛЛЕРГЕН ИЗ ЯДА ПЧЕЛЫ</t>
         </is>
       </c>
       <c r="B801" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="802">
-      <c r="A802" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A802" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.02 БЫТОВЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B802" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="803">
       <c r="A803" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.20 СМЕСЬ СОРНЫХ ТРАВ № 1 (АМБРОЗИЯ ОБЫКНОВЕННАЯ + ПОЛЫНЬ ОБЫКНОВЕННАЯ + НИВЯНИК + ОДУВАНЧИК + ПОДОРОЖНИК</t>
+          <t>Л20.11.02.01 DERMATOPHAGOIDES FARINAE</t>
         </is>
       </c>
       <c r="B803" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="804">
       <c r="A804" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.21 СМЕСЬ СОРНЫХ ТРАВ № 2: (АМБРОЗИЯ ОБЫКНОВЕННАЯ + ПОЛЫНЬ ОБЫКНОВЕННАЯ + НИВЯНИК + МАРЬ БЕЛАЯ + ПОСТЕННИЦА ЛЕКАРСТВЕННАЯ)</t>
+          <t>Л20.11.02.03 DERMATOPHAGOIDES PTERONISSINUS</t>
         </is>
       </c>
       <c r="B804" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="805">
       <c r="A805" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.22 СМЕСЬ ТРАВ (ЕЖА СБОРНАЯ + ОВСЯННИЦА ЛУГОВАЯ + ПЛЕВЕЛ + ТИМОФЕЕВКА ЛУГОВАЯ + МЯТЛИК ЛУГОВОЙ)</t>
+          <t>Л20.11.02.05 АЛЛЕРГЕН ДОМАШНЕЙ ПЫЛИ (Н0,Н1,Н2)</t>
         </is>
       </c>
       <c r="B805" s="4" t="n">
-        <v>1710</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="806">
       <c r="A806" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.23 ТОПОЛЬ</t>
+          <t>Л20.11.02.06 СМЕСЬ БЫТОВЫХ АЛЛЕРГЕНОВ (D. PTERONISSINUS + D. FARINAE + ЭПИТЕЛИЙ КОШКИ+ЭПИТЕЛИЙ СОБАКИ)</t>
         </is>
       </c>
       <c r="B806" s="4" t="n">
-        <v>580</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="807">
       <c r="A807" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.06.24 БЕРЕЗА</t>
+          <t>Л20.11.02.08 АЛЛЕРГЕН ИЗ ЭПИТЕЛИЯ КОШКИ</t>
         </is>
       </c>
       <c r="B807" s="4" t="n">
         <v>580</v>
       </c>
     </row>
     <row outlineLevel="1" r="808">
-      <c r="A808" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B808" s="3" t="inlineStr"/>
+      <c r="A808" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.02.10 АЛЛЕРГЕН ИЗ БИБЛИТЕЧНОЙ ПЫЛИ</t>
+        </is>
+      </c>
+      <c r="B808" s="4" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="809">
       <c r="A809" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.07 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ДОКСИЦИЛЛИН</t>
+          <t>Л20.11.02.12 АЛЛЕРГЕН ИЗ ТАБАЧНОГО ЛИСТА</t>
         </is>
       </c>
       <c r="B809" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="810">
       <c r="A810" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.09 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ПАРАЦЕТОМОЛ (С20)</t>
+          <t>Л20.11.02.13 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНУ ТАРАКАНА-ПРУСАКА (I6)</t>
         </is>
       </c>
       <c r="B810" s="4" t="n">
-        <v>580</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="811">
-      <c r="A811" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A811" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.03 ГРИБКОВЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B811" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="812">
       <c r="A812" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.11 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ПЕНИЦИЛЛИН G</t>
+          <t>Л20.11.03.01 АЛЛЕРГЕН ALTERNIA ALTERNATE</t>
         </is>
       </c>
       <c r="B812" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="813">
       <c r="A813" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.16 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ЦЕФАЛОСПОРИН</t>
+          <t>Л20.11.03.02 АЛЛЕРГЕН ASPERGILLUS FUMIGATUS</t>
         </is>
       </c>
       <c r="B813" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="814">
       <c r="A814" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.18 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: КОБАЛАМИН (ВИТАМИН В12)</t>
+          <t>Л20.11.03.03 АЛЛЕРГЕН CANDIDA ALBICANS</t>
         </is>
       </c>
       <c r="B814" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="815">
       <c r="A815" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.19 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: АМБРОКСОЛ</t>
+          <t>Л20.11.03.04 АЛЛЕРГЕН PENICILLINUM NOTATUM</t>
         </is>
       </c>
       <c r="B815" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="816">
       <c r="A816" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.20 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ВИТАМИН С</t>
+          <t>Л20.11.03.05 СМЕСЬ ПЛЕСНЕВЫХ АЛЛЕРГЕНОВ (PENICILLINUM NOTATUM+ASPERGILLUS FUMIGATUS+ ALTERNIA ALTERNATE+ CLADOSPORUM HERBARUM+MUCOR RACEMOSUS)</t>
         </is>
       </c>
       <c r="B816" s="4" t="n">
-        <v>580</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="817">
-      <c r="A817" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A817" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.04 КОМПЛЕКСНЫЕ ПАНЕЛИ</t>
+        </is>
+      </c>
+      <c r="B817" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="818">
       <c r="A818" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.22 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ИБУПРОФЕН (С286)</t>
+          <t>Л20.11.04.01 ПИШЕВАЯ НЕПЕРЕНОСИМОСТЬ (90 ПРОДУКТОВ) - РЕЗУЛЬТАТ ИНДИВИДУАЛЬНЫЙ IGG4</t>
         </is>
       </c>
       <c r="B818" s="4" t="n">
-        <v>580</v>
+        <v>11900</v>
       </c>
     </row>
     <row outlineLevel="1" r="819">
       <c r="A819" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.23 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: АСПИРИН (С51)</t>
+          <t>Л20.11.04.02 ПАНЕЛЬ СПЕЦИФИЧЕСКИХ IG E К АЛЛЕРГЕНАМ ВЕТРООПЫЛЯЕМЫХ РАСТЕНИЙ ВОСТОЧНО-СИБИРСКОГО РЕГИОНА</t>
         </is>
       </c>
       <c r="B819" s="4" t="n">
-        <v>580</v>
+        <v>4700</v>
       </c>
     </row>
     <row outlineLevel="1" r="820">
       <c r="A820" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.24 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: АНАЛЬГИН (МЕТАМИЗОЛ С910</t>
+          <t>Л20.11.04.03 КОМПЛЕКСНАЯ ПАНЕЛЬ, СПЕЦИФИЧЕСКИЕ IGE К 20 ИНГАЛЯЦИОННЫМ И ПИЩЕВЫМ АЛЛЕРГЕНАМ</t>
         </is>
       </c>
       <c r="B820" s="4" t="n">
-        <v>580</v>
+        <v>5800</v>
       </c>
     </row>
     <row outlineLevel="1" r="821">
-      <c r="A821" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A821" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.05 ПИЩЕВЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ G E)</t>
+        </is>
+      </c>
+      <c r="B821" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="822">
       <c r="A822" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.26 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: ЛИДОКАИН</t>
+          <t>Л20.11.05.01 ГОВЯДИНА</t>
         </is>
       </c>
       <c r="B822" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="823">
       <c r="A823" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.27 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: НОВОКАИН (ПРОКАИН)</t>
+          <t>Л20.11.05.02 КЛУБНИКА (ЗЕМЛЯНИКА)</t>
         </is>
       </c>
       <c r="B823" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="824">
       <c r="A824" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.28 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: БЕНЗОКАИН</t>
+          <t>Л20.11.05.03 КУРИНОЕ МЯСО</t>
         </is>
       </c>
       <c r="B824" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="825">
       <c r="A825" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.07.29 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: МЕПИВАКАИН</t>
+          <t>Л20.11.05.04 ЛОСОСЬ, СЕМГА</t>
         </is>
       </c>
       <c r="B825" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="826">
-      <c r="A826" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B826" s="3" t="inlineStr"/>
+      <c r="A826" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.05.05 МОЛОКО</t>
+        </is>
+      </c>
+      <c r="B826" s="4" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="827">
       <c r="A827" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.08.01 АЛЛЕРГЕН ИЗ КУРИНЫХ ПЕРЬЕВ (ПЕРО ПОДУШКИ)</t>
+          <t>Л20.11.05.06 ОВЕС</t>
         </is>
       </c>
       <c r="B827" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="828">
       <c r="A828" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.08.02 АЛЛЕРГЕН ИЗ ЭПИТЕЛИЯ КОШКИ</t>
+          <t>Л20.11.05.07 ПШЕНИЦА</t>
         </is>
       </c>
       <c r="B828" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="829">
       <c r="A829" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.08.03 АЛЛЕРГЕН ИЗ ЭПИТЕЛИЯ СОБАКИ</t>
+          <t>Л20.11.05.08 РЫБА (ТРЕСКА)</t>
         </is>
       </c>
       <c r="B829" s="4" t="n">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="830">
       <c r="A830" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.08.04 СУММАРНЫЕ LG Е К СМЕСИ ЭПИТЕЛИАЛЬНЫХ АЛЛЕРГЕНОВ 1: ЭПИТЕЛИЙ КОШКИ, ПЕРХОТЬ СОБАКИ, ЭПИТЕЛИЙ МОРСКОЙ СВИНКИ, ЭПИТЕЛИЙ И БЕЛКИ КРЫСЫ, ЭПИТЕЛИЙ И БЕЛКИ МЫШИ</t>
+          <t>Л20.11.05.09 СВИНИНА</t>
         </is>
       </c>
       <c r="B830" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="831">
       <c r="A831" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.08.05 СУММАРНЫЕ LG Е К СМЕСИ ЭПИТЕЛИАЛЬНЫХ АЛЛЕРГЕНОВ 2: ЭПИТЕЛИЙ КОШКИ, ЭПИТЕЛИЙ СОБАКИ, ПЕРЗОТЬ ЛОШАДИ, ПЕРХОТЬ КОРОВЫ</t>
+          <t>Л20.11.05.10 СМЕСЬ АЛЛЕРГЕНОВ ДЕТСКОГО ПИТАНИЯ (ЯИЧНЫЙ БЕЛОК, РЫБА (ТРЕСКА), МОЛОКО, ПШЕНИЦА, СОЕВЫЕ БОБЫ, ТОМАТЫ, ЯИЧНЫЙ ЖЕЛТОК)</t>
         </is>
       </c>
       <c r="B831" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="832">
       <c r="A832" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.08.06 СУММАРНЫЕ LG Е К СМЕСИ ЭПИТЕЛИАЛЬНЫХ АЛЛЕРГЕНОВ 3: ЭПИТЕЛИЙ КОШКИ, ЭПИТЕЛИЙ СОБАКИ, ПЕРХОТЬ ЛОШАДИ, ПЕРХОТЬ КОРОВЫ, ПЕРХОТЬ СОБАКИ, ГУСИНЫЕ ПЕРЬЯ, ЭПИТЕЛИЙ ОВЦЫ, КУРИНЫЕ ПЕРЬЯ, УТИНЫЕ ПЕРЬЯ, ПЕРХОТЬ КОШКИ</t>
+          <t>Л20.11.05.11 СМЕСЬ АЛЛЕРГЕНОВ ЗЕРНОВЫХ (ПШЕНИЦА, ОВЕС, КУКУРУЗА, КУНЖУТ, ГРЕЧА)</t>
         </is>
       </c>
       <c r="B832" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="833">
       <c r="A833" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.08.07 СУММАРНЫЕ LG Е К СМЕСИ ЭПИТЕЛИАЛЬНЫХ И БЕЛКОВЫХ АЛЛЕРГЕНОВ (ГРЫЗУНЫ): ЭПИТЕЛИЙ МОРСКОЙ СВИНКИ, ЭПИТЕЛИЙ КРОЛИКА, ЭПИТЕЛИЙ ХОМЯКА, ЭПИТЕЛИЙ И БЕЛКИ КРЫСЫ, ЭПИТЕЛИЙ И БЕЛКИ МЫШИ</t>
+          <t>Л20.11.05.12 СМЕСЬ АЛЛЕРГЕНОВ ОРЕХОВЫХ (ОРЕХ ЛЕЩИНЫ, БРАЗИЛЬСКИЙ ОРЕХ, МИНДАЛЬ, КОКОС, ГРЕЦКИЙ ОРЕХ)</t>
         </is>
       </c>
       <c r="B833" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="834">
-      <c r="A834" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B834" s="3" t="inlineStr"/>
+      <c r="A834" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.05.13 СМЕСЬ АЛЛЕРГЕНОВ РЫБЫ № 1 (РЫБА (ТРЕСКА), КРАБОВОЕ МЯСО, КРЕВЕТКИ, МИДИИ)</t>
+        </is>
+      </c>
+      <c r="B834" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="835">
       <c r="A835" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.01 ИММУНОГЛОБУЛИН E (IGE) ОБЩИЙ, IMMUNOCAP (TOTAL IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.14 СМЕСЬ АЛЛЕРГЕНОВ РЫБЫ № 2 (ТРЕСКА, ЛОСОСЬ/СЕМГА, СЕЛЬДЬ, СКУМБРИЯ, КАМБАЛА)</t>
         </is>
       </c>
       <c r="B835" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="836">
       <c r="A836" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.02 ТРИПТАЗА (TRYPTASE), IMMUNOCAP</t>
+          <t>Л20.11.05.15 ЯИЧНЫЙ БЕЛОК</t>
         </is>
       </c>
       <c r="B836" s="4" t="n">
-        <v>4030</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="837">
       <c r="A837" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.03 ГРЕЧИХА (F11) IGE, IMMUNOCAP (АНГЛ. BUCKWHEAT, ЛАТ. FAGOPYRUM ESCULENTUM (F11) IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.16 ЯИЧНЫЙ ЖЕЛТОК</t>
         </is>
       </c>
       <c r="B837" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="838">
       <c r="A838" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.04 ГРУША (F94) IGE, IMMUNOCAP (PEAR, PYRUS COMMUNIS, IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.17 СУММАРНЫЕ LG Е К СМЕСИ ПИЩЕВЫХ АЛЛЕРГЕНОВ (ПШЕНИЦА, РОЖЬ, ОВЕС, ГЛЮТЕН)</t>
         </is>
       </c>
       <c r="B838" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="839">
       <c r="A839" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.06 КАРТОФЕЛЬ (F35) IGE, IMMUNOCAP (АНГЛ. POTATO, ЛАТ. SOLANUM TUBEROSUM (F35) IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.18 ГЛИАДИН</t>
         </is>
       </c>
       <c r="B839" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="840">
       <c r="A840" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.07 КОФЕ (F221) IGE, IMMUNOCAP (COFFEE, COFFEA SPP., IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.19 КАКАО</t>
         </is>
       </c>
       <c r="B840" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="841">
       <c r="A841" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.09 ЛИМОН (F208) IGE, IMMUNOCAP (АНГЛ. LEMON, ЛАТ. CITRUS LIMON (F208) IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.20 ГЛЮТЕН</t>
         </is>
       </c>
       <c r="B841" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="842">
       <c r="A842" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.10 МАЛИНА (F343) IGE, IMMUNOCAP (RASPBERRY, RUBUS IDAEUS, IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.23 СУММАРНЫЕ LG Е К СМЕСИ ПИЩЕВЫХ АЛЛЕРГЕНОВ: МИНДАЛЬ,ТОМАТ, АПЕЛЬСИН, КЛУБНИКА, КИВИ, ДЯНЯ, БАНАН, ПЕРСИК</t>
         </is>
       </c>
       <c r="B842" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="843">
       <c r="A843" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.12 МИНДАЛЬ (F20) IGE, IMMUNOCAP (ALMOND, AMYGDALUS COMMUNIS, IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.24 СУММАРНЫЕ LG Е К СМЕСИ АЛЛЕРГЕНОВ ИЗ ФРУКТОВ С КОСТОЧКАМИ: ВИШНЯ, ПЕРСИК, АБРИКОС, СЛИВА</t>
         </is>
       </c>
       <c r="B843" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="844">
       <c r="A844" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.13 МОЛОКО КОЗЬЕ (F300) IGE, IMMUNOCAP (GOAT'S MILK, IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.25 АЛЛЕРГЕН ИЗ ЖЕЛАТИНА (ПРЕДВАКЦИОНАЛЬНЫЙ ПАКЕТ)</t>
         </is>
       </c>
       <c r="B844" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="845">
       <c r="A845" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.14 МЯСО КУРИЦЫ (F83) IGE, IMMUNOCAP</t>
+          <t>Л20.11.05.26 СУММАРНЫЕ LG Е К СМЕСИ АЛЛЕРГЕНОВ ЗЛАКОВЫХ №2 (ПШЕНИЦА, ЯЧМЕНЬ, ОВЕС, КУКУРУЗА,РИС)</t>
         </is>
       </c>
       <c r="B845" s="4" t="n">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="846">
       <c r="A846" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.16 ЯИЧНЫЙ БЕЛОК (F1) IGE, IMMUNOCAP (EGG WHITE (F1), IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.27 АЛЛЕРГЕН ИЗ ПЕКАРСКИХ ДРОЖЖЕЙ (ПРЕДВАКЦИНАЛЬНЫЙПАКЕТ)</t>
         </is>
       </c>
       <c r="B846" s="4" t="n">
-        <v>2220</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="847">
       <c r="A847" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.17 ЯИЧНЫЙ ЖЕЛТОК (F75) IGE, IMMUNOCAP (EGG YOLKS, (F75) IGE, IMMUNOCAP)</t>
+          <t>Л20.11.05.29 АЛЛЕРГЕН ИЗ ОВАЛЬБУМИНА (ПРЕДВАКЦИОНАЛЬНЫЙ ПАКЕТ)</t>
         </is>
       </c>
       <c r="B847" s="4" t="n">
-        <v>1590</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="848">
       <c r="A848" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.18 ЯБЛОКО (F49) IGE, IMMUNOCAP</t>
+          <t>Л20.11.05.32 СПЕЦИФИЧЕСКИЕ IG E К КАЗЕИНУ (F78)</t>
         </is>
       </c>
       <c r="B848" s="4" t="n">
-        <v>1590</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="849">
-      <c r="A849" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A849" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.06 ПЫЛЬЦЕВЫЕ АЛЛЕРГЕНЫ + СМЕСИ АЛЛЕРГЕНОВ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE</t>
+        </is>
+      </c>
+      <c r="B849" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="850">
       <c r="A850" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.20 СМЕСЬ АЛЛЕРГЕНОВ ПЛЕСЕНИ (MX2) IGE, IMMUNOCAP (MOLD ALLERGENS MIX: M1, M2, M3, M5, M6, M8 – PENICILLIUM CHRYSOGENUM, CLADOSPORIUM HERBARUM, ASPERGILLUS FUMIGATUS, CANDIDA ALBICANS, ALTERNARIA ALTERNATA, SETOMELANOMMA ROSTRATА, IGE</t>
+          <t>Л20.11.06.01 АМБРОЗИЯ ПОЛЫННОЛИСТНАЯ</t>
         </is>
       </c>
       <c r="B850" s="4" t="n">
-        <v>2220</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="851">
       <c r="A851" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.21 ОДУВАНЧИК ОБЫКНОВЕННЫЙ (W8) IGE, IMMUNOCAP (DANDELION, TARAXACUM VULGARE (W8), IGE, IMMUNOCAP)</t>
+          <t>Л20.11.06.02 ЛЕБЕДА ТАТАРСКАЯ</t>
         </is>
       </c>
       <c r="B851" s="4" t="n">
-        <v>1560</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="852">
       <c r="A852" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.22 ПОЛЫНЬ ГОРЬКАЯ (W5) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.03 ЛЕЩИНА</t>
         </is>
       </c>
       <c r="B852" s="4" t="n">
-        <v>1560</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="853">
       <c r="A853" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.23 ПЕНИЦИЛЛИНА G АЛЛЕРГЕН – PENICILLOYL G (C1) IGE, IMMUNOCAP (PENICILLIN G (BENZYLPENICILLIN) ALLERGEN – PENICILLOYL G (C1) IGE, IMMUNOCAP)</t>
+          <t>Л20.11.06.05 ОДУВАНЧИК</t>
         </is>
       </c>
       <c r="B853" s="4" t="n">
-        <v>1850</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="854">
       <c r="A854" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.24 БЫЧИЙ СЫВОРОТОЧНЫЙ АЛЬБУМИН, NBOS D6 BSA (E204) IGE, IMMUNOCAP (БСА, COW, BEEF, BOVINE SERUM ALBUMIN, NBOS D6 BSA (E204) IGE, IMMUNOCAP)</t>
+          <t>Л20.11.06.06 ОЛЬХА</t>
         </is>
       </c>
       <c r="B854" s="4" t="n">
-        <v>3840</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="855">
       <c r="A855" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.25 КАЗЕИН, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ МОЛОКА (F78, NBOS D 8), IGE, IMMUNOCAP (F78, NBOS D 8 CASEIN, MILK, IGE)</t>
+          <t>Л20.11.06.09 ПОДОРОЖНИК</t>
         </is>
       </c>
       <c r="B855" s="4" t="n">
-        <v>3840</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="856">
       <c r="A856" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.26 ЛИЗОЦИМ ЯЙЦА, NGAL D 4 (K208), IGE, IMMUNOCAP (EGG LYSOZYME, NGAL D 4 (K208) IGE, IMMUNOCAP)</t>
+          <t>Л20.11.06.10 ПОДСОЛНЕЧНИК</t>
         </is>
       </c>
       <c r="B856" s="4" t="n">
-        <v>3850</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="857">
       <c r="A857" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.27 ОВОМУКОИД, NGAL D 1 (F233) IGE, IMMUNOCAP (МУКОПРОТЕИД ЯИЧНОГО БЕЛКА, EGG OVOMUCOID, NGAL D 1 (F233) IGE, IMMUNOCAP)</t>
+          <t>Л20.11.06.11 ПОЛЫНЬ ГОРЬКАЯ</t>
         </is>
       </c>
       <c r="B857" s="4" t="n">
-        <v>3850</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="858">
       <c r="A858" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.28 АМБРОЗИЯ ПОЛЫННОЛИСТНАЯ, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ NAMB A 1 (W230), IGE, IMMUNOCAP (ЛАТ. AMBROSIA ELATIOR (СИН. A. ARTEMISIIFOLIA); RAGWEED, NATIVE ALLERGEN NAMB A 1 (W230), IGE)</t>
+          <t>Л20.11.06.13 СМЕСЬ АЛЛЕРГЕНОВ ДЕРЕВЬЕВ ПОЗДНЕГО ЦВЕТЕНИЯ (КЛЕН ЯСЕНЕЛИСТНЫЙ + АМЕРИКАНСКИЙ ДУБ + БУК + ТОПОЛЬ ТРЕХГРАННЫЙ)</t>
         </is>
       </c>
       <c r="B858" s="4" t="n">
-        <v>3850</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="859">
       <c r="A859" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.29 БЕРЕЗА, РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ RBET V 1 PR-10 (T215), IGE IMMUNOCAP (BIRCH, BETULA VERRUCOSA, RBET V 1 PR-10 (T215), IGE</t>
+          <t>Л20.11.06.14 СМЕСЬ АЛЛЕРГЕНОВ ДЕРЕВЬЕВ РАННЕЕ ЦВЕТЕНИЕ: (БЕРЕЗА БОРОДАВЧАТАЯ + ОРЕШНИК + ЛЕЩИНА+ АМЕРИКАНСКИЙ ЯСЕНЬ)</t>
         </is>
       </c>
       <c r="B859" s="4" t="n">
-        <v>3850</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="860">
       <c r="A860" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.30 БЕРЕЗА, РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ RBET V 2, RBET V 4 (T221), IGE IMMUNOCAP (BIRCH, BETULA VERRUCOSA, RBET V 2, RBET V 4 (T221), IGE)</t>
+          <t>Л20.11.06.16 СМЕСЬ АЛЛЕРГЕНОВ ЗЕРНОВЫХ (ПШЕНИЦА + ОВЕС + КУКУРУЗ + КУНЖУТ + ГРЕЧА)</t>
         </is>
       </c>
       <c r="B860" s="4" t="n">
-        <v>2680</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="861">
       <c r="A861" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.31 ПОЛЫНЬ ОБЫКНОВЕННАЯ, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ NART V 1 (W231), IGE, IMMUNOCAP (MUGWORT (ЛАТ. ARTEMISIA VULGARIS), NATIVE ALLERGEN NART V 1 (W231), IGE)</t>
+          <t>Л20.11.06.17 СМЕСЬ АЛЛЕРГЕНОВ ОРЕХОВ ( ОРЕХ ЛЕЩИНЫ + БРАЗИЛЬСКИЙ ОРЕХ + МИНДАЛЬ + КОКОС + ГРЕЦКИЙ ОРЕХ)</t>
         </is>
       </c>
       <c r="B861" s="4" t="n">
-        <v>2860</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="862">
       <c r="A862" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.32 ПОЛЫНЬ ОБЫКНОВЕННАЯ, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ NART V 3 (W233), IGE, IMMUNOCAP (MUGWORT (ЛАТ. ARTEMISIA VULGARIS), NATIVE ALLERGEN NART V 3 (W233), IGE)</t>
+          <t>Л20.11.06.18 СМЕСЬ АЛЛЕРГЕНОВ РЫБЫ № 1 (ТРЕСКА + КРАБОВОЕ МЯСО + КРЕВЕТКИ + МИДИИ)</t>
         </is>
       </c>
       <c r="B862" s="4" t="n">
-        <v>3840</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="863">
       <c r="A863" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.33 ТИМОФЕЕВКА ЛУГОВАЯ, РЕКОМБИНАНТНЫЕ АЛЛЕРГОКОМПОНЕНТЫ RPHL P 1, RPHL P 5 (G213), IGE, IMMUNOCAP (PHLEUM PRETENSE (TIMOTHY GRASS) ALLERGEN COMPONENTS – RPHL P 1, RPHL P 5 B, IGE)</t>
+          <t>Л20.11.06.19 СМЕСЬ АЛЛЕРГЕНОВ РЫБЫ № 2 (ТРЕСКА + ЛОСОСЬ/СЕМГА + СЕЛЬДЬ + СКУМБРИЯ + КАМБАЛА)</t>
         </is>
       </c>
       <c r="B863" s="4" t="n">
-        <v>3060</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="864">
       <c r="A864" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.09.34 ТИМОФЕЕВКА ЛУГОВАЯ, РЕКОМБИНАНТНЫЕ АЛЛЕРГОКОМПОНЕНТЫ RPHL P 7, RPHL P 12 (G214) IGE, IMMUNOCAP (PHLEUM PRETENSE (TIMOTHY GRASS) ALLERGEN COMPONENTS RPHL P 7, RPHL P 12 (G214), IGE)</t>
+          <t>Л20.11.06.20 СМЕСЬ СОРНЫХ ТРАВ № 1 (АМБРОЗИЯ ОБЫКНОВЕННАЯ + ПОЛЫНЬ ОБЫКНОВЕННАЯ + НИВЯНИК + ОДУВАНЧИК + ПОДОРОЖНИК</t>
         </is>
       </c>
       <c r="B864" s="4" t="n">
-        <v>3130</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="865">
-      <c r="A865" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B865" s="3" t="inlineStr"/>
+      <c r="A865" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.06.21 СМЕСЬ СОРНЫХ ТРАВ № 2: (АМБРОЗИЯ ОБЫКНОВЕННАЯ + ПОЛЫНЬ ОБЫКНОВЕННАЯ + НИВЯНИК + МАРЬ БЕЛАЯ + ПОСТЕННИЦА ЛЕКАРСТВЕННАЯ)</t>
+        </is>
+      </c>
+      <c r="B865" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="866">
       <c r="A866" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.01 ГРИБЫ (ШАМПИНЬОНЫ) (F212), IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.22 СМЕСЬ ТРАВ (ЕЖА СБОРНАЯ + ОВСЯННИЦА ЛУГОВАЯ + ПЛЕВЕЛ + ТИМОФЕЕВКА ЛУГОВАЯ + МЯТЛИК ЛУГОВОЙ)</t>
         </is>
       </c>
       <c r="B866" s="4" t="n">
-        <v>1560</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="867">
       <c r="A867" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.02 КОШКА, РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ RFEL D 1 (E94) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.23 ТОПОЛЬ</t>
         </is>
       </c>
       <c r="B867" s="4" t="n">
-        <v>3060</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="868">
       <c r="A868" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.04 СОБАКА, РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ RCAN F 2 (E102) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.24 БЕРЕЗА</t>
         </is>
       </c>
       <c r="B868" s="4" t="n">
-        <v>3810</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="869">
       <c r="A869" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.06 БЕТА-ЛАКТОГЛОБУЛИН, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ МОЛОКА (F77, NBOS D 5), IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.25 АЛЛЕРГОКОМПОНЕНТ БЕРЕЗЫ (BETULA VERRUCOSA, T215), RBET V1, (МАЖОРНЫЙ), IGE</t>
         </is>
       </c>
       <c r="B869" s="4" t="n">
-        <v>3800</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="870">
       <c r="A870" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.07 СОЯ, RGLY M 4/PR-10 (F353) РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ, IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.26 АЛЛЕРГОКОМПОНЕНТ ТИМОФЕЕВКИ (PHLEUM PRATENSE, G205), RPHL P 1, (МАЖОРНЫЙ), IGE</t>
         </is>
       </c>
       <c r="B870" s="4" t="n">
-        <v>3800</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="871">
       <c r="A871" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.09 КРЕВЕТКА (F24) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.27 АЛЛЕРГОКОМПОНЕНТ ТИМОФЕЕВКИ (PHLEUM PRATENSE, G215), RPHL P 5, (МАЖОРНЫЙ), IGE</t>
         </is>
       </c>
       <c r="B871" s="4" t="n">
-        <v>1240</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="872">
       <c r="A872" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.10 КИВИ (F84) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.28 АЛЛЕРГОКОМПОНЕНТ ПОЛЫНИ (ARTEMISIA VULGARIS, W231), NART V 1, (МАЖОРНЫЙ), IGE</t>
         </is>
       </c>
       <c r="B872" s="4" t="n">
-        <v>1540</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="873">
       <c r="A873" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.11 АНАНАС (F210) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.29 АЛЛЕРГОКОМПОНЕНТ ТИМОФЕЕВКИ (PHLEUM PRATENSE, G206), RPHL P 2, (МИНОРНЫЙ), IGE</t>
         </is>
       </c>
       <c r="B873" s="4" t="n">
-        <v>1540</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="874">
       <c r="A874" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.12 СМЕСЬ ПИЩЕВЫХ АЛЛЕРГЕНОВ (FX15): АПЕЛЬСИН, ЯБЛОКО, БАНАН, ПЕРСИК, IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.30 АЛЛЕРГОКОМПОНЕНТ ТИМОФЕЕВКИ (PHLEUM PRATENSE, G212), RPHL P 12, (МИНОРНЫЙ), IGE</t>
         </is>
       </c>
       <c r="B874" s="4" t="n">
-        <v>2170</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="875">
       <c r="A875" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.13 БАНАН (F92) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.31 АЛЛЕРГОКОМПОНЕНТ БЕРЕЗЫ (BETULA VERRUCOSA, T216), RBET V 2, (МИНОРНЫЙ), IGE</t>
         </is>
       </c>
       <c r="B875" s="4" t="n">
-        <v>1540</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="876">
       <c r="A876" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.16 ЧАЙ ЛИСТОВОЙ (F222), IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.32 АЛЛЕРГОКОМПОНЕНТ БЕРЕЗЫ (BETULA VERRUCOSA, T220), RBET V 4, (МИНОРНЫЙ), IGE</t>
         </is>
       </c>
       <c r="B876" s="4" t="n">
-        <v>1550</v>
+        <v>3600</v>
       </c>
     </row>
     <row outlineLevel="1" r="877">
       <c r="A877" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.17 ВИШНЯ (F242), IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.33 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ СОЕВЫХ БОБОВ (F14)</t>
         </is>
       </c>
       <c r="B877" s="4" t="n">
-        <v>1550</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="878">
       <c r="A878" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.18 ОВЦА, ЭПИТЕЛИЙ (E81) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.34 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ ЛЕСНОГО ОРЕХА (ФУНДУКА) (F17)</t>
         </is>
       </c>
       <c r="B878" s="4" t="n">
-        <v>1550</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="879">
       <c r="A879" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.20 ТЫКВА (F225) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.35 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ АРАХИСА (F13)</t>
         </is>
       </c>
       <c r="B879" s="4" t="n">
-        <v>1550</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="880">
       <c r="A880" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.22 РИС (F9) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.36 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ МОРКОВИ (F31)</t>
         </is>
       </c>
       <c r="B880" s="4" t="n">
-        <v>1550</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="881">
       <c r="A881" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.23 СВИНИНА (F26) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.37 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ КУРИНОГО ЯЙЦА (F252)</t>
         </is>
       </c>
       <c r="B881" s="4" t="n">
-        <v>1550</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="882">
       <c r="A882" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.24 ДРОЖЖИ ПЕКАРСКИЕ (SACCHAROMYCES CEREVISIAE) (F45) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.38 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ МОЛОЧНОЙ СМЕСИ: IGE (БЫЧИЙ СЫВОРОТОЧНЫЙ АЛЬБУМИН (E204), Α-ЛАКТАЛЬБУМИН (F76), Β-ЛАКТОГЛОБУЛИН (F77), КАЗЕИН (F78), МОЛОКО КИПЯЧЕНОЕ (F231), МОЛОКО КОЗЬЕ (F300), КЕФИР (F63), СОЯ (F14))</t>
         </is>
       </c>
       <c r="B882" s="4" t="n">
-        <v>1550</v>
+        <v>3600</v>
       </c>
     </row>
     <row outlineLevel="1" r="883">
       <c r="A883" s="3" t="inlineStr">
         <is>
-          <t>Л20.11.10.25 АПЕЛЬСИН (F33) IGE, IMMUNOCAP</t>
+          <t>Л20.11.06.39 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕУ ТИМОФЕЕВКИ ЛУГОВОЙ (G6)</t>
         </is>
       </c>
       <c r="B883" s="4" t="n">
-        <v>1550</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="884">
-      <c r="A884" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A884" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.07 РТМЛ С ЛЕКАРСТВЕННЫМ ПРЕПАРАТОМ</t>
+        </is>
+      </c>
+      <c r="B884" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="885">
-      <c r="A885" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B885" s="3" t="inlineStr"/>
+      <c r="A885" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.07.07 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ДОКСИЦИЛЛИН</t>
+        </is>
+      </c>
+      <c r="B885" s="4" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="886">
       <c r="A886" s="3" t="inlineStr">
         <is>
-          <t>Л01.06 ДЛИТЕЛЬНОСТЬ КРОВОТЕЧЕНИЯ</t>
+          <t>Л20.11.07.09 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ПАРАЦЕТОМОЛ (С20)</t>
         </is>
       </c>
       <c r="B886" s="4" t="n">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="887">
       <c r="A887" s="3" t="inlineStr">
         <is>
-          <t>Л01.07 ВРЕМЯ СВЕРТЫВАНИЯ КРОВИ</t>
+          <t>Л20.11.07.10 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ПЕНИЦИЛЛИН V</t>
         </is>
       </c>
       <c r="B887" s="4" t="n">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="888">
       <c r="A888" s="3" t="inlineStr">
         <is>
-          <t>Л17.20 ЭКСПРЕСС-ТЕСТ 'АДЕНОВИРУС R-5188'</t>
+          <t>Л20.11.07.11 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ПЕНИЦИЛЛИН G</t>
         </is>
       </c>
       <c r="B888" s="4" t="n">
-        <v>820</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="889">
       <c r="A889" s="3" t="inlineStr">
         <is>
-          <t>Л21.01 ТРОПОНИНОВЫЙ ТЕСТ</t>
+          <t>Л20.11.07.16 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ЦЕФАЛОСПОРИН</t>
         </is>
       </c>
       <c r="B889" s="4" t="n">
-        <v>820</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="890">
       <c r="A890" s="3" t="inlineStr">
         <is>
-          <t>Л21.02 СТРЕПТАТЕСТ</t>
+          <t>Л20.11.07.18 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: КОБАЛАМИН (ВИТАМИН В12)</t>
         </is>
       </c>
       <c r="B890" s="4" t="n">
-        <v>1090</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="891">
       <c r="A891" s="3" t="inlineStr">
         <is>
-          <t>Л21.03 ИЗМЕРЕНИЕ УРОВНЯ ГЛЮКОЗЫ В КРОВИ ГЛЮКОМЕТРОМ</t>
+          <t>Л20.11.07.19 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: АМБРОКСОЛ</t>
         </is>
       </c>
       <c r="B891" s="4" t="n">
-        <v>740</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="892">
       <c r="A892" s="3" t="inlineStr">
         <is>
-          <t>Л21.04 ГЛЮКОЗОТОЛЕРАНТНЫЙ ТЕСТ</t>
+          <t>Л20.11.07.20 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ВИТАМИН С</t>
         </is>
       </c>
       <c r="B892" s="4" t="n">
-        <v>1090</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="893">
       <c r="A893" s="3" t="inlineStr">
         <is>
-          <t>Л21.04.2 ГЛЮКОЗОТОЛЕРАНТНЫЙ ТЕСТ (ТРЕХКРАТНОЕ ИЗМЕРЕНИЕ)</t>
+          <t>Л20.11.07.21 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: АЗИТРОМИЦИН</t>
         </is>
       </c>
       <c r="B893" s="4" t="n">
-        <v>960</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="894">
       <c r="A894" s="3" t="inlineStr">
         <is>
-          <t>Л21.07 ЭКСПРЕСС-ТЕСТ НА ГЛЮКОЗУ В МОЧЕ</t>
+          <t>Л20.11.07.22 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: ИБУПРОФЕН (С286)</t>
         </is>
       </c>
       <c r="B894" s="4" t="n">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="895">
       <c r="A895" s="3" t="inlineStr">
         <is>
-          <t>Л21.08 ЭКСПРЕСС-ТЕСТ НА КЕТОНОВЫЕ ТЕЛА В МОЧЕ</t>
+          <t>Л20.11.07.23 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: АСПИРИН (С51)</t>
         </is>
       </c>
       <c r="B895" s="4" t="n">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="896">
       <c r="A896" s="3" t="inlineStr">
         <is>
-          <t>Л21.11 ЭКСПРЕСС-ДИАГНОСТИКА ГРИППА</t>
+          <t>Л20.11.07.24 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ: АНАЛЬГИН (МЕТАМИЗОЛ С910</t>
         </is>
       </c>
       <c r="B896" s="4" t="n">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="897">
       <c r="A897" s="3" t="inlineStr">
         <is>
-          <t>Л21.13 ЭКСПРЕСС-ТЕСТ НА РОТАВИРУС</t>
+          <t>Л20.11.07.25 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: УЛЬТРАКАИН (АРТИКАИН)</t>
         </is>
       </c>
       <c r="B897" s="4" t="n">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="898">
-      <c r="A898" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B898" s="3" t="inlineStr"/>
+      <c r="A898" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.07.26 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: ЛИДОКАИН</t>
+        </is>
+      </c>
+      <c r="B898" s="4" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="899">
       <c r="A899" s="3" t="inlineStr">
         <is>
-          <t>Л22.01 РИСК ТРОМБОФЛИБИИ (КАРДИОГЕНЕТИКА ТРОМБОФЛИБИЯ)( F2, F5, F7, F13А, ITGA2, ITGB3, FGB, SERPINEI, PAI1) ( ПРЕДРАСПОЛОЖЕННОСТЬ К РАЗВИТИЮ ТРОМБОЗОВ)</t>
+          <t>Л20.11.07.27 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: НОВОКАИН (ПРОКАИН)</t>
         </is>
       </c>
       <c r="B899" s="4" t="n">
-        <v>2500</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="900">
       <c r="A900" s="3" t="inlineStr">
         <is>
-          <t>Л22.02 ГЕНЕТИКА МЕТАБОЛИЗМА ФОЛАТОВ (MTHFR677, MTHFR1298,MTRR, MTR)</t>
+          <t>Л20.11.07.28 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: БЕНЗОКАИН</t>
         </is>
       </c>
       <c r="B900" s="4" t="n">
-        <v>2790</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="901">
       <c r="A901" s="3" t="inlineStr">
         <is>
-          <t>Л22.04 ТРОМБОФИЛИЯ (F2,F5) ВЫСОКИЙ РИСК ТРОМБОЗОВ</t>
+          <t>Л20.11.07.29 ЛЕКАРСТВЕННЫЕ АЛЛЕРГЕНЫ НА МЕСТНЫЕ АНЕСТЕТИКИ: МЕПИВАКАИН</t>
         </is>
       </c>
       <c r="B901" s="4" t="n">
-        <v>2400</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="902">
-      <c r="A902" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A902" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.08 ЭПИДЕРМАЛЬНЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B902" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="903">
       <c r="A903" s="3" t="inlineStr">
         <is>
-          <t>Л22.08. JAK-2 ИССЛЕДОВАНИЕ ЯНУС-КИНАЗЫ</t>
+          <t>Л20.11.08.01 АЛЛЕРГЕН ИЗ КУРИНЫХ ПЕРЬЕВ (ПЕРО ПОДУШКИ)</t>
         </is>
       </c>
       <c r="B903" s="4" t="n">
-        <v>2330</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="904">
       <c r="A904" s="3" t="inlineStr">
         <is>
-          <t>Л22.09 АЗООСПЕРМИЯ (AZF-ФАКТОРА МУЖСКОГО БЕСПЛОДИЯ) КРОВЬ</t>
+          <t>Л20.11.08.02 АЛЛЕРГЕН ИЗ ЭПИТЕЛИЯ КОШКИ</t>
         </is>
       </c>
       <c r="B904" s="4" t="n">
-        <v>3480</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="905">
       <c r="A905" s="3" t="inlineStr">
         <is>
-          <t>Л22.11 ХОРЕЯ ГЕНТИНГТОНА (ИССЛЕДОВАНИЕ СAG-ПОВТОРОВ В ГЕНЕ НТТ  IT15)</t>
+          <t>Л20.11.08.03 АЛЛЕРГЕН ИЗ ЭПИТЕЛИЯ СОБАКИ</t>
         </is>
       </c>
       <c r="B905" s="4" t="n">
-        <v>6600</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="906">
       <c r="A906" s="3" t="inlineStr">
         <is>
-          <t>Л22.17 ОПРЕДЕЛЕНИЕ ГЕНЕТИЧЕСКИХ ПОЛИМОРФИЗОВ АССОЦИИРОВАННЫХ С МЕТОБОЛИЗМОМ ВАРФАРИНА (CYP2C9:430 C&gt;T,CYP2C9: A&gt;C,CYP4F26:С&gt;T,VCORC1:1639 G&gt;А)</t>
+          <t>Л20.11.08.04 СУММАРНЫЕ LG Е К СМЕСИ ЭПИТЕЛИАЛЬНЫХ АЛЛЕРГЕНОВ 1: ЭПИТЕЛИЙ КОШКИ, ПЕРХОТЬ СОБАКИ, ЭПИТЕЛИЙ МОРСКОЙ СВИНКИ, ЭПИТЕЛИЙ И БЕЛКИ КРЫСЫ, ЭПИТЕЛИЙ И БЕЛКИ МЫШИ</t>
         </is>
       </c>
       <c r="B906" s="4" t="n">
-        <v>2080</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="907">
       <c r="A907" s="3" t="inlineStr">
         <is>
-          <t>Л22.18 HLA-ТИПИРОВАНИЕ ДЛЯ ВЫЯВЛЕНИЯ ПРЕДРАСПОЛОЖЕННОСТИ К САХАРНОМУ ДИАБЕТУ I ТИПА</t>
+          <t>Л20.11.08.05 СУММАРНЫЕ LG Е К СМЕСИ ЭПИТЕЛИАЛЬНЫХ АЛЛЕРГЕНОВ 2: ЭПИТЕЛИЙ КОШКИ, ЭПИТЕЛИЙ СОБАКИ, ПЕРЗОТЬ ЛОШАДИ, ПЕРХОТЬ КОРОВЫ</t>
         </is>
       </c>
       <c r="B907" s="4" t="n">
-        <v>13350</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="908">
       <c r="A908" s="3" t="inlineStr">
         <is>
-          <t>Л22.19 HLA-ТИПИРОВАНИЯ СУПРУЖЕСКОЙ ПАРЕ (НЕВЫНАШИВАНИЕ, СОВМЕСТИМОСТЬ)</t>
+          <t>Л20.11.08.06 СУММАРНЫЕ LG Е К СМЕСИ ЭПИТЕЛИАЛЬНЫХ АЛЛЕРГЕНОВ 3: ЭПИТЕЛИЙ КОШКИ, ЭПИТЕЛИЙ СОБАКИ, ПЕРХОТЬ ЛОШАДИ, ПЕРХОТЬ КОРОВЫ, ПЕРХОТЬ СОБАКИ, ГУСИНЫЕ ПЕРЬЯ, ЭПИТЕЛИЙ ОВЦЫ, КУРИНЫЕ ПЕРЬЯ, УТИНЫЕ ПЕРЬЯ, ПЕРХОТЬ КОШКИ</t>
         </is>
       </c>
       <c r="B908" s="4" t="n">
-        <v>17270</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="909">
       <c r="A909" s="3" t="inlineStr">
         <is>
-          <t>Л22.20 КАРИОТИПИРОВАНИЕ(КРОВЬ)</t>
+          <t>Л20.11.08.07 СУММАРНЫЕ LG Е К СМЕСИ ЭПИТЕЛИАЛЬНЫХ И БЕЛКОВЫХ АЛЛЕРГЕНОВ (ГРЫЗУНЫ): ЭПИТЕЛИЙ МОРСКОЙ СВИНКИ, ЭПИТЕЛИЙ КРОЛИКА, ЭПИТЕЛИЙ ХОМЯКА, ЭПИТЕЛИЙ И БЕЛКИ КРЫСЫ, ЭПИТЕЛИЙ И БЕЛКИ МЫШИ</t>
         </is>
       </c>
       <c r="B909" s="4" t="n">
-        <v>8810</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="910">
       <c r="A910" s="3" t="inlineStr">
         <is>
-          <t>Л22.21 'ЗДОРОВЫЙ МАЛЫШ' (ИССЛЕДОВАНИЕ ГЕНОВ ФОЛАТОВ ЦИКЛА ОБОИХ СУПРУГОВ И ЗАКЛЮЧЕНИЕ С РЕКОМЕНДАЦИЯМИ ВРАЧА АКУШЕРА-ГИНЕКОЛОГА). ВКЛЮЧАЕТ: ИССЛЕДОВАНИЕ ГЕНОВ MTHFR, MTRR, MTR ОБОИХ СУПРУГОВ</t>
+          <t>Л20.11.08.09 СПЕЦИФИЧЕСКИЕ IGEК АЛЛЕРГЕНУ ИЗ ПОМЕТА ПОПУГАЙЧИКА (E77)</t>
         </is>
       </c>
       <c r="B910" s="4" t="n">
-        <v>8300</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="911">
       <c r="A911" s="3" t="inlineStr">
         <is>
-          <t>Л22.23 'Я ХОЧУ РЕБЕНКА' MIDI (ИССЛЕДОВАНИЕ ХРОМОСОМНОГО НАБОРА ОБОИХ СУПРУГОВ. ВКЛЮЧАЕТ: ИССЛЕДОВАНИЯ ГЕНОВ MTHFR ,MTRR, MTR+ КАРИОТИПИРОВАНИЕ ДЛЯ МУЖЧИНЫ, ИССЛЕДОВАНИЕ ГЕНОВ F2,F5,FGB,PAI-1, GPIIIA, MTHFR,MTRR, MTR+ КАРИОТИПИРОВАНИЕ ДЛЯ ЖЕНЩИНЫ</t>
+          <t>Л20.11.08.10 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНУ АМБАРНОГО КЛЕЩА TYROPHAGUS PUTRESCENTIAE (D72)</t>
         </is>
       </c>
       <c r="B911" s="4" t="n">
-        <v>22940</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="912">
       <c r="A912" s="3" t="inlineStr">
         <is>
-          <t>Л22.25 'ХОЧУ СТАТЬ МАМОЙ' (ТОЛЬКО ГЕНЫ). ВКЛЮЧАЕТ: F2,F5, F7, FGB,PAI-1, GPIIIA, GPIA, AGTR,&gt; NOS3, MTHFR,MTRR, MTR</t>
+          <t>Л20.11.08.11 СПЕЦИФИЧЕСКИЕ IGEК АЛЛЕРГЕНАМ ПЕРХОТИ ЛОШАДИ (Е3), IMMUNOCAP</t>
         </is>
       </c>
       <c r="B912" s="4" t="n">
-        <v>15450</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="913">
-      <c r="A913" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A913" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.09 ПИЩЕВЫЕ И ПЫЛЬЦЕВЫЕ АЛЛЕРГЕНЫ ( ИММУНОГЛОБУЛИНЫ Е, IMMUNOCAP)</t>
+        </is>
+      </c>
+      <c r="B913" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="914">
       <c r="A914" s="3" t="inlineStr">
         <is>
-          <t>Л22.28 ЛАКТОЗНАЯ НЕПЕРЕНОСИМОСТЬ У ВЗРОСЛЫХ (ВЫЯВЛЕНИЕ МУТАЦИИ МСМ6 (-13910) C&gt;T В ГЕНЕ LCT)</t>
+          <t>Л20.11.09.01 ИММУНОГЛОБУЛИН E (IGE) ОБЩИЙ, IMMUNOCAP (TOTAL IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B914" s="4" t="n">
-        <v>2180</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="915">
       <c r="A915" s="3" t="inlineStr">
         <is>
-          <t>Л22.32 ПРЕДРАСПОЛОЖЕННОСТЬ К РАКУ ЯИЧНИКОВ И МОЛОЧНОЙ ЖЕЛЕЗЫ (BRCA1,BRCA2)</t>
+          <t>Л20.11.09.02 ТРИПТАЗА (TRYPTASE), IMMUNOCAP</t>
         </is>
       </c>
       <c r="B915" s="4" t="n">
-        <v>7350</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="916">
-      <c r="A916" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B916" s="3" t="inlineStr"/>
+      <c r="A916" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.03 ГРЕЧИХА (F11) IGE, IMMUNOCAP (АНГЛ. BUCKWHEAT, ЛАТ. FAGOPYRUM ESCULENTUM (F11) IGE, IMMUNOCAP)</t>
+        </is>
+      </c>
+      <c r="B916" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="917">
-      <c r="A917" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B917" s="3" t="inlineStr"/>
+      <c r="A917" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.04 ГРУША (F94) IGE, IMMUNOCAP (PEAR, PYRUS COMMUNIS, IGE, IMMUNOCAP)</t>
+        </is>
+      </c>
+      <c r="B917" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="918">
       <c r="A918" s="3" t="inlineStr">
         <is>
-          <t>Л01.11 ЭТАНОЛОВЫЙ ТЕСТ (ДИАГНОСТИКА ДВС-SD)</t>
+          <t>Л20.11.09.06 КАРТОФЕЛЬ (F35) IGE, IMMUNOCAP (АНГЛ. POTATO, ЛАТ. SOLANUM TUBEROSUM (F35) IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B918" s="4" t="n">
-        <v>260</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="919">
       <c r="A919" s="3" t="inlineStr">
         <is>
-          <t>Л01.27 ГЕМОСТАЗИОГРАММА РАСШИРЕННАЯ (АЧТВ, ПРОТРОМБИН,МНО,ФИБРИНОГЕН, АНТИТРОМБИН 3,ТРОМБИНОВОЕ ВРЕМЯ, Д-ДИМЕР)</t>
+          <t>Л20.11.09.07 КОФЕ (F221) IGE, IMMUNOCAP (COFFEE, COFFEA SPP., IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B919" s="4" t="n">
-        <v>7070</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="920">
-      <c r="A920" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B920" s="3" t="inlineStr"/>
+      <c r="A920" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.09 ЛИМОН (F208) IGE, IMMUNOCAP (АНГЛ. LEMON, ЛАТ. CITRUS LIMON (F208) IGE, IMMUNOCAP)</t>
+        </is>
+      </c>
+      <c r="B920" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="921">
       <c r="A921" s="3" t="inlineStr">
         <is>
-          <t>Л02.04 АНТИТЕЛА К РЕЗУС-ФАКТОРУ (АНТИD), КОЛИЧЕСТВЕННЫЙ (ТИТР)</t>
+          <t>Л20.11.09.10 МАЛИНА (F343) IGE, IMMUNOCAP (RASPBERRY, RUBUS IDAEUS, IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B921" s="4" t="n">
-        <v>890</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="922">
-      <c r="A922" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B922" s="3" t="inlineStr"/>
+      <c r="A922" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.12 МИНДАЛЬ (F20) IGE, IMMUNOCAP (ALMOND, AMYGDALUS COMMUNIS, IGE, IMMUNOCAP)</t>
+        </is>
+      </c>
+      <c r="B922" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="923">
       <c r="A923" s="3" t="inlineStr">
         <is>
-          <t>Л03.04 АНАЛИЗ МОЧИ ПО ЗИМНИЦКОМУ</t>
+          <t>Л20.11.09.13 МОЛОКО КОЗЬЕ (F300) IGE, IMMUNOCAP (GOAT'S MILK, IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B923" s="4" t="n">
-        <v>790</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="924">
       <c r="A924" s="3" t="inlineStr">
         <is>
-          <t>Л03.23 МОЧЕВОЙ БИОХИМИЧЕСКИЙ СКРИНИНГ</t>
+          <t>Л20.11.09.14 МЯСО КУРИЦЫ (F83) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B924" s="4" t="n">
-        <v>690</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="925">
       <c r="A925" s="3" t="inlineStr">
         <is>
-          <t>Л03.26 ФОСФОР (СУТОЧНАЯ МОЧА)</t>
+          <t>Л20.11.09.16 ЯИЧНЫЙ БЕЛОК (F1) IGE, IMMUNOCAP (EGG WHITE (F1), IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B925" s="4" t="n">
-        <v>690</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="926">
       <c r="A926" s="3" t="inlineStr">
         <is>
-          <t>Л03.28 РТУТЬ В МОЧЕ (РАЗОВАЯ СРЕДНЯЯ ПОРЦИЯ)</t>
+          <t>Л20.11.09.17 ЯИЧНЫЙ ЖЕЛТОК (F75) IGE, IMMUNOCAP (EGG YOLKS, (F75) IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B926" s="4" t="n">
-        <v>1860</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="927">
       <c r="A927" s="3" t="inlineStr">
         <is>
-          <t>Л03.32 КАТЕХОЛАМИНЫ (СБОР МЕНЕЕ 24 ЧАСОВ)</t>
+          <t>Л20.11.09.18 ЯБЛОКО (F49) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B927" s="4" t="n">
-        <v>3500</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="928">
       <c r="A928" s="3" t="inlineStr">
         <is>
-          <t>Л03.38 МОЧА НА БЕЛОК БЕН ДЖОНСА</t>
+          <t>Л20.11.09.19 ДЕТСКАЯ СМЕСЬ ПИЩЕВЫХ АЛЛЕРГЕНОВ (FX5) IGE, IMMUNOCAP: ЯИЧНЫЙ БЕЛОК, МОЛОКО, РЫБА, ПШЕНИЦА, АРАХИС, СОЯ (INFANT FOOD ALLERGEN IGE, MIX FX5: EGG WHITE, MILK, FISH, WHEAT, PEANUT, SOYBEAN – F1, F2, F3, F4, F13, F14)</t>
         </is>
       </c>
       <c r="B928" s="4" t="n">
-        <v>2700</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="929">
       <c r="A929" s="3" t="inlineStr">
         <is>
-          <t>Л03.39 ИССЛЕДОВАНИЕ МОЧИ АДИС-КОКОВСКОГО</t>
+          <t>Л20.11.09.20 СМЕСЬ АЛЛЕРГЕНОВ ПЛЕСЕНИ (MX2) IGE, IMMUNOCAP (MOLD ALLERGENS MIX: M1, M2, M3, M5, M6, M8 – PENICILLIUM CHRYSOGENUM, CLADOSPORIUM HERBARUM, ASPERGILLUS FUMIGATUS, CANDIDA ALBICANS, ALTERNARIA ALTERNATA, SETOMELANOMMA ROSTRATА, IGE</t>
         </is>
       </c>
       <c r="B929" s="4" t="n">
-        <v>410</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="930">
       <c r="A930" s="3" t="inlineStr">
         <is>
-          <t>Л03.40 СВОБОДНАЯ МОЧЕВАЯ ПРОБА</t>
+          <t>Л20.11.09.21 ОДУВАНЧИК ОБЫКНОВЕННЫЙ (W8) IGE, IMMUNOCAP (DANDELION, TARAXACUM VULGARE (W8), IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B930" s="4" t="n">
-        <v>1510</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="931">
       <c r="A931" s="3" t="inlineStr">
         <is>
-          <t>Л03.41 СУТОЧНАЯ ПОТЕРЯ БЕЛКА</t>
+          <t>Л20.11.09.22 ПОЛЫНЬ ГОРЬКАЯ (W5) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B931" s="4" t="n">
-        <v>230</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="932">
-      <c r="A932" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B932" s="3" t="inlineStr"/>
+      <c r="A932" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.23 ПЕНИЦИЛЛИНА G АЛЛЕРГЕН – PENICILLOYL G (C1) IGE, IMMUNOCAP (PENICILLIN G (BENZYLPENICILLIN) ALLERGEN – PENICILLOYL G (C1) IGE, IMMUNOCAP)</t>
+        </is>
+      </c>
+      <c r="B932" s="4" t="n">
+        <v>1900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="933">
       <c r="A933" s="3" t="inlineStr">
         <is>
-          <t>Л04.06 RG-ПЛЕНОЧНЫЙ ТЕСТ</t>
+          <t>Л20.11.09.25 КАЗЕИН, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ МОЛОКА (F78, NBOS D 8), IGE, IMMUNOCAP (F78, NBOS D 8 CASEIN, MILK, IGE)</t>
         </is>
       </c>
       <c r="B933" s="4" t="n">
-        <v>940</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="934">
       <c r="A934" s="3" t="inlineStr">
         <is>
-          <t>Л04.14 АМЕБНЫЙ АНТИГЕН В КАЛЕ (ENTOMOEBA HISTOLYTICA)</t>
+          <t>Л20.11.09.26 ЛИЗОЦИМ ЯЙЦА, NGAL D 4 (K208), IGE, IMMUNOCAP (EGG LYSOZYME, NGAL D 4 (K208) IGE, IMMUNOCAP)</t>
         </is>
       </c>
       <c r="B934" s="4" t="n">
-        <v>980</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="935">
-      <c r="A935" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B935" s="3" t="inlineStr"/>
+      <c r="A935" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.28 АМБРОЗИЯ ПОЛЫННОЛИСТНАЯ, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ NAMB A 1 (W230), IGE, IMMUNOCAP (ЛАТ. AMBROSIA ELATIOR (СИН. A. ARTEMISIIFOLIA); RAGWEED, NATIVE ALLERGEN NAMB A 1 (W230), IGE)</t>
+        </is>
+      </c>
+      <c r="B935" s="4" t="n">
+        <v>3900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="936">
       <c r="A936" s="3" t="inlineStr">
         <is>
-          <t>Л05.05 АНАЛИЗ МОКРОТЫ НА ЭОЗИНОФИЛЫ</t>
+          <t>Л20.11.09.29 БЕРЕЗА, РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ RBET V 1 PR-10 (T215), IGE IMMUNOCAP (BIRCH, BETULA VERRUCOSA, RBET V 1 PR-10 (T215), IGE</t>
         </is>
       </c>
       <c r="B936" s="4" t="n">
-        <v>520</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="937">
-      <c r="A937" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B937" s="3" t="inlineStr"/>
+      <c r="A937" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.30 БЕРЕЗА, РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ RBET V 2, RBET V 4 (T221), IGE IMMUNOCAP (BIRCH, BETULA VERRUCOSA, RBET V 2, RBET V 4 (T221), IGE)</t>
+        </is>
+      </c>
+      <c r="B937" s="4" t="n">
+        <v>2700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="938">
       <c r="A938" s="3" t="inlineStr">
         <is>
-          <t>Л06.04 СЕКРЕТ ПРОСТАТЫ</t>
+          <t>Л20.11.09.31 ПОЛЫНЬ ОБЫКНОВЕННАЯ, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ NART V 1 (W231), IGE, IMMUNOCAP (MUGWORT (ЛАТ. ARTEMISIA VULGARIS), NATIVE ALLERGEN NART V 1 (W231), IGE)</t>
         </is>
       </c>
       <c r="B938" s="4" t="n">
-        <v>370</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="939">
-      <c r="A939" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B939" s="3" t="inlineStr"/>
+      <c r="A939" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.32 ПОЛЫНЬ ОБЫКНОВЕННАЯ, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ NART V 3 (W233), IGE, IMMUNOCAP (MUGWORT (ЛАТ. ARTEMISIA VULGARIS), NATIVE ALLERGEN NART V 3 (W233), IGE)</t>
+        </is>
+      </c>
+      <c r="B939" s="4" t="n">
+        <v>3800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="940">
       <c r="A940" s="3" t="inlineStr">
         <is>
-          <t>Л07.33 АНТИСТРЕПТОЛИЗИН-О (АСЛ-О), ПОЛУКОЛИЧЕСТВЕННО</t>
+          <t>Л20.11.09.33 ТИМОФЕЕВКА ЛУГОВАЯ, РЕКОМБИНАНТНЫЕ АЛЛЕРГОКОМПОНЕНТЫ RPHL P 1, RPHL P 5 (G213), IGE, IMMUNOCAP (PHLEUM PRETENSE (TIMOTHY GRASS) ALLERGEN COMPONENTS – RPHL P 1, RPHL P 5 B, IGE)</t>
         </is>
       </c>
       <c r="B940" s="4" t="n">
-        <v>370</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="941">
       <c r="A941" s="3" t="inlineStr">
         <is>
-          <t>Л07.45 КОЭФФИЦИЕНТ ДЕ РИТИСА (С ОПРЕДЕЛЕНИЕМ АЛТ И АСТ)</t>
+          <t>Л20.11.09.34 ТИМОФЕЕВКА ЛУГОВАЯ, РЕКОМБИНАНТНЫЕ АЛЛЕРГОКОМПОНЕНТЫ RPHL P 7, RPHL P 12 (G214) IGE, IMMUNOCAP (PHLEUM PRETENSE (TIMOTHY GRASS) ALLERGEN COMPONENTS RPHL P 7, RPHL P 12 (G214), IGE)</t>
         </is>
       </c>
       <c r="B941" s="4" t="n">
-        <v>370</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="942">
-      <c r="A942" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B942" s="3" t="inlineStr"/>
+      <c r="A942" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.09.35 СМЕСЬ АЛЛЕРГЕНОВ ПЫЛЬЦЫ РАННЕЦВЕТУЩИХ ЛУГОВЫХ ТРАВ (GX1) (ЕЖА СБОРНАЯ, ОВСЯНИЦА, ПЛЕВЕЛ, ТИМОФЕЕВКА, МЯТЛИК), IGE, IMMUNOCAP</t>
+        </is>
+      </c>
+      <c r="B942" s="4" t="n">
+        <v>2000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="943">
       <c r="A943" s="3" t="inlineStr">
         <is>
-          <t>Л08.19 НЕОПТЕРИН (МАРКЕР ВИРУСНЫХ ИНФЕКЦИЙ)</t>
+          <t>Л20.11.09.36 СМЕСЬ АЛЛЕРГЕНОВ ПЫЛЬЦЫ ДЕРЕВЬЕВ (TX9) – ОЛЬХА, БЕРЕЗА, ЛЕЩИНА, ДУБ, ИВА, IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B943" s="4" t="n">
-        <v>3230</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="944">
       <c r="A944" s="3" t="inlineStr">
         <is>
-          <t>Л08.31 ВИТАМИН А (РЕТИНОЛ)</t>
+          <t>Л20.11.09.38 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ ГОВЯДИНЫ (F27), IMMUNOCAP</t>
         </is>
       </c>
       <c r="B944" s="4" t="n">
-        <v>2870</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="945">
       <c r="A945" s="3" t="inlineStr">
         <is>
-          <t>Л09 КОСТНЫЙ ОБМЕН</t>
+          <t>Л20.11.09.40 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ СТАФИЛОКОККОВОГО ЭНТЕРОТОКСИНА A (M80), IMMUNOCAP</t>
         </is>
       </c>
       <c r="B945" s="4" t="n">
-        <v>0</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="946">
       <c r="A946" s="3" t="inlineStr">
         <is>
-          <t>Л11 ГОРМОНЫ</t>
+          <t>Л20.11.09.41 СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ СТАФИЛОКОККОВОГО ЭНТЕРОТОКСИНА TSST (M226), IMMUNOCAP</t>
         </is>
       </c>
       <c r="B946" s="4" t="n">
-        <v>0</v>
+        <v>1400</v>
       </c>
     </row>
     <row outlineLevel="1" r="947">
-      <c r="A947" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A947" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.10 ПИЩЕВЫЕ АЛЛЕРГЕНЫ (ЗАМОРОЗКА!) IGE,IMMUNOCAP</t>
+        </is>
+      </c>
+      <c r="B947" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="948">
-      <c r="A948" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B948" s="3" t="inlineStr"/>
+      <c r="A948" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.10.01 ГРИБЫ (ШАМПИНЬОНЫ) (F212), IGE, IMMUNOCAP</t>
+        </is>
+      </c>
+      <c r="B948" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="949">
       <c r="A949" s="3" t="inlineStr">
         <is>
-          <t>Л14.68 ХЛАМИДИЯ CHLAMYDIA PNEUMONIAE IGA</t>
+          <t>Л20.11.10.02 КОШКА, РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ RFEL D 1 (E94) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B949" s="4" t="n">
-        <v>1450</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="950">
-      <c r="A950" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B950" s="3" t="inlineStr"/>
+      <c r="A950" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.10.04 СОБАКА, РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ RCAN F 2 (E102) IGE, IMMUNOCAP</t>
+        </is>
+      </c>
+      <c r="B950" s="4" t="n">
+        <v>3800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="951">
       <c r="A951" s="3" t="inlineStr">
         <is>
-          <t>Л15.73 ВЫЯВЛЕНИЕ РНК ЭНТЕРОВИРУСА (СОСКОБ СЛИЗИСТОЙ, КАЛ,КРОВЬ ЭДТА)</t>
+          <t>Л20.11.10.06 БЕТА-ЛАКТОГЛОБУЛИН, НАТИВНЫЙ АЛЛЕРГОКОМПОНЕНТ МОЛОКА (F77, NBOS D 5), IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B951" s="4" t="n">
-        <v>1080</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="952">
       <c r="A952" s="3" t="inlineStr">
         <is>
-          <t>Л15.74 ОРВИ-КОМПЛЕКС (ВИРУС ГРИППА А И В, ВИРУС H1N1, ВИРУСЫ ПАРАГРИППА, КОРОНАВИРУСЫ, БОКАВИРУС, АДЕНОВИРУС, РИНОВИРУС, МЕТАПНЕВМОВИРУС, РЕСПИРАТОРНО-СЕНТИЦИАЛЬНЫЙ ВИРУС</t>
+          <t>Л20.11.10.07 СОЯ, RGLY M 4/PR-10 (F353) РЕКОМБИНАНТНЫЙ АЛЛЕРГОКОМПОНЕНТ, IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B952" s="4" t="n">
-        <v>3460</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="953">
-      <c r="A953" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B953" s="3" t="inlineStr"/>
+      <c r="A953" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.10.08 СМЕСЬ АЛЛЕРГЕНОВ ДОМАШНЕЙ ПЫЛИ (HX2): КЛЕЩИ ДОМАШНЕЙ ПЫЛИ D. PTERONYSSINUS, D. FARINAE, РЫЖИЙ ТАРАКАН BLATELLA GERMANICA,IGE, IMMUNOCAP '</t>
+        </is>
+      </c>
+      <c r="B953" s="4" t="n">
+        <v>1315</v>
+      </c>
     </row>
     <row outlineLevel="1" r="954">
       <c r="A954" s="3" t="inlineStr">
         <is>
-          <t>Л16.12 ИССЛЕДОВАНИЕ НА DEMODEX (РЕСНИЦЫ, СОСКОБ КОЖИ) 1 ПРЕПАРАТ</t>
+          <t>Л20.11.10.09 КРЕВЕТКА (F24) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B954" s="4" t="n">
-        <v>350</v>
+        <v>1200</v>
       </c>
     </row>
     <row outlineLevel="1" r="955">
       <c r="A955" s="3" t="inlineStr">
         <is>
-          <t>Л16.13 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА DEMODEX (СОСКОБ)</t>
+          <t>Л20.11.10.10 КИВИ (F84) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B955" s="4" t="n">
-        <v>350</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="956">
-      <c r="A956" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B956" s="3" t="inlineStr"/>
+      <c r="A956" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.10.11 АНАНАС (F210) IGE, IMMUNOCAP</t>
+        </is>
+      </c>
+      <c r="B956" s="4" t="n">
+        <v>1500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="957">
       <c r="A957" s="3" t="inlineStr">
         <is>
-          <t>Л17.03-2 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА НА МИКОПЛАЗМУ ЧЕЛОВЕКА (MYCOPLASMA HOMINIS) С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ</t>
+          <t>Л20.11.10.12 СМЕСЬ ПИЩЕВЫХ АЛЛЕРГЕНОВ (FX15): АПЕЛЬСИН, ЯБЛОКО, БАНАН, ПЕРСИК, IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B957" s="4" t="n">
-        <v>1320</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="958">
       <c r="A958" s="3" t="inlineStr">
         <is>
-          <t>Л17.42 ХРОМОГЕННАЯ СРЕДА - БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА КИШЕЧНУЮ ГРУППУ ИНФЕКЦИЙ (САЛЬМОНЕЛЕЗНАЯ И ДИЗЕНТЕРИЙНАЯ ГРУППЫ ИНФЕКЦИЙ)</t>
+          <t>Л20.11.10.13 БАНАН (F92) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B958" s="4" t="n">
-        <v>1470</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="959">
-      <c r="A959" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B959" s="3" t="inlineStr"/>
+      <c r="A959" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.10.16 ЧАЙ ЛИСТОВОЙ (F222), IGE, IMMUNOCAP</t>
+        </is>
+      </c>
+      <c r="B959" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="960">
       <c r="A960" s="3" t="inlineStr">
         <is>
-          <t>Л18.28 ВИРУС ГЕПАТИТА TTV (ПЦР, КАЧЕСТВЕННЫЙ)</t>
+          <t>Л20.11.10.17 ВИШНЯ (F242), IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B960" s="4" t="n">
-        <v>930</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="961">
-      <c r="A961" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B961" s="3" t="inlineStr"/>
+      <c r="A961" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.10.18 ОВЦА, ЭПИТЕЛИЙ (E81) IGE, IMMUNOCAP</t>
+        </is>
+      </c>
+      <c r="B961" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="962">
       <c r="A962" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.09 С1 КОМПОНЕНТ КОМПЛЕМЕНТА</t>
+          <t>Л20.11.10.20 ТЫКВА (F225) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B962" s="4" t="n">
-        <v>1510</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="963">
       <c r="A963" s="3" t="inlineStr">
         <is>
-          <t>Л19.03.10 ИНГИБИТОР С1 КОМПОНЕНТА-ОБЩИЙ</t>
+          <t>Л20.11.10.21 МОРКОВЬ (F31) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B963" s="4" t="n">
-        <v>1880</v>
+        <v>1550</v>
       </c>
     </row>
     <row outlineLevel="1" r="964">
-      <c r="A964" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B964" s="3" t="inlineStr"/>
+      <c r="A964" s="3" t="inlineStr">
+        <is>
+          <t>Л20.11.10.22 РИС (F9) IGE, IMMUNOCAP</t>
+        </is>
+      </c>
+      <c r="B964" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="965">
       <c r="A965" s="3" t="inlineStr">
         <is>
-          <t>Л19.05.01 ИНТЕРФЕРОН АЛЬФА</t>
+          <t>Л20.11.10.23 СВИНИНА (F26) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B965" s="4" t="n">
-        <v>1540</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="966">
       <c r="A966" s="3" t="inlineStr">
         <is>
-          <t>Л19.05.02 ИНТЕРФЕРОН ГАММА</t>
+          <t>Л20.11.10.24 ДРОЖЖИ ПЕКАРСКИЕ (SACCHAROMYCES CEREVISIAE) (F45) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B966" s="4" t="n">
-        <v>1540</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="967">
       <c r="A967" s="3" t="inlineStr">
         <is>
-          <t>Л19.05.03 ИНТЕРФЕРОННЫЙ СТАТУС (ИНТЕРФЕРОН АЛЬФА+ИНТЕРФЕРОН ГАММА СЫВОРОТОЧНЫЙ, СПОНТАННЫЙ И ИНДУЦИРОВАННЫЙ)</t>
+          <t>Л20.11.10.25 АПЕЛЬСИН (F33) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B967" s="4" t="n">
-        <v>3040</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="968">
       <c r="A968" s="3" t="inlineStr">
         <is>
-          <t>Л19.05.04 ТНФ-АЛЬФА (ФАКТОР НЕКРОЗА ОПУХОЛИ)</t>
+          <t>Л20.11.10.26 CANDIDA ALBICANS (M5) IGE, IMMUNOCAP</t>
         </is>
       </c>
       <c r="B968" s="4" t="n">
-        <v>1510</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="969">
       <c r="A969" s="2" t="inlineStr">
         <is>
-          <t>Л20.10 АБСОЛЮТ</t>
+          <t>Л21 ЭКСПРЕСС-ДИАГНОСТИКА</t>
         </is>
       </c>
       <c r="B969" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="970">
-      <c r="A970" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B970" s="3" t="inlineStr"/>
+      <c r="A970" s="3" t="inlineStr">
+        <is>
+          <t>Л01.06 ДЛИТЕЛЬНОСТЬ КРОВОТЕЧЕНИЯ</t>
+        </is>
+      </c>
+      <c r="B970" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="971">
-      <c r="A971" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B971" s="3" t="inlineStr"/>
+      <c r="A971" s="3" t="inlineStr">
+        <is>
+          <t>Л01.07 ВРЕМЯ СВЕРТЫВАНИЯ КРОВИ</t>
+        </is>
+      </c>
+      <c r="B971" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="972">
       <c r="A972" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.01.01.01 РЫЖИЙ ТАРАКАН</t>
+          <t>Л17.20 ЭКСПРЕСС-ТЕСТ 'АДЕНОВИРУС R-5188'</t>
         </is>
       </c>
       <c r="B972" s="4" t="n">
-        <v>520</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="973">
-      <c r="A973" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B973" s="3" t="inlineStr"/>
+      <c r="A973" s="3" t="inlineStr">
+        <is>
+          <t>Л21.01 ТРОПОНИНОВЫЙ ТЕСТ</t>
+        </is>
+      </c>
+      <c r="B973" s="4" t="n">
+        <v>800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="974">
       <c r="A974" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.02.01 СМЕСЬ КОМПОНЕНТЫ МОЛОКА МИКСТ 25</t>
+          <t>Л21.02 СТРЕПТАТЕСТ</t>
         </is>
       </c>
       <c r="B974" s="4" t="n">
-        <v>520</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="975">
-      <c r="A975" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B975" s="3" t="inlineStr"/>
+      <c r="A975" s="3" t="inlineStr">
+        <is>
+          <t>Л21.03 ИЗМЕРЕНИЕ УРОВНЯ ГЛЮКОЗЫ В КРОВИ ГЛЮКОМЕТРОМ</t>
+        </is>
+      </c>
+      <c r="B975" s="4" t="n">
+        <v>700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="976">
       <c r="A976" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.03.02 КЛЕЩ ДОМАШНЕЙ ПЫЛИ DERMATOPHAGOIDES MICROCERAS</t>
+          <t>Л21.04 ГЛЮКОЗОТОЛЕРАНТНЫЙ ТЕСТ</t>
         </is>
       </c>
       <c r="B976" s="4" t="n">
-        <v>520</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="977">
       <c r="A977" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.03.03 КЛЕЩ ДОМАШНЕЙ ПЫЛИ DERMATOPHAGOIDES PTERONISSINUS</t>
+          <t>Л21.04.2 ГЛЮКОЗОТОЛЕРАНТНЫЙ ТЕСТ (ТРЕХКРАТНОЕ ИЗМЕРЕНИЕ)</t>
         </is>
       </c>
       <c r="B977" s="4" t="n">
-        <v>520</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="978">
       <c r="A978" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.03.08 МИКСТ КЛЕЩИ ДОМАШНЕЙ ПЫЛИ</t>
+          <t>Л21.07 ЭКСПРЕСС-ТЕСТ НА ГЛЮКОЗУ В МОЧЕ</t>
         </is>
       </c>
       <c r="B978" s="4" t="n">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="979">
-      <c r="A979" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B979" s="3" t="inlineStr"/>
+      <c r="A979" s="3" t="inlineStr">
+        <is>
+          <t>Л21.08 ЭКСПРЕСС-ТЕСТ НА КЕТОНОВЫЕ ТЕЛА В МОЧЕ</t>
+        </is>
+      </c>
+      <c r="B979" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="980">
-      <c r="A980" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B980" s="3" t="inlineStr"/>
+      <c r="A980" s="3" t="inlineStr">
+        <is>
+          <t>Л21.11 ЭКСПРЕСС-ДИАГНОСТИКА ГРИППА</t>
+        </is>
+      </c>
+      <c r="B980" s="4" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="981">
       <c r="A981" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.01 БАРАНИНА</t>
+          <t>Л21.13 ЭКСПРЕСС-ТЕСТ НА РОТАВИРУС</t>
         </is>
       </c>
       <c r="B981" s="4" t="n">
-        <v>520</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="982">
-      <c r="A982" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A982" s="2" t="inlineStr">
+        <is>
+          <t>Л22 ГЕНЕТИЧЕСКИЕ ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B982" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="983">
       <c r="A983" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.05 КАЗЕИН, МОЛОКО (F78)</t>
+          <t>Л22.01 РИСК ТРОМБОФЛИБИИ (КАРДИОГЕНЕТИКА ТРОМБОФЛИБИЯ)( F2, F5, F7, F13А, ITGA2, ITGB3, FGB, SERPINEI, PAI1) ( ПРЕДРАСПОЛОЖЕННОСТЬ К РАЗВИТИЮ ТРОМБОЗОВ)</t>
         </is>
       </c>
       <c r="B983" s="4" t="n">
-        <v>520</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="984">
       <c r="A984" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.07 КАМБАЛА МОРСКАЯ</t>
+          <t>Л22.02 ГЕНЕТИКА МЕТАБОЛИЗМА ФОЛАТОВ (MTHFR677, MTHFR1298,MTRR, MTR)</t>
         </is>
       </c>
       <c r="B984" s="4" t="n">
-        <v>520</v>
+        <v>2800</v>
       </c>
     </row>
     <row outlineLevel="1" r="985">
       <c r="A985" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.08КЛЕЙКОВИНА ЗЕРНОВЫХ (ГЛЮТЕН)</t>
+          <t>Л22.04 ТРОМБОФИЛИЯ (F2,F5) ВЫСОКИЙ РИСК ТРОМБОЗОВ</t>
         </is>
       </c>
       <c r="B985" s="4" t="n">
-        <v>520</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="986">
       <c r="A986" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.10 МЯСО КРОЛИКА</t>
+          <t>Л22.07 ИССЛЕДОВАНИЕ HLA В-27 ПРИ СПОНДИЛОАРТРИТАХ</t>
         </is>
       </c>
       <c r="B986" s="4" t="n">
-        <v>520</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="987">
       <c r="A987" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.12 ПАЛТУС ОБЫКНОВЕННЫЙ</t>
+          <t>Л22.08. JAK-2 ИССЛЕДОВАНИЕ ЯНУС-КИНАЗЫ</t>
         </is>
       </c>
       <c r="B987" s="4" t="n">
-        <v>520</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="988">
       <c r="A988" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.14 ПШЕНО (ПРОСО)</t>
+          <t>Л22.09 АЗООСПЕРМИЯ (AZF-ФАКТОРА МУЖСКОГО БЕСПЛОДИЯ) КРОВЬ</t>
         </is>
       </c>
       <c r="B988" s="4" t="n">
-        <v>520</v>
+        <v>3500</v>
       </c>
     </row>
     <row outlineLevel="1" r="989">
       <c r="A989" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.15 РИС</t>
+          <t>Л22.11 ХОРЕЯ ГЕНТИНГТОНА (ИССЛЕДОВАНИЕ СAG-ПОВТОРОВ В ГЕНЕ НТТ  IT15)</t>
         </is>
       </c>
       <c r="B989" s="4" t="n">
-        <v>520</v>
+        <v>6600</v>
       </c>
     </row>
     <row outlineLevel="1" r="990">
       <c r="A990" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.17 СЕЛЬДЬ</t>
+          <t>Л22.17 ОПРЕДЕЛЕНИЕ ГЕНЕТИЧЕСКИХ ПОЛИМОРФИЗОВ АССОЦИИРОВАННЫХ С МЕТОБОЛИЗМОМ ВАРФАРИНА (CYP2C9:430 C&gt;T,CYP2C9: A&gt;C,CYP4F26:С&gt;T,VCORC1:1639 G&gt;А)</t>
         </is>
       </c>
       <c r="B990" s="4" t="n">
-        <v>520</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="991">
       <c r="A991" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.19 СЕМЯ ПОДСОНЕЧНИКА</t>
+          <t>Л22.18 HLA-ТИПИРОВАНИЕ ДЛЯ ВЫЯВЛЕНИЯ ПРЕДРАСПОЛОЖЕННОСТИ К САХАРНОМУ ДИАБЕТУ I ТИПА</t>
         </is>
       </c>
       <c r="B991" s="4" t="n">
-        <v>520</v>
+        <v>13400</v>
       </c>
     </row>
     <row outlineLevel="1" r="992">
       <c r="A992" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.20 СОЕВЫЙ ЛЕЦИТИН</t>
+          <t>Л22.19 HLA-ТИПИРОВАНИЯ СУПРУЖЕСКОЙ ПАРЕ (НЕВЫНАШИВАНИЕ, СОВМЕСТИМОСТЬ)</t>
         </is>
       </c>
       <c r="B992" s="4" t="n">
-        <v>520</v>
+        <v>17300</v>
       </c>
     </row>
     <row outlineLevel="1" r="993">
       <c r="A993" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.21 СОЕВЫЙ ПРОТЕИН</t>
+          <t>Л22.20 КАРИОТИПИРОВАНИЕ(КРОВЬ)</t>
         </is>
       </c>
       <c r="B993" s="4" t="n">
-        <v>520</v>
+        <v>8800</v>
       </c>
     </row>
     <row outlineLevel="1" r="994">
       <c r="A994" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.23 ХЕК</t>
+          <t>Л22.21 'ЗДОРОВЫЙ МАЛЫШ' (ИССЛЕДОВАНИЕ ГЕНОВ ФОЛАТОВ ЦИКЛА ОБОИХ СУПРУГОВ И ЗАКЛЮЧЕНИЕ С РЕКОМЕНДАЦИЯМИ ВРАЧА АКУШЕРА-ГИНЕКОЛОГА). ВКЛЮЧАЕТ: ИССЛЕДОВАНИЕ ГЕНОВ MTHFR, MTRR, MTR ОБОИХ СУПРУГОВ</t>
         </is>
       </c>
       <c r="B994" s="4" t="n">
-        <v>520</v>
+        <v>8300</v>
       </c>
     </row>
     <row outlineLevel="1" r="995">
       <c r="A995" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.24 ЦВЕТНАЯ КАПУСТА</t>
+          <t>Л22.23 'Я ХОЧУ РЕБЕНКА' MIDI (ИССЛЕДОВАНИЕ ХРОМОСОМНОГО НАБОРА ОБОИХ СУПРУГОВ. ВКЛЮЧАЕТ: ИССЛЕДОВАНИЯ ГЕНОВ MTHFR ,MTRR, MTR+ КАРИОТИПИРОВАНИЕ ДЛЯ МУЖЧИНЫ, ИССЛЕДОВАНИЕ ГЕНОВ F2,F5,FGB,PAI-1, GPIIIA, MTHFR,MTRR, MTR+ КАРИОТИПИРОВАНИЕ ДЛЯ ЖЕНЩИНЫ</t>
         </is>
       </c>
       <c r="B995" s="4" t="n">
-        <v>520</v>
+        <v>22900</v>
       </c>
     </row>
     <row outlineLevel="1" r="996">
       <c r="A996" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.25 ЦВЕТНАЯ КАПУСТА ОТВАРНАЯ</t>
+          <t>Л22.25 'ХОЧУ СТАТЬ МАМОЙ' (ТОЛЬКО ГЕНЫ). ВКЛЮЧАЕТ: F2,F5, F7, FGB,PAI-1, GPIIIA, GPIA, AGTR,&gt; NOS3, MTHFR,MTRR, MTR</t>
         </is>
       </c>
       <c r="B996" s="4" t="n">
-        <v>520</v>
+        <v>15500</v>
       </c>
     </row>
     <row outlineLevel="1" r="997">
       <c r="A997" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.26 ЦЕЛЬНОЕ КУРИНОЕ ЯЙЦО</t>
+          <t>Л22.26 'ИССЛЕДОВАНИЕ ГЕНОВ ЗАБОЛЕВАНИЙ СЕРДЕЧНО-СОСУДИСТОЙ СИСТЕМЫ' (ПРИВОДЯЩИХ К РАЗВИТИЮ ИНФАРКТОВ, ИНСУЛЬТОВ, ТРОМБОЗОВ И ДР. ПАТОЛОГИИ)</t>
         </is>
       </c>
       <c r="B997" s="4" t="n">
-        <v>520</v>
+        <v>12300</v>
       </c>
     </row>
     <row outlineLevel="1" r="998">
       <c r="A998" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.27 ШОКОЛАД</t>
+          <t>Л22.28 ЛАКТОЗНАЯ НЕПЕРЕНОСИМОСТЬ У ВЗРОСЛЫХ (ВЫЯВЛЕНИЕ МУТАЦИИ МСМ6 (-13910) C&gt;T В ГЕНЕ LCT)</t>
         </is>
       </c>
       <c r="B998" s="4" t="n">
-        <v>520</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="999">
       <c r="A999" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.28 ЯБЛОКО</t>
+          <t>Л22.32 ПРЕДРАСПОЛОЖЕННОСТЬ К РАКУ ЯИЧНИКОВ И МОЛОЧНОЙ ЖЕЛЕЗЫ (BRCA1,BRCA2)</t>
         </is>
       </c>
       <c r="B999" s="4" t="n">
-        <v>520</v>
+        <v>7400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1000">
       <c r="A1000" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.31 БЕТА-ЛАКТОГЛОБУЛИН ( F 77)</t>
+          <t>Л22.34 ГЕНЕТИЧЕСКИЙ ПРОФИЛЬ «АРТЕРИАЛЬНАЯ ГИПЕРТЕНЗИЯ» (ИССЛЕДОВАНИЕ МУТАЦИЙ В ГЕНАХ ARDB2, AGT, AGTR1, NOS3 МЕТОДОМ ПРЯМОГО СЕКВЕНИРОВАНИЯ)</t>
         </is>
       </c>
       <c r="B1000" s="4" t="n">
-        <v>740</v>
+        <v>5500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1001">
       <c r="A1001" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.01.32 АЛЬФА-ЛАКТАЛЬБУМИН ( F 76)</t>
+          <t>Л22.35 ОПРЕДЕЛЕНИЕ МУТАЦИЙ ГЕНОВ BRCA1 И BRCA2 МЕТОДОМ NGS (СЕКВЕНИРОВАНИЕ ВСЕХ КОДИРУЮЩИХ ОБЛАСТЕЙ ГЕНОВ BRCA1 И BRCA2)</t>
         </is>
       </c>
       <c r="B1001" s="4" t="n">
-        <v>1000</v>
+        <v>40200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1002">
-      <c r="A1002" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1002" s="2" t="inlineStr">
+        <is>
+          <t>Л23 ПРОЧИЕ ИССЛЕДОВАНИЯ-АБСОЛЮТ</t>
+        </is>
+      </c>
+      <c r="B1002" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1003">
-      <c r="A1003" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1003" s="2" t="inlineStr">
+        <is>
+          <t>Л01 ГЕМАТОЛОГИЯ И КОАГУЛОГРАММА</t>
+        </is>
+      </c>
+      <c r="B1003" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1004">
       <c r="A1004" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.04 СМЕСЬ МЯСО ПТИЦЫ МИКСТ 12</t>
+          <t>Л01.11 ЭТАНОЛОВЫЙ ТЕСТ (ДИАГНОСТИКА ДВС-SD)</t>
         </is>
       </c>
       <c r="B1004" s="4" t="n">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1005">
       <c r="A1005" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.05 СМЕСЬ ОВОЩИ МИКСТ 5</t>
+          <t>Л01.27 ГЕМОСТАЗИОГРАММА РАСШИРЕННАЯ (АЧТВ, ПРОТРОМБИН,МНО,ФИБРИНОГЕН, АНТИТРОМБИН 3,ТРОМБИНОВОЕ ВРЕМЯ, Д-ДИМЕР)</t>
         </is>
       </c>
       <c r="B1005" s="4" t="n">
-        <v>520</v>
+        <v>7100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1006">
-      <c r="A1006" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1006" s="2" t="inlineStr">
+        <is>
+          <t>Л02 ИЗОСЕРОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1006" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1007">
       <c r="A1007" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.07 СМЕСЬ ОРЕХИ МИКСТ 34</t>
+          <t>Л02.04 АНТИТЕЛА К РЕЗУС-ФАКТОРУ (АНТИD), КОЛИЧЕСТВЕННЫЙ (ТИТР)</t>
         </is>
       </c>
       <c r="B1007" s="4" t="n">
-        <v>520</v>
+        <v>900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1008">
-      <c r="A1008" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1008" s="2" t="inlineStr">
+        <is>
+          <t>Л03 АНАЛИЗ МОЧИ</t>
+        </is>
+      </c>
+      <c r="B1008" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1009">
       <c r="A1009" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.09 СМЕСЬ ФРУКТЫ МИКСТ 9</t>
+          <t>Л03.23 МОЧЕВОЙ БИОХИМИЧЕСКИЙ СКРИНИНГ</t>
         </is>
       </c>
       <c r="B1009" s="4" t="n">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1010">
       <c r="A1010" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.06.10 СМЕСЬ ЦИТРУСОВЫХ МИКСТ 19</t>
+          <t>Л03.26 ФОСФОР (СУТОЧНАЯ МОЧА)</t>
         </is>
       </c>
       <c r="B1010" s="4" t="n">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1011">
-      <c r="A1011" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1011" s="3" t="inlineStr"/>
+      <c r="A1011" s="3" t="inlineStr">
+        <is>
+          <t>Л03.28 РТУТЬ В МОЧЕ (РАЗОВАЯ СРЕДНЯЯ ПОРЦИЯ)</t>
+        </is>
+      </c>
+      <c r="B1011" s="4" t="n">
+        <v>1900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1012">
       <c r="A1012" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.07.01 ЛАТЕКС</t>
+          <t>Л03.32 КАТЕХОЛАМИНЫ (СБОР МЕНЕЕ 24 ЧАСОВ)</t>
         </is>
       </c>
       <c r="B1012" s="4" t="n">
-        <v>520</v>
+        <v>3500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1013">
       <c r="A1013" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.07.01 НАТУРАЛЬНЫЙ ШЕЛК</t>
+          <t>Л03.38 МОЧА НА БЕЛОК БЕН ДЖОНСА</t>
         </is>
       </c>
       <c r="B1013" s="4" t="n">
-        <v>520</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1014">
-      <c r="A1014" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1014" s="3" t="inlineStr"/>
+      <c r="A1014" s="3" t="inlineStr">
+        <is>
+          <t>Л03.39 ИССЛЕДОВАНИЕ МОЧИ АДИС-КОКОВСКОГО</t>
+        </is>
+      </c>
+      <c r="B1014" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1015">
-      <c r="A1015" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1015" s="3" t="inlineStr"/>
+      <c r="A1015" s="3" t="inlineStr">
+        <is>
+          <t>Л03.40 СВОБОДНАЯ МОЧЕВАЯ ПРОБА</t>
+        </is>
+      </c>
+      <c r="B1015" s="4" t="n">
+        <v>1500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1016">
-      <c r="A1016" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1016" s="3" t="inlineStr"/>
+      <c r="A1016" s="3" t="inlineStr">
+        <is>
+          <t>Л03.41 СУТОЧНАЯ ПОТЕРЯ БЕЛКА</t>
+        </is>
+      </c>
+      <c r="B1016" s="4" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1017">
-      <c r="A1017" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1017" s="2" t="inlineStr">
+        <is>
+          <t>Л04 ИССЛЕДОВАНИЕ КАЛА</t>
+        </is>
+      </c>
+      <c r="B1017" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1018">
-      <c r="A1018" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1018" s="3" t="inlineStr"/>
+      <c r="A1018" s="3" t="inlineStr">
+        <is>
+          <t>Л04.06 RG-ПЛЕНОЧНЫЙ ТЕСТ</t>
+        </is>
+      </c>
+      <c r="B1018" s="4" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1019">
       <c r="A1019" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.08.01.03.01 ЕЖА СБОРНАЯ</t>
+          <t>Л04.14 АМЕБНЫЙ АНТИГЕН В КАЛЕ (ENTOMOEBA HISTOLYTICA)</t>
         </is>
       </c>
       <c r="B1019" s="4" t="n">
-        <v>520</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1020">
-      <c r="A1020" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1020" s="2" t="inlineStr">
+        <is>
+          <t>Л05 АНАЛИЗ МОКРОТЫ И НОСОВОГО СЕКРЕТА</t>
+        </is>
+      </c>
+      <c r="B1020" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1021">
       <c r="A1021" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.08.02 СМЕСЬ АЛЛЕРГЕНОВ ДЕРЕВЬЕВ - РЕЗУЛЬТАТ ОБЩИЙ</t>
+          <t>Л05.05 АНАЛИЗ МОКРОТЫ НА ЭОЗИНОФИЛЫ</t>
         </is>
       </c>
       <c r="B1021" s="4" t="n">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1022">
-      <c r="A1022" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1022" s="2" t="inlineStr">
+        <is>
+          <t>Л06 АНАЛИЗ ОТДЕЛЯЕМОГО ИЗ ПОЛОВЫХ ПУТЕЙ</t>
+        </is>
+      </c>
+      <c r="B1022" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1023">
-      <c r="A1023" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1023" s="3" t="inlineStr"/>
+      <c r="A1023" s="3" t="inlineStr">
+        <is>
+          <t>Л06.04 СЕКРЕТ ПРОСТАТЫ</t>
+        </is>
+      </c>
+      <c r="B1023" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1024">
       <c r="A1024" s="2" t="inlineStr">
         <is>
-          <t>Л20.10.09.01 ПО ОТДЕЛЬНОСТИ</t>
+          <t>Л07 БИОХИМИЯ КРОВИ</t>
         </is>
       </c>
       <c r="B1024" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1025">
       <c r="A1025" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.09.01.02 ДАФНИИ</t>
+          <t>Л07.33 АНТИСТРЕПТОЛИЗИН-О (АСЛ-О), ПОЛУКОЛИЧЕСТВЕННО</t>
         </is>
       </c>
       <c r="B1025" s="4" t="n">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1026">
       <c r="A1026" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.09.02 РТМЛ С БЫТОВЫМИ АЛЛЕРГЕНАМИ - ПАНЕЛЬ (12 АЛЛЕРГЕНОВ)</t>
+          <t>Л07.45 КОЭФФИЦИЕНТ ДЕ РИТИСА (С ОПРЕДЕЛЕНИЕМ АЛТ И АСТ)</t>
         </is>
       </c>
       <c r="B1026" s="4" t="n">
-        <v>2360</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1027">
       <c r="A1027" s="2" t="inlineStr">
         <is>
-          <t>Л20.10.10 РТМЛ С ЛЕКАРСТВЕННЫМ ПРЕПАРАТОМ</t>
+          <t>Л08 ПОКАЗАТЕЛИ ЭЛИКТРОЛИТНОГО ОБМЕНА И МИКРОЭЛЕМЕНТЫ</t>
         </is>
       </c>
       <c r="B1027" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1028">
       <c r="A1028" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.10.01 РТМЛ - ЛЕКАРСТВЕННЫЙ ПРЕПАРАТ</t>
+          <t>Л08.19 НЕОПТЕРИН (МАРКЕР ВИРУСНЫХ ИНФЕКЦИЙ)</t>
         </is>
       </c>
       <c r="B1028" s="4" t="n">
-        <v>570</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1029">
-      <c r="A1029" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1029" s="3" t="inlineStr"/>
+      <c r="A1029" s="3" t="inlineStr">
+        <is>
+          <t>Л08.31 ВИТАМИН А (РЕТИНОЛ)</t>
+        </is>
+      </c>
+      <c r="B1029" s="4" t="n">
+        <v>2900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1030">
-      <c r="A1030" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1030" s="3" t="inlineStr"/>
+      <c r="A1030" s="3" t="inlineStr">
+        <is>
+          <t>Л09 КОСТНЫЙ ОБМЕН</t>
+        </is>
+      </c>
+      <c r="B1030" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1031">
       <c r="A1031" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.11.01.05 КУРИНОЕ ЯЙЦО</t>
+          <t>Л11 ГОРМОНЫ</t>
         </is>
       </c>
       <c r="B1031" s="4" t="n">
-        <v>520</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1032">
       <c r="A1032" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.11.01.17 ХЕК</t>
+          <t>Л13 ОНКОМАРКЕРЫ</t>
         </is>
       </c>
       <c r="B1032" s="4" t="n">
-        <v>520</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1033">
-      <c r="A1033" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1033" s="2" t="inlineStr">
+        <is>
+          <t>Л14 ИНФЕКЦИИ</t>
+        </is>
+      </c>
+      <c r="B1033" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1034">
       <c r="A1034" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.11.01.19 ЯЧМЕННАЯ КРУПА</t>
+          <t>Л14.68 ХЛАМИДИЯ CHLAMYDIA PNEUMONIAE IGA</t>
         </is>
       </c>
       <c r="B1034" s="4" t="n">
-        <v>520</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1035">
-      <c r="A1035" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1035" s="2" t="inlineStr">
+        <is>
+          <t>Л15 ПЦР ДИАГНОСТИКА ИНФЕКЦИОННЫХ ЗАБОЛЕВАНИЙ</t>
+        </is>
+      </c>
+      <c r="B1035" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1036">
-      <c r="A1036" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1036" s="3" t="inlineStr"/>
+      <c r="A1036" s="3" t="inlineStr">
+        <is>
+          <t>Л15.73 ВЫЯВЛЕНИЕ РНК ЭНТЕРОВИРУСА (СОСКОБ СЛИЗИСТОЙ, КАЛ,КРОВЬ ЭДТА)</t>
+        </is>
+      </c>
+      <c r="B1036" s="4" t="n">
+        <v>1100</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1037">
-      <c r="A1037" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1037" s="3" t="inlineStr"/>
+      <c r="A1037" s="3" t="inlineStr">
+        <is>
+          <t>Л15.74 ОРВИ-КОМПЛЕКС (ВИРУС ГРИППА А И В, ВИРУС H1N1, ВИРУСЫ ПАРАГРИППА, КОРОНАВИРУСЫ, БОКАВИРУС, АДЕНОВИРУС, РИНОВИРУС, МЕТАПНЕВМОВИРУС, РЕСПИРАТОРНО-СЕНТИЦИАЛЬНЫЙ ВИРУС</t>
+        </is>
+      </c>
+      <c r="B1037" s="4" t="n">
+        <v>3500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1038">
-      <c r="A1038" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1038" s="2" t="inlineStr">
+        <is>
+          <t>Л16 ЦИТОЛОГИЧЕСКИЕ И ГИСТОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B1038" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1039">
       <c r="A1039" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.13.01.03 КОШКА ЭПИТЕЛИЙ</t>
+          <t>Л16.12 ИССЛЕДОВАНИЕ НА DEMODEX (РЕСНИЦЫ, СОСКОБ КОЖИ) 1 ПРЕПАРАТ</t>
         </is>
       </c>
       <c r="B1039" s="4" t="n">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1040">
       <c r="A1040" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.13.01.04 ОБРАБОТАННАЯ ОВЕЧЬЯ ШЕРСТЬ</t>
+          <t>Л16.13 ЦИТОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА DEMODEX (СОСКОБ)</t>
         </is>
       </c>
       <c r="B1040" s="4" t="n">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1041">
-      <c r="A1041" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1041" s="2" t="inlineStr">
+        <is>
+          <t>Л17 БАКТЕРИОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B1041" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1042">
       <c r="A1042" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.13.01.07 ЭПИТЕЛИЙ СОБАКИ</t>
+          <t>Л17.03-2 МИКРОБИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ МАТЕРИАЛА НА МИКОПЛАЗМУ ЧЕЛОВЕКА (MYCOPLASMA HOMINIS) С ОПРЕДЕЛЕНИЕМ ЧУВСТВИТЕЛЬНОСТИ К АНТИБИОТИКАМ</t>
         </is>
       </c>
       <c r="B1042" s="4" t="n">
-        <v>520</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1043">
       <c r="A1043" s="3" t="inlineStr">
         <is>
-          <t>Л20.10.13.02 СМЕСЬ - ГРЫЗУНЫ</t>
+          <t>Л17.42 ХРОМОГЕННАЯ СРЕДА - БАКТЕРИОЛОГИЧЕСКОЕ ИССЛЕДОВАНИЕ НА КИШЕЧНУЮ ГРУППУ ИНФЕКЦИЙ (САЛЬМОНЕЛЕЗНАЯ И ДИЗЕНТЕРИЙНАЯ ГРУППЫ ИНФЕКЦИЙ)</t>
         </is>
       </c>
       <c r="B1043" s="4" t="n">
-        <v>580</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1044">
-      <c r="A1044" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1044" s="2" t="inlineStr">
+        <is>
+          <t>Л18 ВИРУСНЫЕ ГЕПАТИТЫ</t>
+        </is>
+      </c>
+      <c r="B1044" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1045">
-      <c r="A1045" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1045" s="3" t="inlineStr"/>
+      <c r="A1045" s="3" t="inlineStr">
+        <is>
+          <t>Л18.28 ВИРУС ГЕПАТИТА TTV (ПЦР, КАЧЕСТВЕННЫЙ)</t>
+        </is>
+      </c>
+      <c r="B1045" s="4" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1046">
-      <c r="A1046" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1046" s="2" t="inlineStr">
+        <is>
+          <t>Л19 ИММУНОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B1046" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1047">
-      <c r="A1047" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1047" s="3" t="inlineStr"/>
+      <c r="A1047" s="3" t="inlineStr">
+        <is>
+          <t>Л19.03.09 С1 КОМПОНЕНТ КОМПЛЕМЕНТА</t>
+        </is>
+      </c>
+      <c r="B1047" s="4" t="n">
+        <v>1500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1048">
       <c r="A1048" s="3" t="inlineStr">
         <is>
-          <t>Л24.1 ЕЖЕГОДНОЕ ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ: КЛИН. АНАЛИЗ КРОВИ, АЛАТ, АСАТ, ГАММА-ГТ, ГЛЮКОЗА, КРЕАТИНИН, БИЛИРУБИН ОБЩИЙ, ОБЩИЙ БЕЛОК, АЛЬБУМИН, ХОЛЕСТЕРИН, ТРИГЛИЦЕРИДЫ, ЭДС, HBSAG, ANTI-HCV TOTAL, H.PYLORI IGG, IGМ, ОБЩИЙ АНАЛИЗ МОЧИ</t>
+          <t>Л19.03.10 ИНГИБИТОР С1 КОМПОНЕНТА-ОБЩИЙ</t>
         </is>
       </c>
       <c r="B1048" s="4" t="n">
-        <v>3710</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1049">
-      <c r="A1049" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1049" s="2" t="inlineStr">
+        <is>
+          <t>Л19.05 ЦИТОКИНЫ</t>
+        </is>
+      </c>
+      <c r="B1049" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1050">
       <c r="A1050" s="3" t="inlineStr">
         <is>
-          <t>Л24.11 ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПОСЛЕ 40 ДЛЯ МУЖЧИН (МАКСИМУМ): КАК, ГЛИКИР ГЕМОГЛОБИН, ГЛЮКОЗА, АЛАТ, АСАТ, Г-ГТ, КРЕАТИНИН,О БИЛИР,О БЕЛОК, АЛЬБУМИН С - РЕАК БЕЛОК (КОЛИЧЕСТ) , ЛИПИДНЫЙ СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ТТГ, ПСА,ОАМ</t>
+          <t>Л19.05.01 ИНТЕРФЕРОН АЛЬФА</t>
         </is>
       </c>
       <c r="B1050" s="4" t="n">
-        <v>6490</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1051">
       <c r="A1051" s="3" t="inlineStr">
         <is>
-          <t>Л24.12 ПРОБЛЕМЫ ВЕСА: ГЛЮКОЗА, ГЛИКИРОВАННЫЙ ГЕМОГЛОБИН, ПРОЛАКТИН, ТТГ, Т4 СВ., ЛИПИДНЫЙ СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ИНСУЛИН, СТГ, ИФР -1, КОРТИЗОЛ ОБЩИЙ</t>
+          <t>Л19.05.02 ИНТЕРФЕРОН ГАММА</t>
         </is>
       </c>
       <c r="B1051" s="4" t="n">
-        <v>4750</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1052">
       <c r="A1052" s="3" t="inlineStr">
         <is>
-          <t>Л24.13 БИОХ АНАЛИЗ КРОВИ (МАКСИМУМ): АЛАТ, АСАТ, ФОСФ ЩЕЛОЧН, Г-ГТ, ЛДГ,О И ПР БИЛИРУБИН,БЕЛКОВЫЕ ФРАКЦИИ, О БЕЛОК, ТИМОЛ ПРОБА, ГЛЮКОЗА, ГЛИКИР ГЕМОГЛОБИН, МОЧЕВИНА, КРЕАТИНИН, МОЧЕВ КИСЛОТА, ЛИПИД СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА).</t>
+          <t>Л19.05.03 ИНТЕРФЕРОННЫЙ СТАТУС (ИНТЕРФЕРОН АЛЬФА+ИНТЕРФЕРОН ГАММА СЫВОРОТОЧНЫЙ, СПОНТАННЫЙ И ИНДУЦИРОВАННЫЙ)</t>
         </is>
       </c>
       <c r="B1052" s="4" t="n">
-        <v>3880</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1053">
       <c r="A1053" s="3" t="inlineStr">
         <is>
-          <t>Л24.15 ГОСПИТАЛИЗАЦИЯ В ТЕРАПЕВТИЧЕСКИЙ СТАЦИОНАР</t>
+          <t>Л19.05.04 ТНФ-АЛЬФА (ФАКТОР НЕКРОЗА ОПУХОЛИ)</t>
         </is>
       </c>
       <c r="B1053" s="4" t="n">
-        <v>3320</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1054">
-      <c r="A1054" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1054" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10 АБСОЛЮТ</t>
+        </is>
+      </c>
+      <c r="B1054" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1055">
-      <c r="A1055" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1055" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.01 АЛЛЕРГЕНЫ НАСЕКОМЫХ, ГЕЛЬМИНТОВ, ЯДОВ И ДР. (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B1055" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1056">
-      <c r="A1056" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1056" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.01.01 НАСЕКОМЫЕ</t>
+        </is>
+      </c>
+      <c r="B1056" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1057">
       <c r="A1057" s="3" t="inlineStr">
         <is>
-          <t>Л24.19 ПРОФИЛАКТИКА ЗАБОЛЕВАНИЙ ЩИТОВИДНОЙ ЖЕЛЕЗЫ : ТТГ, Т3 СВОБОДНЫЙ, T4 СВОБОДНЫЙ, АУТО К ТПО</t>
+          <t>Л20.10.01.01.01 РЫЖИЙ ТАРАКАН</t>
         </is>
       </c>
       <c r="B1057" s="4" t="n">
-        <v>1840</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1058">
-      <c r="A1058" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1058" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.02 АЛЛЕРГОКОМПОНЕНТЫ</t>
+        </is>
+      </c>
+      <c r="B1058" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1059">
       <c r="A1059" s="3" t="inlineStr">
         <is>
-          <t>Л24.20 АНДРОГЕННЫЙ ПРОФИЛЬ ( ТЕСТОСТЕРОН (862),ДЭА-SO4 (808),17-ОН-ПРОГЕСТЕРОН(813), ДИГИДРОТЕСТОСТЕРОН(855),АНДРОСТАНДИОЛГЛЮКУРОНИД9857), АНДРОСТЕНДИОН (853),КОРТИЗОЛ (824)</t>
+          <t>Л20.10.02.01 СМЕСЬ КОМПОНЕНТЫ МОЛОКА МИКСТ 25</t>
         </is>
       </c>
       <c r="B1059" s="4" t="n">
-        <v>6150</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1060">
-      <c r="A1060" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1060" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.03 БЫТОВЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B1060" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1061">
       <c r="A1061" s="3" t="inlineStr">
         <is>
-          <t>Л24.22 ДИАГНОСТИКА ГИПЕРКОРТИЦИЗМА: КОРТИЗОЛ В СЛЮНЕ УТРОМ, КОРТИЗОЛ В СЛЮНЕ ВЕЧЕРОМ, КОРТИЗОЛ В «МАЛОМ ДЕКСАМЕТАЗОНОВОМ ТЕСТЕ С 1МГ» (ОДНОКРАТНОЕ ИССЛЕДОВАНИЕ КОРТИЗОЛА ОБЩЕГО УТРОМ СЛЕДУЮЩЕГО ДНЯ ПОСЛЕ ПРИЕМА ДЕКСАМЕТАЗОНА (1 МГ))</t>
+          <t>Л20.10.03.02 КЛЕЩ ДОМАШНЕЙ ПЫЛИ DERMATOPHAGOIDES MICROCERAS</t>
         </is>
       </c>
       <c r="B1061" s="4" t="n">
-        <v>1450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1062">
       <c r="A1062" s="3" t="inlineStr">
         <is>
-          <t>Л24.23 КОМПЛЕКС ДЛЯ ВЫЯВЛЕНИЯ ХЛАМИДИЙ</t>
+          <t>Л20.10.03.03 КЛЕЩ ДОМАШНЕЙ ПЫЛИ DERMATOPHAGOIDES PTERONISSINUS</t>
         </is>
       </c>
       <c r="B1062" s="4" t="n">
-        <v>2300</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1063">
       <c r="A1063" s="3" t="inlineStr">
         <is>
-          <t>Л24.24 БИОХИМИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПЕЧЕНИ (ПЕЧЕНОЧНЫЕ ПРОБЫ): БИЛИРУБИН ОБЩИЙ, БИЛИРУБИН ПРЯМОЙ, АЛАТ, АСАТ, ГАММА-ГЛУТАМИЛТРАНСПЕПТИДАЗА (ГГТ), ЩЕЛОЧНАЯ ФОСФАТАЗА</t>
+          <t>Л20.10.03.08 МИКСТ КЛЕЩИ ДОМАШНЕЙ ПЫЛИ</t>
         </is>
       </c>
       <c r="B1063" s="4" t="n">
-        <v>1310</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1064">
-      <c r="A1064" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1064" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.06 ПИЩЕВЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ G E)</t>
+        </is>
+      </c>
+      <c r="B1064" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1065">
-      <c r="A1065" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1065" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.06.01 ПО ОТДЕЛЬНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1065" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1066">
       <c r="A1066" s="3" t="inlineStr">
         <is>
-          <t>Л24.27 АНДРОФЛОР СКРИН (2 ВИДА БИОМАТЕРИАЛА: СОСКОБЫ УРЕТРЫ И ЭЯКУЛЯТ; УРЕТРЫ И СЕКРЕТ ПРОСТАТЫ; КРАЙНЕЙ ПЛОТИ ГОЛОВКИ ПОЛОВОГО ЧЛЕНА И ЭЯКУЛЯТ, СОСКОБ КРАЙНЕЙ ПЛОТИ ГОЛОВКИ ПОЛОВОГО ЧЛЕНА И СЕКРЕТ ПРОСТАТЫ,МОЧА И ЭЯКУЛЯТ, МОЧА И СЕКРЕТ ПРОСТАТЫ)</t>
+          <t>Л20.10.06.01.01 БАРАНИНА</t>
         </is>
       </c>
       <c r="B1066" s="4" t="n">
-        <v>2850</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1067">
       <c r="A1067" s="3" t="inlineStr">
         <is>
-          <t>Л24.28 ДУЭТ ( БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР-16 + АНДРОФЛОР (ЭЯКУЛЯТ ИЛИ СОСКОБ)</t>
+          <t>Л20.10.06.01.04 КАБАЧОК ЦУКИНИ</t>
         </is>
       </c>
       <c r="B1067" s="4" t="n">
-        <v>4850</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1068">
       <c r="A1068" s="3" t="inlineStr">
         <is>
-          <t>Л24.29 ДУЭТ СКРИН ( БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР СКРИН + АНДРОФЛОР СКРИН (ЭЯКУЛЯТ ИЛИ СОСКОБ)</t>
+          <t>Л20.10.06.01.05 КАЗЕИН, МОЛОКО (F78)</t>
         </is>
       </c>
       <c r="B1068" s="4" t="n">
-        <v>3530</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1069">
       <c r="A1069" s="3" t="inlineStr">
         <is>
-          <t>Л24.3 ГОРМОНАЛЬНЫЙ CHECK-UP ДЛЯ ЖЕНЩИН ПОСЛЕ 40: ФСГ, ЛГ, ЭСТРАДИОЛ, ТЕСТОСТЕРОН ОБЩ.+ СВ.+БИОДОСТУПНЫЙ+ ГСПГ+ АЛЬБУМИН, ДЭА-SO4, ТТГ, Т4 СВ., ПРОЛАКТИН, ГЛЮКОЗА, ИНСУЛИН</t>
+          <t>Л20.10.06.01.07 КАМБАЛА МОРСКАЯ</t>
         </is>
       </c>
       <c r="B1069" s="4" t="n">
-        <v>4580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1070">
       <c r="A1070" s="3" t="inlineStr">
         <is>
-          <t>Л24.30 ДИАГНОСТИКА СД, ОЦЕНКА ИНСУЛИНОРЕЗИСТЕНТНОСТИ : С-ПЕПТИД, ГЛИКОЗИЛИРОВАННЫЙ ГЕМОГЛОБИН, КЛУБОЧКОВАЯ ФИЛЬТРАЦИЯ, РАСЧЕТ ПО ФОРМУЛЕ CKD-EPI – КРЕАТИНИН, ОЦЕНКА ИНСУЛИНОРЕЗИСТЕНТНОСТИ: ГЛЮКОЗА (НАТОЩАК), ИНСУЛИН (НАТОЩАК), РАСЧЕТ ИНДЕКСА HOMA-IR</t>
+          <t>Л20.10.06.01.08КЛЕЙКОВИНА ЗЕРНОВЫХ (ГЛЮТЕН)</t>
         </is>
       </c>
       <c r="B1070" s="4" t="n">
-        <v>2130</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1071">
       <c r="A1071" s="3" t="inlineStr">
         <is>
-          <t>Л24.31 ТЫ-ЗДОРОВ! : КЛИНИН. АНАЛИЗ КРОВИ, ОБЩИЙ АНАЛИЗ МОЧИ, ГЛЮКОЗА, ХОЛЕСТЕРИН</t>
+          <t>Л20.10.06.01.10 МЯСО КРОЛИКА</t>
         </is>
       </c>
       <c r="B1071" s="4" t="n">
-        <v>1220</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1072">
       <c r="A1072" s="3" t="inlineStr">
         <is>
-          <t>Л24.32 АНАЛИЗ НА СОДЕРЖАНИЕ МИКРОЭЛЕМЕНТОВ И ВИТАМИНОВ :ВИТАМИН B12 (ЦИАНОКОБАЛАМИН), ФОЛИЕВАЯ КИСЛОТА (FOLIC ACID) В СЫВОРОТКЕ КРОВИ, Д-25 (ОН) ВИТАМИН D, КАЛЬЦИЙ, ФОСФОР НЕОРГАНИЧЕСКИЙ, МАГНИЙ, ЦИНК</t>
+          <t>Л20.10.06.01.12 ПАЛТУС ОБЫКНОВЕННЫЙ</t>
         </is>
       </c>
       <c r="B1072" s="4" t="n">
-        <v>4400</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1073">
       <c r="A1073" s="3" t="inlineStr">
         <is>
-          <t>Л24.33 ОБСЛЕДОВАНИЕ НА ГЕЛЬМИНТЫ И ПРОСТЕЙШИЕ: А/Т К ОПИСТОРХИСУ IGG , А/Т К ТОКСОКАРАМ IGG, А/Т К ЛЯМБЛИЯМ IGG, А/Т К ЛЯМБЛИЯМ IGM, А/Т К ЭХИНОКОККАМ IGG, А/Т К ТРИХИНЕЛЛАМ IGG, А/Т К АСКАРИДАМ IGG,А/Т К КЛОНОРХИСУ IGG,А/Т К АНИЗАКИДАМ IGG</t>
+          <t>Л20.10.06.01.14 ПШЕНО (ПРОСО)</t>
         </is>
       </c>
       <c r="B1073" s="4" t="n">
-        <v>4060</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1074">
       <c r="A1074" s="3" t="inlineStr">
         <is>
-          <t>Л24.34 ЮНИ-15 (АЛАТ, Г-ГТ, АЛЬБУМИН, МОЧЕВИНА, КРЕАТИНИН, МОЧ КИСЛОТА, ХОЛЕСТЕРИН, ХОЛЕСТЕРОЛ-ЛПВП (HDL), ХОЛЕСТЕРОЛ- ЛПНП-(LDL), ТРИГЛИЦЕРИДЫ, С-РЕАК БЕЛОК (КОЛИЧЕСТВЕННО), ФЕРРИТИН, ВИТАМИН B12 , ТТГ, 25 (ОН) ВИТАМИН D)</t>
+          <t>Л20.10.06.01.15 РИС</t>
         </is>
       </c>
       <c r="B1074" s="4" t="n">
-        <v>4170</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1075">
       <c r="A1075" s="3" t="inlineStr">
         <is>
-          <t>Л24.35 ДИАГНОСТИКА ЗАБОЛЕВАНИЙ СЕРДЦА И СОСУДОВ:ЛИПИДНЫЙ СПЕКТР (ХС,ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ГЛИКИРОВАННЫЙ ГЕМОГЛОБИН, ГОМОЦИСТЕИН, (ИХЛА), ФИБРИНОГЕН, ПРОТРОМБИНОВОЕ ВРЕМЯ И МНО</t>
+          <t>Л20.10.06.01.17 СЕЛЬДЬ</t>
         </is>
       </c>
       <c r="B1075" s="4" t="n">
-        <v>3870</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1076">
       <c r="A1076" s="3" t="inlineStr">
         <is>
-          <t>Л24.36 АНАЛИЗЫ ДЛЯ ДЕТСКОГО САДА И ШКОЛЫ : КЛИН. АНАЛИЗ КРОВИ , ОБЩИЙ АНАЛИЗ МОЧИ, ОБНАРУЖЕНИЕ ЯИЦ ГЕЛЬМИНТОВ И ПРОСТЕЙШИХ В КАЛЕ, ИССЛЕДОВАНИЕ СОСКОБА НА ЭНТЕРОБИОЗ</t>
+          <t>Л20.10.06.01.19 СЕМЯ ПОДСОНЕЧНИКА</t>
         </is>
       </c>
       <c r="B1076" s="4" t="n">
-        <v>1610</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1077">
       <c r="A1077" s="3" t="inlineStr">
         <is>
-          <t>Л24.37 ФИТНЕС МОНИТОРИНГ</t>
+          <t>Л20.10.06.01.20 СОЕВЫЙ ЛЕЦИТИН</t>
         </is>
       </c>
       <c r="B1077" s="4" t="n">
-        <v>4590</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1078">
       <c r="A1078" s="3" t="inlineStr">
         <is>
-          <t>Л24.38 СПОРТ ПРОФИ</t>
+          <t>Л20.10.06.01.21 СОЕВЫЙ ПРОТЕИН</t>
         </is>
       </c>
       <c r="B1078" s="4" t="n">
-        <v>10550</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1079">
       <c r="A1079" s="3" t="inlineStr">
         <is>
-          <t>Л24.39 ПОДГОТОВКА К ДИЕТЕ</t>
+          <t>Л20.10.06.01.23 ХЕК</t>
         </is>
       </c>
       <c r="B1079" s="4" t="n">
-        <v>5790</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1080">
       <c r="A1080" s="3" t="inlineStr">
         <is>
-          <t>Л24.4 ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПОСЛЕ 40 ДЛЯ МУЖЧИН (МИНИМУМ): КЛИН. АНАЛИЗ КРОВИ, ГЛЮКОЗА, ЛИПИДНЫЙ СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ТТГ, ПСА ОБЩИЙ, ОБЩИЙ АНАЛИЗ МОЧИ</t>
+          <t>Л20.10.06.01.24 ЦВЕТНАЯ КАПУСТА</t>
         </is>
       </c>
       <c r="B1080" s="4" t="n">
-        <v>2630</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1081">
       <c r="A1081" s="3" t="inlineStr">
         <is>
-          <t>Л24.40 ЗДОРОВЫЙ ЖЕЛУДОК (ДИАГНОСТИКА ХЕЛИКОБАКТЕРНОЙ ИНФЕКЦИИ): АНТИТЕЛА СУММАРНЫЕ IGM+IGA+IGG К АНТИГЕНУ CAGA HELICOBACTER PYLORI, АНТИГЕН HELICOBACTER PYLORI В КАЛЕ</t>
+          <t>Л20.10.06.01.25 ЦВЕТНАЯ КАПУСТА ОТВАРНАЯ</t>
         </is>
       </c>
       <c r="B1081" s="4" t="n">
-        <v>1250</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1082">
       <c r="A1082" s="3" t="inlineStr">
         <is>
-          <t>Л24.41 ГОРМОНАЛЬНЫЙ CHECK-UP ДЛЯ МУЖЧИН: ЛЮТЕИНИЗИРУЮЩИЙ ГОРМОН (ЛГ), ФОЛЛИКУЛОСТИМУЛИРУЮЩИЙ ГОРМОН (ФСГ), ТЕСТОСТЕРОН ОБЩИЙ + СВОБОДНЫЙ + БИОДОСТУПНЫЙ + ГСПГ+ АЛЬБУМИН, ПРОЛАКТИН, ЭСТРАДИОЛ</t>
+          <t>Л20.10.06.01.26 ЦЕЛЬНОЕ КУРИНОЕ ЯЙЦО</t>
         </is>
       </c>
       <c r="B1082" s="4" t="n">
-        <v>2670</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1083">
       <c r="A1083" s="3" t="inlineStr">
         <is>
-          <t>Л24.42 ПРОВЕРЬ СВОЙ ДЕФИЦИТ МИКРОЭЛЕМЕНТОВ: КАЛЬЦИЙ ОБЩИЙ, МАГНИЙ, ФОСФОР НЕОРГАНИЧЕСКИЙ, КАЛИЙ, НАТРИЙ, ХЛОР, МЕДЬ, ЦИНК</t>
+          <t>Л20.10.06.01.27 ШОКОЛАД</t>
         </is>
       </c>
       <c r="B1083" s="4" t="n">
-        <v>2290</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1084">
       <c r="A1084" s="3" t="inlineStr">
         <is>
-          <t>Л24.43 СТРЕСС ПОД КОНТРОЛЕМ: КОРТИЗОЛ В СЛЮНЕ ВЕЧЕРОМ, МАГНИЙ, ТИРЕОТРОПНЫЙ ГОРМОН (ТТГ), ТЕСТОСТЕРОН ОБЩИЙ, ГЛЮКОЗА, ДИГИДРОЭПИАНДРОСТЕРОН СУЛЬФАТ (ДЭА-SO4)</t>
+          <t>Л20.10.06.01.28 ЯБЛОКО</t>
         </is>
       </c>
       <c r="B1084" s="4" t="n">
-        <v>2440</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1085">
       <c r="A1085" s="3" t="inlineStr">
         <is>
-          <t>Л24.44 CHECK-UP КОРМЯЩИХ МАМ: КАЛЬЦИЙ ОБЩИЙ, КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ, ОБЩИЙ БЕЛОК, ФЕРРИТИН, 25 (ОН) ВИТАМИН D</t>
+          <t>Л20.10.06.01.31 БЕТА-ЛАКТОГЛОБУЛИН ( F 77)</t>
         </is>
       </c>
       <c r="B1085" s="4" t="n">
-        <v>3170</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1086">
       <c r="A1086" s="3" t="inlineStr">
         <is>
-          <t>Л24.45 ЗДОРОВЫЕ СУСТАВЫ - СКРИН: РЕВМАТОИДНЫЙ ФАКТОР, С-РЕАКТИВНЫЙ БЕЛОК (КОЛИЧЕСТВЕННО), МОЧЕВАЯ КИСЛОТА</t>
+          <t>Л20.10.06.01.32 АЛЬФА-ЛАКТАЛЬБУМИН ( F 76)</t>
         </is>
       </c>
       <c r="B1086" s="4" t="n">
-        <v>1030</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1087">
       <c r="A1087" s="3" t="inlineStr">
         <is>
-          <t>Л24.46 РЕВМАТОИДНЫЙ АРТРИТ-МАКСИМУМ: КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ, С-РЕАКТИВНЫЙ БЕЛОК (КОЛИЧЕСТВЕННО), РЕВМАТОИДНЫЙ ФАКТОР, АНТИТЕЛА К ЦИКЛИЧЕСКОМУ ЦИТРУЛИНОВОМУ ПЕПТИДУ (ACCP)</t>
+          <t>Л20.10.06.02 СМЕСЬ МУЧНАЯ МИКСТ 129</t>
         </is>
       </c>
       <c r="B1087" s="4" t="n">
-        <v>3330</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1088">
       <c r="A1088" s="3" t="inlineStr">
         <is>
-          <t>Л24.47 РЕВМАТОИДНЫЙ АРТРИТ СКРИНИНГ: РЕВМАТОИДНЫЙ ФАКТОР, АНТИТЕЛА К ЦИКЛИЧЕСКОМУ ЦИТРУЛИНОВОМУ ПЕПТИДУ (ACCP)</t>
+          <t>Л20.10.06.03 СМЕСЬ МЯСНЫЕ ПРОДУКТЫ МИКСТ 8</t>
         </is>
       </c>
       <c r="B1088" s="4" t="n">
-        <v>2600</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1089">
       <c r="A1089" s="3" t="inlineStr">
         <is>
-          <t>Л24.48 ПРОБЛЕМНАЯ КОЖА ДЛЯ ЖЕНЩИН: ТИРЕОТРОПНЫЙ ГОРМОН (ТТГ), ЭСТРАДИОЛ, ТЕСТОСТЕРОН ОБЩИЙ, ДИГИДРОЭПИАНДРОСТЕРОН СУЛЬФАТ (ДЭА-SO4), ЛГ , ФСГ, 17-ОН ПРОГЕСТЕРОН, КОРТИЗОЛ В СЛЮНЕ ВЕЧЕРОМ, ЦИНК, МЕДЬ, ГЛЮКОЗА, 3-АНДРОСТЕНДИОЛ ГЛЮКУРОНИД</t>
+          <t>Л20.10.06.04 СМЕСЬ МЯСО ПТИЦЫ МИКСТ 12</t>
         </is>
       </c>
       <c r="B1089" s="4" t="n">
-        <v>6660</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1090">
       <c r="A1090" s="3" t="inlineStr">
         <is>
-          <t>Л24.49 ПРОБЛЕМНАЯ КОЖА ДЛЯ МУЖЧИН: ТИРЕОТРОПНЫЙ ГОРМОН (ТТГ), ГЛОБУЛИН, СВЯЗЫВАЮЩИЙ ПОЛОВЫЕ ГОРМОНЫ (ГСПГ), ТЕСТОСТЕРОН ОБЩИЙ, ДИГИДРОЭПИАНДРОСТЕРОН СУЛЬФАТ (ДЭА-SO4), ЦИНК, МЕДЬ,ГЛЮКОЗА, КОРТИЗОЛ В СЛЮНЕ ВЕЧЕРОМ, 3-АНДРОСТЕНДИОЛ ГЛЮКУРОНИД</t>
+          <t>Л20.10.06.05 СМЕСЬ ОВОЩИ МИКСТ 5</t>
         </is>
       </c>
       <c r="B1090" s="4" t="n">
-        <v>5450</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1091">
       <c r="A1091" s="3" t="inlineStr">
         <is>
-          <t>Л24.5 ОБСЛЕДОВАНИЕ ПОЧЕК: КЛИН. АНАЛИЗ КРОВИ, ОБЩИЙ АНАЛИЗ МОЧИ, МОЧЕВИНА, КРЕАТИНИН, ДИАГНОСТИКА МИКРОАЛЬБУМИНУРИИ</t>
+          <t>Л20.10.06.06 СМЕСЬ ОВОЩИ МИКСТ 6</t>
         </is>
       </c>
       <c r="B1091" s="4" t="n">
-        <v>1300</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1092">
       <c r="A1092" s="3" t="inlineStr">
         <is>
-          <t>Л24.50 КОНТРОЛЬ ПРИВИВОК: IGG К ВИРУСУ КОРИ, IGG К ВИРУСУ КРАСНУХИ, IGG К ВИРУСУ ВАРИЦЕЛЛА-ЗОСТЕР, IGG К ВИРУСУ ГЕПАТИТА А, АНТИТЕЛА К HBS АНТИГЕНУ ВИРУСА ГЕПАТИТА</t>
+          <t>Л20.10.06.07 СМЕСЬ ОРЕХИ МИКСТ 34</t>
         </is>
       </c>
       <c r="B1092" s="4" t="n">
-        <v>2430</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1093">
       <c r="A1093" s="3" t="inlineStr">
         <is>
-          <t>Л24.51 ПОДГОТОВКА К ДИЕТЕ. РЕКОМЕНДОВАНО ДИЕТОЛОГОМ: АЛТ,АСТ,О БИЛИРУБИН,ГЛЮКОЗА,ГЛИКИРОВ ГЕМОГЛОБИН,ЛИПИДНЫЙ СПЕКТР,ИНСУЛИН,КРЕАТИНИН,МОЧЕВИНА,О БЕЛОК,АЛЬБУМИН,С-РЕАК БЕЛОК (КОЛИЧЕСТВЕННО),ТТГ,МОЧЕВАЯ КИСЛОТА,КАК</t>
+          <t>Л20.10.06.08 СМЕСЬ СЫРЫ МИКСТ 114</t>
         </is>
       </c>
       <c r="B1093" s="4" t="n">
-        <v>4940</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1094">
       <c r="A1094" s="3" t="inlineStr">
         <is>
-          <t>Л24.52 ДИЕТА БЕЗ МЯСА: БЕЛОК ОБЩИЙ,АЛЬБУМИН,КАЛЬЦИЙ ОБЩИЙ,ФОСФОР НЕОРГАНИЧЕСКИЙ,25 (ОН) ВИТАМИН D,ВИТАМИН В12 (КОБАЛАМИНЫ СУММАРНО),ФЕРРИТИН,КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ</t>
+          <t>Л20.10.06.09 СМЕСЬ ФРУКТЫ МИКСТ 9</t>
         </is>
       </c>
       <c r="B1094" s="4" t="n">
-        <v>4400</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1095">
       <c r="A1095" s="3" t="inlineStr">
         <is>
-          <t>Л24.53 ГЛЮТЕНУ НЕТ!: АНТИТЕЛА К ТКАНЕВОЙ ТРАНСГЛУТАМИНАЗЕ IGA АНТИТЕЛА К ТКАНЕВОЙ ТРАНСГЛУТАМИНАЗЕ IGG, АНТИТЕЛА К ГЛИАДИНУ IGG, АНТИТЕЛА К ГЛИАДИНУ IGA, СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ ГЛЮТЕНА (F79), СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ ГЛИАДИНА (F233)</t>
+          <t>Л20.10.06.10 СМЕСЬ ЦИТРУСОВЫХ МИКСТ 19</t>
         </is>
       </c>
       <c r="B1095" s="4" t="n">
-        <v>4120</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1096">
-      <c r="A1096" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1096" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.07 ПРОЧИЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B1096" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1097">
       <c r="A1097" s="3" t="inlineStr">
         <is>
-          <t>Л24.55 ОНКОМАРКЕРЫ ДЛЯ МУЖЧИНЫ: АФП, ПСА ОБЩИЙ, ПРОСТАТИЧЕСКИЙ СПЕЦИФИЧЕСКИЙ АНТИГЕН СВОБОДНЫЙ (ПСА СВ.), РАКОВО-ЭМБРИОНАЛЬНЫЙ АНТИГЕН (РЭА), УГЛЕВОДНЫЙ АНТИГЕН СА 72/4, УГЛЕВОДНЫЙ АНТИГЕН CA-199</t>
+          <t>Л20.10.07.01 ЛАТЕКС</t>
         </is>
       </c>
       <c r="B1097" s="4" t="n">
-        <v>3770</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1098">
       <c r="A1098" s="3" t="inlineStr">
         <is>
-          <t>Л24.56 ОНКОМАРКЕРЫ ДЛЯ ЖЕНЩИНЫ: АФП, АНТИГЕН ПЛОСКОКЛЕТОЧНОЙ КАРЦИНОМЫ (SСCA), РАКОВО-ЭМБРИОНАЛЬНЫЙ АНТИГЕН (РЭА), УГЛЕВОДНЫЙ АНТИГЕН СА 72/4, УГЛЕВОДНЫЙ АНТИГЕН CA-199, УГЛЕВОДНЫЙ АНТИГЕН СА-125, УГЛЕВОДНЫЙ АНТИГЕН CA-153</t>
+          <t>Л20.10.07.01 НАТУРАЛЬНЫЙ ШЕЛК</t>
         </is>
       </c>
       <c r="B1098" s="4" t="n">
-        <v>5800</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1099">
-      <c r="A1099" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1099" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.08 ПЫЛЬЦЕВЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B1099" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1100">
-      <c r="A1100" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1100" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.08.01 ПО ОТДЕЛЬНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1100" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1101">
-      <c r="A1101" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1101" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.08.01.02 СОРНЫЕ</t>
+        </is>
+      </c>
+      <c r="B1101" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1102">
       <c r="A1102" s="3" t="inlineStr">
         <is>
-          <t>Л24.62 ДИАГНОСТИКА ИНФЕКЦИОННОГО МОНОНУКЛЕОЗА (ВЭБ)</t>
+          <t>Л20.10.08.01.02.04 ПОЛЫНЬ ОБЫКНОВЕННАЯ</t>
         </is>
       </c>
       <c r="B1102" s="4" t="n">
-        <v>2580</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1103">
-      <c r="A1103" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1103" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.08.01.03 ТРАВЫ</t>
+        </is>
+      </c>
+      <c r="B1103" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1104">
       <c r="A1104" s="3" t="inlineStr">
         <is>
-          <t>Л24.65 ПОСТКОВИДНЫЙ КОМПЛЕКС. МИНИМУМ. КАК (ОСНОВНЫЕ ПАРАМЕТРЫ+ ЛЕЙКОФОРМУЛА+ СОЭ),  АЛАТ, АСАТ, Г-ГТ, О БИЛИРУБИН,О БЕЛОК Й, АЛЬБУМИН, ГЛЮКОЗА, МОЧЕВИНА, С-РЕАКТИВНЫЙ БЕЛОК (КОЛИЧЕСТВЕННО), ФЕРРИТИН, 25 (ОН) ВИТАМИН D, Д-ДИМЕР</t>
+          <t>Л20.10.08.01.03.01 ЕЖА СБОРНАЯ</t>
         </is>
       </c>
       <c r="B1104" s="4" t="n">
-        <v>4940</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1105">
       <c r="A1105" s="3" t="inlineStr">
         <is>
-          <t>Л24.66 ПОСТКОВИДНЫЙ КОМПЛЕКС. БАЗОВЫЙ</t>
+          <t>Л20.10.08.01.03.02 ТИМОФЕЕВКА</t>
         </is>
       </c>
       <c r="B1105" s="4" t="n">
-        <v>6610</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1106">
       <c r="A1106" s="3" t="inlineStr">
         <is>
-          <t>Л24.67 ПОСТКОВИДНЫЙ КОМПЛЕКС.МАКСИМУМ.</t>
+          <t>Л20.10.08.02 СМЕСЬ АЛЛЕРГЕНОВ ДЕРЕВЬЕВ - РЕЗУЛЬТАТ ОБЩИЙ</t>
         </is>
       </c>
       <c r="B1106" s="4" t="n">
-        <v>9230</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1107">
       <c r="A1107" s="3" t="inlineStr">
         <is>
-          <t>Л24.68 ИНФЕКЦИИ (МИНИКОМПЛЕКС)</t>
+          <t>Л20.10.08.05 СМЕСЬ РАННЕЦВЕТУЩИХ ЛУГОВЫХ ТРАВ - РЕЗУЛЬТАТ ОБЩИЙ</t>
         </is>
       </c>
       <c r="B1107" s="4" t="n">
-        <v>1560</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1108">
-      <c r="A1108" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1108" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.09 РТМЛ С БЫТОВЫМИ АЛЛЕРГЕНАМИ</t>
+        </is>
+      </c>
+      <c r="B1108" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1109">
-      <c r="A1109" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1109" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.09.01 ПО ОТДЕЛЬНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1109" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1110">
       <c r="A1110" s="3" t="inlineStr">
         <is>
-          <t>Л24.70 ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПОСЛЕ 40 ДЛЯ ЖЕНЩИН (МАКСИМУМ)</t>
+          <t>Л20.10.09.01.02 ДАФНИИ</t>
         </is>
       </c>
       <c r="B1110" s="4" t="n">
-        <v>6370</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1111">
       <c r="A1111" s="3" t="inlineStr">
         <is>
-          <t>Л24.71 ОНКОЛОГИЧЕСКИЙ ЖЕНСКИЙ КОМПЛЕКС.</t>
+          <t>Л20.10.09.02 РТМЛ С БЫТОВЫМИ АЛЛЕРГЕНАМИ - ПАНЕЛЬ (12 АЛЛЕРГЕНОВ)</t>
         </is>
       </c>
       <c r="B1111" s="4" t="n">
-        <v>5690</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1112">
-      <c r="A1112" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1112" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.10 РТМЛ С ЛЕКАРСТВЕННЫМ ПРЕПАРАТОМ</t>
+        </is>
+      </c>
+      <c r="B1112" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1113">
       <c r="A1113" s="3" t="inlineStr">
         <is>
-          <t>Л24.73 ИППП ПЛЮС - ВСЕ ВКЛЮЧЕНО (ДЛЯ ЖЕНЩИН)</t>
+          <t>Л20.10.10.01 РТМЛ - ЛЕКАРСТВЕННЫЙ ПРЕПАРАТ</t>
         </is>
       </c>
       <c r="B1113" s="4" t="n">
-        <v>4950</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1114">
-      <c r="A1114" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1114" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.11 РТМЛ С ПИЩЕВЫМИ АЛЛЕРГЕНАМИ</t>
+        </is>
+      </c>
+      <c r="B1114" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1115">
-      <c r="A1115" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1115" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.11.01 ПО ОТДЕЛЬНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1115" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1116">
-      <c r="A1116" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1116" s="3" t="inlineStr"/>
+      <c r="A1116" s="3" t="inlineStr">
+        <is>
+          <t>Л20.10.11.01.05 КУРИНОЕ ЯЙЦО</t>
+        </is>
+      </c>
+      <c r="B1116" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1117">
       <c r="A1117" s="3" t="inlineStr">
         <is>
-          <t>Л25.1 КОМПЛЕКС ДЛЯ ГОСПИТАЛИЗАЦИИ В СТАЦИОНАР - ИНФЕКЦИИ (HIV 1+2 (СУМ. АНТИТЕЛА К ВИЧ), ЭДС, HBSAG, ANTI-HCV-TOTAL) (2К)</t>
+          <t>Л20.10.11.01.17 ХЕК</t>
         </is>
       </c>
       <c r="B1117" s="4" t="n">
-        <v>1630</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1118">
       <c r="A1118" s="3" t="inlineStr">
         <is>
-          <t>Л25.2 КОМПЛЕКС ДЛЯ ГОСПИТАЛИЗАЦИИ В СТАЦИОНАР - HBSAG, ANTI-HCV-TOTAL, ЭДС, HIV 1+2(СУММ.А/Т К ВИЧ), ГРУППА КРОВИ, РЕЗУС-ФАКТОР)</t>
+          <t>Л20.10.11.01.18 КУКУРУЗА</t>
         </is>
       </c>
       <c r="B1118" s="4" t="n">
-        <v>2080</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1119">
-      <c r="A1119" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1119" s="3" t="inlineStr"/>
+      <c r="A1119" s="3" t="inlineStr">
+        <is>
+          <t>Л20.10.11.01.19 ЯЧМЕННАЯ КРУПА</t>
+        </is>
+      </c>
+      <c r="B1119" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1120">
       <c r="A1120" s="3" t="inlineStr">
         <is>
-          <t>Л26.03 ВИТАМИН B1 (ТИАМИН)</t>
+          <t>Л20.10.11.02 РТМЛ С ПИЩЕВЫМИ АЛЛЕРГЕНАМИ ПАНЕЛЬ (19 ПРОДУКТОВ)</t>
         </is>
       </c>
       <c r="B1120" s="4" t="n">
-        <v>2890</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1121">
-      <c r="A1121" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1121" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.13 ЭПИДЕРМАЛЬНЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE)</t>
+        </is>
+      </c>
+      <c r="B1121" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1122">
-      <c r="A1122" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1122" s="2" t="inlineStr">
+        <is>
+          <t>Л20.10.13.01 ПО ОТДЕЛЬНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1122" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1123">
       <c r="A1123" s="3" t="inlineStr">
         <is>
-          <t>Л26.10 БЕТА-КАРОТИН</t>
+          <t>Л20.10.13.01.01 ВОЛНИСТЫЙ ПОПУГАЙЧИК (ПОМЕТ)</t>
         </is>
       </c>
       <c r="B1123" s="4" t="n">
-        <v>2890</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1124">
       <c r="A1124" s="3" t="inlineStr">
         <is>
-          <t>Л26.12 ВИТАМИНЫ ГРУППЫ B: B1, B2, B3, B5, B6,В7, B9, B12</t>
+          <t>Л20.10.13.01.03 КОШКА ЭПИТЕЛИЙ</t>
         </is>
       </c>
       <c r="B1124" s="4" t="n">
-        <v>7000</v>
-[...8 lines deleted...]
-      <c r="B1125" s="3" t="inlineStr"/>
+        <v>500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1125">
+      <c r="A1125" s="3" t="inlineStr">
+        <is>
+          <t>Л20.10.13.01.04 ОБРАБОТАННАЯ ОВЕЧЬЯ ШЕРСТЬ</t>
+        </is>
+      </c>
+      <c r="B1125" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1126">
-      <c r="A1126" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1126" s="3" t="inlineStr"/>
+      <c r="A1126" s="3" t="inlineStr">
+        <is>
+          <t>Л20.10.13.01.06 ПЕРХОТЬ И ШЕРСТЬ СОБАКИ</t>
+        </is>
+      </c>
+      <c r="B1126" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1127">
-      <c r="A1127" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1127" s="3" t="inlineStr"/>
+      <c r="A1127" s="3" t="inlineStr">
+        <is>
+          <t>Л20.10.13.01.07 ЭПИТЕЛИЙ СОБАКИ</t>
+        </is>
+      </c>
+      <c r="B1127" s="4" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1128">
       <c r="A1128" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.01 ОФОРМЛЕНИЕ ЛИСТКА ВРЕМЕННОЙ НЕТРУДОСПОСОБНОСТИ</t>
+          <t>Л20.10.13.02 СМЕСЬ - ГРЫЗУНЫ</t>
         </is>
       </c>
       <c r="B1128" s="4" t="n">
-        <v>810</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1129">
       <c r="A1129" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.03 ОФОРМЛЕНИЕ СПРАВКИ О ВРЕМЕННОЙ НЕТРУДОСПОСОБНОСТИ СОТРУДНИКОВ ВС, ВМФ, ФСБ, МВД (ФОРМА 095/У)</t>
+          <t>Л20.10.13.03 СМЕСЬ - ПЕРО ПОСТЕЛЬНОЕ</t>
         </is>
       </c>
       <c r="B1129" s="4" t="n">
-        <v>810</v>
+        <v>500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1130">
-      <c r="A1130" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1130" s="2" t="inlineStr">
+        <is>
+          <t>Л20.11.06 ПЫЛЬЦЕВЫЕ АЛЛЕРГЕНЫ (ИФА СПЕЦИФИЧЕСКИЕ ИММУНОГЛОБУЛИНЫ IGE</t>
+        </is>
+      </c>
+      <c r="B1130" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1131">
       <c r="A1131" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.06 ОФОРМЛЕНИЕ СПРАВКИ О НАЛИЧИИ ПРОТИВОПОКАЗАНИЯ К АВИАПЕРЕЛЕТУ</t>
+          <t>Л20.11.06.12 РАЙГРАС (ПЛЕВЕЛ МНОГОЛЕТНИЙ)</t>
         </is>
       </c>
       <c r="B1131" s="4" t="n">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1132">
-      <c r="A1132" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1132" s="2" t="inlineStr">
+        <is>
+          <t>Л24 КОМПЛЕКСНЫЕ ПРОГРАММЫ</t>
+        </is>
+      </c>
+      <c r="B1132" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1133">
       <c r="A1133" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.08 ОТКРЫТИЕ ЛИСТКА ВРЕМЕННОЙ НЕТРУДОСПОСОБНОСТИ ЗАДНИМ ЧИСЛОМ</t>
+          <t>Л24.1 ЕЖЕГОДНОЕ ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ: КЛИН. АНАЛИЗ КРОВИ, АЛАТ, АСАТ, ГАММА-ГТ, ГЛЮКОЗА, КРЕАТИНИН, БИЛИРУБИН ОБЩИЙ, ОБЩИЙ БЕЛОК, АЛЬБУМИН, ХОЛЕСТЕРИН, ТРИГЛИЦЕРИДЫ, ЭДС, HBSAG, ANTI-HCV TOTAL, H.PYLORI IGG, IGМ, ОБЩИЙ АНАЛИЗ МОЧИ</t>
         </is>
       </c>
       <c r="B1133" s="4" t="n">
-        <v>1100</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1134">
       <c r="A1134" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.09 ОФОРМЛЕНИЕ СПРАВКИ О МЕДОТВОДЕ ОТ ВАКЦИНАЦИИ ЧЕРЕЗ ВК</t>
+          <t>Л24.10 ДИАГНОСТИКА ПРИЧИН НАРУШЕНИЯ МЕНСТРУАЛЬНОГО ЦИКЛА. АМЕНОРЕЯ: ТТГ, ТИРОКСИН СВОБОДНЫЙ, B ХГЧ ОБЩИЙ / ТЕСТ, ПРОЛАКТИН, ЛГ, ФСГ, ЭСТРАДИОЛ, ТЕСТОСТЕРОН ОБЩИЙ + СВОБОДНЫЙ + БИОДОСТУПНЫЙ + АЛЬБУМИН + ГСПГ</t>
         </is>
       </c>
       <c r="B1134" s="4" t="n">
-        <v>950</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1135">
       <c r="A1135" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.10 ОФОРМЛЕНИЕ ЗАКЛЮЧЕНИЯ ДЛЯ ПЕРЕВОДА ШКОЛЬНИКА НА ДОМАШНЕЕ ОБУЧЕНИЕ</t>
+          <t>Л24.11 ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПОСЛЕ 40 ДЛЯ МУЖЧИН (МАКСИМУМ): КАК, ГЛИКИР ГЕМОГЛОБИН, ГЛЮКОЗА, АЛАТ, АСАТ, Г-ГТ, КРЕАТИНИН,О БИЛИР,О БЕЛОК, АЛЬБУМИН С - РЕАК БЕЛОК (КОЛИЧЕСТ) , ЛИПИДНЫЙ СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ТТГ, ПСА,ОАМ</t>
         </is>
       </c>
       <c r="B1135" s="4" t="n">
-        <v>900</v>
+        <v>6500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1136">
       <c r="A1136" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.11 ОФОРМЛЕНИЕ ОСВОБОЖДЕНИЯ ОТ ЗАНЯТИЙ ФИЗИЧЕСКОЙ КУЛЬТУРОЙ СРОКОМ ДО ОДНОГО МЕСЯЦА</t>
+          <t>Л24.12 ПРОБЛЕМЫ ВЕСА: ГЛЮКОЗА, ГЛИКИРОВАННЫЙ ГЕМОГЛОБИН, ПРОЛАКТИН, ТТГ, Т4 СВ., ЛИПИДНЫЙ СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ИНСУЛИН, СТГ, ИФР -1, КОРТИЗОЛ ОБЩИЙ</t>
         </is>
       </c>
       <c r="B1136" s="4" t="n">
-        <v>450</v>
+        <v>4800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1137">
       <c r="A1137" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.12 ОФОРМЛЕНИЕ ОСВОБОЖДЕНИЯ ОТ ЗАНЯТИЙ В ОБРАЗОВАТЕЛЬНОМ УЧРЕЖДЕНИИ (АКАДЕМИЧЕСКАЯ СПРАВКА)</t>
+          <t>Л24.13 БИОХ АНАЛИЗ КРОВИ (МАКСИМУМ): АЛАТ, АСАТ, ФОСФ ЩЕЛОЧН, Г-ГТ, ЛДГ,О И ПР БИЛИРУБИН,БЕЛКОВЫЕ ФРАКЦИИ, О БЕЛОК, ТИМОЛ ПРОБА, ГЛЮКОЗА, ГЛИКИР ГЕМОГЛОБИН, МОЧЕВИНА, КРЕАТИНИН, МОЧЕВ КИСЛОТА, ЛИПИД СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА).</t>
         </is>
       </c>
       <c r="B1137" s="4" t="n">
-        <v>950</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1138">
-      <c r="A1138" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1138" s="3" t="inlineStr"/>
+      <c r="A1138" s="3" t="inlineStr">
+        <is>
+          <t>Л24.15 ГОСПИТАЛИЗАЦИЯ В ТЕРАПЕВТИЧЕСКИЙ СТАЦИОНАР</t>
+        </is>
+      </c>
+      <c r="B1138" s="4" t="n">
+        <v>3300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1139">
       <c r="A1139" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.14 ОФОРМЛЕНИЕ ВЫПИСКИ ИЗ МЕДИЦИНСКОЙ КАРТЫ (ФОРМА 027/У) ЗА ПЕРИОД НАБЛЮДЕНИЯ В 'СЕТИ КЛИНИК 'ДОКТОРА'</t>
+          <t>Л24.16 ГОСПИТАЛИЗАЦИЯ В ХИРУРГИЧЕСКИЙ СТАЦИОНАР</t>
         </is>
       </c>
       <c r="B1139" s="4" t="n">
-        <v>3100</v>
+        <v>5200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1140">
       <c r="A1140" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.16 ОФОРМЛЕНИЕ МЕДИЦИНСКОГО ЗАКЛЮЧЕНИЯ О НАЛИЧИИ ИЛИ ОТСУТСТВИИ ЗАБОЛЕВАНИЯ, ПРЕПЯТСТВУЮЩЕГО ПОСТУПЛЕНИЮ НА ГОС.СЛУЖБУ ( 001-ГС/У)</t>
+          <t>Л24.17 ПЛАНИРОВАНИЕ БЕРЕМЕННОСТИ:ПРОГРАММА ПОДГОТОВКИ ДЛЯ ЖЕНЩИНЫ</t>
         </is>
       </c>
       <c r="B1140" s="4" t="n">
-        <v>3000</v>
+        <v>10500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1141">
       <c r="A1141" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.17 ОФОРМЛЕНИЕ КАРТЫ РЕБЕНКА, ОТЪЕЗЖАЮЩЕГО В ОЗДОРОВИТЕЛЬНЫЙ ЛАГЕРЬ (ФОРМА 079/У)</t>
+          <t>Л24.18 ПЛАНИРОВАНИЕ БЕРЕМЕННОСТИ:ПРОГРАММА ПОДГОТОВКИ ДЛЯ МУЖЧИН</t>
         </is>
       </c>
       <c r="B1141" s="4" t="n">
-        <v>3000</v>
+        <v>6300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1142">
       <c r="A1142" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.18 ОФОРМЛЕНИЕ МЕДИЦИНСКОЙ КАРТЫ РЕБЕНКА ДЛЯ ПОСТУПЛЕНИЯ В ДЕТСКОЕ ДОШКОЛЬНОЕ УЧРЕЖДЕНИЕ ИЛИ ШКОЛУ ( 026/У)</t>
+          <t>Л24.19 ПРОФИЛАКТИКА ЗАБОЛЕВАНИЙ ЩИТОВИДНОЙ ЖЕЛЕЗЫ : ТТГ, Т3 СВОБОДНЫЙ, T4 СВОБОДНЫЙ, АУТО К ТПО</t>
         </is>
       </c>
       <c r="B1142" s="4" t="n">
-        <v>3000</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1143">
       <c r="A1143" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.19 ОФОРМЛЕНИЕ МЕДИЦИНСКОЙ КАРТЫ РЕБЕНКА ДЛЯ ПОСТУПЛЕНИЯ В ДЕТСКОЕ ДОШКОЛЬНОЕ УЧРЕЖДЕНИЕ ИЛИ ШКОЛУ (ФОРМА 026/У) - В РАМКАХ КОМПЛЕКСНОГО МЕДОСМОТРА</t>
+          <t>Л24.2 ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПОСЛЕ 40 ДЛЯ ЖЕНЩИН (МИНИМУМ): КЛИН. АНАЛИЗ КРОВИ, ГЛЮКОЗА, ЛИПИДНЫЙ СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ТТГ, СА-125, ОБЩИЙ АНАЛИЗ МОЧИ</t>
         </is>
       </c>
       <c r="B1143" s="4" t="n">
-        <v>3000</v>
+        <v>2800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1144">
       <c r="A1144" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.20 ОФОРМЛЕНИЕ МЕДИЦИНСКОЙ ОБМЕННОЙ КАРТЫ РЕБЕНКА, НАПРАВЛЯЕМОГО В ОЗДОРОВИТЕЛЬНЫЙ ЛАГЕРЬ</t>
+          <t>Л24.20 АНДРОГЕННЫЙ ПРОФИЛЬ ( ТЕСТОСТЕРОН (862),ДЭА-SO4 (808),17-ОН-ПРОГЕСТЕРОН(813), ДИГИДРОТЕСТОСТЕРОН(855),АНДРОСТАНДИОЛГЛЮКУРОНИД9857), АНДРОСТЕНДИОН (853),КОРТИЗОЛ (824)</t>
         </is>
       </c>
       <c r="B1144" s="4" t="n">
-        <v>3000</v>
+        <v>6200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1145">
       <c r="A1145" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.21 ОФОРМЛЕНИЕ САНАТОРНО-КУРОРТНОЙ КАРТЫ ВЗРОСЛОГО (ФОРМА 072/У)</t>
+          <t>Л24.21 TORCH-ИНФЕКЦИИ: ANTI-RUBELLA IGG, ANTI-RUBELLA IGM, ANTI-TOXO IGG, ANTI-TOXO IGM, ANTI-CMV IGG, ANTI-CMV IGM, ANTI-HSV IGG, ANTI-HSV IGM</t>
         </is>
       </c>
       <c r="B1145" s="4" t="n">
         <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1146">
       <c r="A1146" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.22 ОФОРМЛЕНИЕ САНАТОРНО-КУРОРТНОЙ КАРТЫ РЕБЕНКА (ФОРМА 076/У)</t>
+          <t>Л24.22 ДИАГНОСТИКА ГИПЕРКОРТИЦИЗМА: КОРТИЗОЛ В СЛЮНЕ УТРОМ, КОРТИЗОЛ В СЛЮНЕ ВЕЧЕРОМ, КОРТИЗОЛ В «МАЛОМ ДЕКСАМЕТАЗОНОВОМ ТЕСТЕ С 1МГ» (ОДНОКРАТНОЕ ИССЛЕДОВАНИЕ КОРТИЗОЛА ОБЩЕГО УТРОМ СЛЕДУЮЩЕГО ДНЯ ПОСЛЕ ПРИЕМА ДЕКСАМЕТАЗОНА (1 МГ))</t>
         </is>
       </c>
       <c r="B1146" s="4" t="n">
-        <v>3100</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1147">
       <c r="A1147" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.23 ОФОРМЛЕНИЕ ЗАКЛЮЧЕНИЯ ДЛЯ ПОСТУПАЮЩИХ В ВУЗ, ТЕХНИКУМ ИТ.Д (ФОРМА 086/У) ПРИ НАЛИЧИИ ВСЕХ ДОКУМЕНТОВ</t>
+          <t>Л24.23 КОМПЛЕКС ДЛЯ ВЫЯВЛЕНИЯ ХЛАМИДИЙ</t>
         </is>
       </c>
       <c r="B1147" s="4" t="n">
-        <v>2200</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1148">
       <c r="A1148" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.24 ОФОРМЛЕНИЕ СПРАВКИ ДЛЯ ВЫЕЗЖАЮЩИХ ЗА ГРАНИЦУ (ФОРМА 082/У)</t>
+          <t>Л24.24 БИОХИМИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПЕЧЕНИ (ПЕЧЕНОЧНЫЕ ПРОБЫ): БИЛИРУБИН ОБЩИЙ, БИЛИРУБИН ПРЯМОЙ, АЛАТ, АСАТ, ГАММА-ГЛУТАМИЛТРАНСПЕПТИДАЗА (ГГТ), ЩЕЛОЧНАЯ ФОСФАТАЗА</t>
         </is>
       </c>
       <c r="B1148" s="4" t="n">
-        <v>2350</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1149">
       <c r="A1149" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.25 ОФОРМЛЕНИЕ СПРАВКИ ДЛЯ ЗАСЕЛЕНИЯ В ОБЩЕЖИТИЕ</t>
+          <t>Л24.25 (Х) ОБСЛЕДОВАНИЕ НА ГЕЛЬМИНТЫ И ПРОСТЕЙШИЕ</t>
         </is>
       </c>
       <c r="B1149" s="4" t="n">
-        <v>2000</v>
+        <v>2700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1150">
       <c r="A1150" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.26 МЕДИЦИНСКОЕ ЗАКЛЮЧЕНИЕ О ДОПУСКЕ ДЛЯ ПОСЕЩЕНЕНИЯ БАССЕЙНА</t>
+          <t>Л24.26 АНДРОФЛОР 2 ВИДА БИОМАТЕРИАЛА: СОСКОБЫ УРЕТРЫ И ЭЯКУЛЯТ; УРЕТРЫ И СЕКРЕТ ПРОСТАТЫ;КРАЙНЕЙ ПЛОТИ ГОЛОВКИ ПОЛ ЧЛЕНА И ЭЯКУЛЯТ, СОСКОБ КРАЙНЕЙ ПЛОТИ ГОЛОВКИ ПОЛ ЧЛЕНА И СЕКРЕТ ПРОСТАТЫ,МОЧА И ЭЯКУЛЯТ, МОЧА И СЕКРЕТ ПРОСТАТЫ</t>
         </is>
       </c>
       <c r="B1150" s="4" t="n">
-        <v>2000</v>
+        <v>4100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1151">
       <c r="A1151" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.29 ОФОРМЛЕНИЕ СПРАВКИ НА ВВОЗ/ВЫВОЗ ЛЕКАРСТВЕННЫХ СРЕДСТВ ЗА ГРАНИЦУ</t>
+          <t>Л24.27 АНДРОФЛОР СКРИН (2 ВИДА БИОМАТЕРИАЛА: СОСКОБЫ УРЕТРЫ И ЭЯКУЛЯТ; УРЕТРЫ И СЕКРЕТ ПРОСТАТЫ; КРАЙНЕЙ ПЛОТИ ГОЛОВКИ ПОЛОВОГО ЧЛЕНА И ЭЯКУЛЯТ, СОСКОБ КРАЙНЕЙ ПЛОТИ ГОЛОВКИ ПОЛОВОГО ЧЛЕНА И СЕКРЕТ ПРОСТАТЫ,МОЧА И ЭЯКУЛЯТ, МОЧА И СЕКРЕТ ПРОСТАТЫ)</t>
         </is>
       </c>
       <c r="B1151" s="4" t="n">
-        <v>2150</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1152">
       <c r="A1152" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.30 ОФОРМЛЕНИЕ СПРАВКИ НА ПОЛУЧЕНИЕ ПУТЕВКИ (ФОРМА 070/У)</t>
+          <t>Л24.28 ДУЭТ ( БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР-16 + АНДРОФЛОР (ЭЯКУЛЯТ ИЛИ СОСКОБ)</t>
         </is>
       </c>
       <c r="B1152" s="4" t="n">
-        <v>2150</v>
+        <v>4900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1153">
       <c r="A1153" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.34 МЕДИЦИНСКАЯ СПРАВКА НА АНГЛИЙСКОМ ЯЗЫКЕ ДЛЯ ВЫЕЗЖАЮЩИХ НА УЧЕБУ ЗА РУБЕЖ</t>
+          <t>Л24.29 ДУЭТ СКРИН ( БИОЦЕНОЗ УРОГЕНИТАЛЬНОГО ТРАКТА ФЕМОФЛОР СКРИН + АНДРОФЛОР СКРИН (ЭЯКУЛЯТ ИЛИ СОСКОБ)</t>
         </is>
       </c>
       <c r="B1153" s="4" t="n">
-        <v>6000</v>
+        <v>3500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1154">
       <c r="A1154" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.35 ОФОРМЛЕНИЕ СПРАВКИ БЕРЕМЕННОЙ ОБ ОТСУТСТВИИ ПРОТИВОПОКАЗАНИЙ К АВИАПЕРЕЛЕТАМ (ДЛЯ ПРЕДОСТАВЛЕНИЯ В АВИАКОМПАНИЮ)</t>
+          <t>Л24.3 ГОРМОНАЛЬНЫЙ CHECK-UP ДЛЯ ЖЕНЩИН ПОСЛЕ 40: ФСГ, ЛГ, ЭСТРАДИОЛ, ТЕСТОСТЕРОН ОБЩ.+ СВ.+БИОДОСТУПНЫЙ+ ГСПГ+ АЛЬБУМИН, ДЭА-SO4, ТТГ, Т4 СВ., ПРОЛАКТИН, ГЛЮКОЗА, ИНСУЛИН</t>
         </is>
       </c>
       <c r="B1154" s="4" t="n">
-        <v>2750</v>
+        <v>4600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1155">
       <c r="A1155" s="3" t="inlineStr">
         <is>
-          <t>МЭ01.36 ОФОРМЛЕНИЕ ЗАКЛЮЧЕНИЯ О ПЕРЕВОДЕ БЕРЕМЕННОЙ НА ДРУГУЮ РАБОТУ (ФОРМА 084/У)</t>
+          <t>Л24.30 ДИАГНОСТИКА СД, ОЦЕНКА ИНСУЛИНОРЕЗИСТЕНТНОСТИ : С-ПЕПТИД, ГЛИКОЗИЛИРОВАННЫЙ ГЕМОГЛОБИН, КЛУБОЧКОВАЯ ФИЛЬТРАЦИЯ, РАСЧЕТ ПО ФОРМУЛЕ CKD-EPI – КРЕАТИНИН, ОЦЕНКА ИНСУЛИНОРЕЗИСТЕНТНОСТИ: ГЛЮКОЗА (НАТОЩАК), ИНСУЛИН (НАТОЩАК), РАСЧЕТ ИНДЕКСА HOMA-IR</t>
         </is>
       </c>
       <c r="B1155" s="4" t="n">
-        <v>2900</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1156">
-      <c r="A1156" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1156" s="3" t="inlineStr"/>
+      <c r="A1156" s="3" t="inlineStr">
+        <is>
+          <t>Л24.31 ТЫ-ЗДОРОВ! : КЛИНИН. АНАЛИЗ КРОВИ, ОБЩИЙ АНАЛИЗ МОЧИ, ГЛЮКОЗА, ХОЛЕСТЕРИН</t>
+        </is>
+      </c>
+      <c r="B1156" s="4" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1157">
       <c r="A1157" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.01 ЗАСЕДАНИЕ ВРАЧЕБНОЙ КОМИССИИ</t>
+          <t>Л24.32 АНАЛИЗ НА СОДЕРЖАНИЕ МИКРОЭЛЕМЕНТОВ И ВИТАМИНОВ :ВИТАМИН B12 (ЦИАНОКОБАЛАМИН), ФОЛИЕВАЯ КИСЛОТА (FOLIC ACID) В СЫВОРОТКЕ КРОВИ, Д-25 (ОН) ВИТАМИН D, КАЛЬЦИЙ, ФОСФОР НЕОРГАНИЧЕСКИЙ, МАГНИЙ, ЦИНК</t>
         </is>
       </c>
       <c r="B1157" s="4" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1158">
       <c r="A1158" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.02 ВЫДАЧА ЛИСТКА ВРЕМЕННОЙ НЕТРУДОСПОСОБНОСТИ ЗА ПЕРИОД ЛЕЧЕНИЯ ЗА ГРАНИЦЕЙ</t>
+          <t>Л24.33 ОБСЛЕДОВАНИЕ НА ГЕЛЬМИНТЫ И ПРОСТЕЙШИЕ: А/Т К ОПИСТОРХИСУ IGG , А/Т К ТОКСОКАРАМ IGG, А/Т К ЛЯМБЛИЯМ IGG, А/Т К ЛЯМБЛИЯМ IGM, А/Т К ЭХИНОКОККАМ IGG, А/Т К ТРИХИНЕЛЛАМ IGG, А/Т К АСКАРИДАМ IGG,А/Т К КЛОНОРХИСУ IGG,А/Т К АНИЗАКИДАМ IGG</t>
         </is>
       </c>
       <c r="B1158" s="4" t="n">
-        <v>6950</v>
+        <v>4100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1159">
       <c r="A1159" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.04-1 ВЫДАЧА КОПИИ МЕДИЦИНСКОЙ КАРТЫ (БУМАЖНЫЙ ВАРИАНТ), ЗА 1 ЛИСТ</t>
+          <t>Л24.34 ЮНИ-15 (АЛАТ, Г-ГТ, АЛЬБУМИН, МОЧЕВИНА, КРЕАТИНИН, МОЧ КИСЛОТА, ХОЛЕСТЕРИН, ХОЛЕСТЕРОЛ-ЛПВП (HDL), ХОЛЕСТЕРОЛ- ЛПНП-(LDL), ТРИГЛИЦЕРИДЫ, С-РЕАК БЕЛОК (КОЛИЧЕСТВЕННО), ФЕРРИТИН, ВИТАМИН B12 , ТТГ, 25 (ОН) ВИТАМИН D)</t>
         </is>
       </c>
       <c r="B1159" s="4" t="n">
-        <v>75</v>
+        <v>4200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1160">
       <c r="A1160" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.04-2 ОТПРАВКА КОПИИ МЕДИЦИНСКОЙ КАРТЫ НА ЭЛЕКТРОННУЮ ПОЧТУ, ЗА 1 ФАЙЛ</t>
+          <t>Л24.35 ДИАГНОСТИКА ЗАБОЛЕВАНИЙ СЕРДЦА И СОСУДОВ:ЛИПИДНЫЙ СПЕКТР (ХС,ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ГЛИКИРОВАННЫЙ ГЕМОГЛОБИН, ГОМОЦИСТЕИН, (ИХЛА), ФИБРИНОГЕН, ПРОТРОМБИНОВОЕ ВРЕМЯ И МНО</t>
         </is>
       </c>
       <c r="B1160" s="4" t="n">
-        <v>55</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1161">
       <c r="A1161" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.05 МЕДИЦИНСКАЯ ЭКСПЕРТИЗА ОБОСНОВАННОСТИ НАЗНАЧЕНИЯ БОЛЕЕ ПЯТИ ЛЕКАРСТВЕННЫХ ПРЕПАРАТОВ</t>
+          <t>Л24.36 АНАЛИЗЫ ДЛЯ ДЕТСКОГО САДА И ШКОЛЫ : КЛИН. АНАЛИЗ КРОВИ , ОБЩИЙ АНАЛИЗ МОЧИ, ОБНАРУЖЕНИЕ ЯИЦ ГЕЛЬМИНТОВ И ПРОСТЕЙШИХ В КАЛЕ, ИССЛЕДОВАНИЕ СОСКОБА НА ЭНТЕРОБИОЗ</t>
         </is>
       </c>
       <c r="B1161" s="4" t="n">
-        <v>2950</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1162">
       <c r="A1162" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.06 МЕДИЦИНСКАЯ ЭКСПЕРТИЗА СЛОЖНОГО КЛИНИЧЕСКОГО СЛУЧАЯ</t>
+          <t>Л24.37 ФИТНЕС МОНИТОРИНГ</t>
         </is>
       </c>
       <c r="B1162" s="4" t="n">
-        <v>2850</v>
+        <v>4600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1163">
       <c r="A1163" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.07 ОТВЕТ НА ЗАПРОС ОРГАНОВ ДОЗНАНИЯ И СЛЕДСТВИЯ, ПРОКУРАТУРЫ И СУДА В СВЯЗИ С ПРОВЕДЕНИЕМ РАССЛЕДОВАНИЯ ИЛИ СУДЕБНЫМ РАЗБИРАТЕЛЬСТВОМ</t>
+          <t>Л24.38 СПОРТ ПРОФИ</t>
         </is>
       </c>
       <c r="B1163" s="4" t="n">
-        <v>0</v>
+        <v>10600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1164">
       <c r="A1164" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.08 ОТВЕТ НА ОБРАЩЕНИЯ ГРАЖДАН</t>
+          <t>Л24.39 ПОДГОТОВКА К ДИЕТЕ</t>
         </is>
       </c>
       <c r="B1164" s="4" t="n">
-        <v>0</v>
+        <v>5800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1165">
       <c r="A1165" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.17 ОФОРМЛЕНИЕ СПРАВКИ О БЕРЕМЕННОСТИ (ПО ЗАПРОСУ СУДА)</t>
+          <t>Л24.4 ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПОСЛЕ 40 ДЛЯ МУЖЧИН (МИНИМУМ): КЛИН. АНАЛИЗ КРОВИ, ГЛЮКОЗА, ЛИПИДНЫЙ СПЕКТР (ХС, ЛПВП, ЛПНП, ЛПОНП, ТГ, КА), ТТГ, ПСА ОБЩИЙ, ОБЩИЙ АНАЛИЗ МОЧИ</t>
         </is>
       </c>
       <c r="B1165" s="4" t="n">
-        <v>2100</v>
+        <v>2600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1166">
       <c r="A1166" s="3" t="inlineStr">
         <is>
-          <t>МЭ02.18 ОФОРМЛЕНИЕ СПРАВКИ О СОСТОЯНИИ ЗДОРОВЬЯ, ЗАВЕРЕННОЙ ВРАЧЕБНОЙ КОМИССИЕЙ</t>
+          <t>Л24.40 ЗДОРОВЫЙ ЖЕЛУДОК (ДИАГНОСТИКА ХЕЛИКОБАКТЕРНОЙ ИНФЕКЦИИ): АНТИТЕЛА СУММАРНЫЕ IGM+IGA+IGG К АНТИГЕНУ CAGA HELICOBACTER PYLORI, АНТИГЕН HELICOBACTER PYLORI В КАЛЕ</t>
         </is>
       </c>
       <c r="B1166" s="4" t="n">
-        <v>2850</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1167">
-      <c r="A1167" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1167" s="3" t="inlineStr"/>
+      <c r="A1167" s="3" t="inlineStr">
+        <is>
+          <t>Л24.41 ГОРМОНАЛЬНЫЙ CHECK-UP ДЛЯ МУЖЧИН: ЛЮТЕИНИЗИРУЮЩИЙ ГОРМОН (ЛГ), ФОЛЛИКУЛОСТИМУЛИРУЮЩИЙ ГОРМОН (ФСГ), ТЕСТОСТЕРОН ОБЩИЙ + СВОБОДНЫЙ + БИОДОСТУПНЫЙ + ГСПГ+ АЛЬБУМИН, ПРОЛАКТИН, ЭСТРАДИОЛ</t>
+        </is>
+      </c>
+      <c r="B1167" s="4" t="n">
+        <v>2700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1168">
       <c r="A1168" s="3" t="inlineStr">
         <is>
-          <t>МЭ03.01 БЛАНК КАРТЫ (ФОРМА 026У) ДЛЯ ОФОРМЛЕНИЯ В ДЕТСКИЙ САД (ДЛЯ ДЕВОЧКИ)</t>
+          <t>Л24.42 ПРОВЕРЬ СВОЙ ДЕФИЦИТ МИКРОЭЛЕМЕНТОВ: КАЛЬЦИЙ ОБЩИЙ, МАГНИЙ, ФОСФОР НЕОРГАНИЧЕСКИЙ, КАЛИЙ, НАТРИЙ, ХЛОР, МЕДЬ, ЦИНК</t>
         </is>
       </c>
       <c r="B1168" s="4" t="n">
-        <v>340</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1169">
       <c r="A1169" s="3" t="inlineStr">
         <is>
-          <t>МЭ03.02 БЛАНК КАРТЫ (ФОРМА 026У) ДЛЯ ОФОРМЛЕНИЯ В ДЕТСКИЙ САД (ДЛЯ МАЛЬЧИКА)</t>
+          <t>Л24.43 СТРЕСС ПОД КОНТРОЛЕМ: КОРТИЗОЛ В СЛЮНЕ ВЕЧЕРОМ, МАГНИЙ, ТИРЕОТРОПНЫЙ ГОРМОН (ТТГ), ТЕСТОСТЕРОН ОБЩИЙ, ГЛЮКОЗА, ДИГИДРОЭПИАНДРОСТЕРОН СУЛЬФАТ (ДЭА-SO4)</t>
         </is>
       </c>
       <c r="B1169" s="4" t="n">
-        <v>340</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1170">
       <c r="A1170" s="3" t="inlineStr">
         <is>
-          <t>МЭ03.03 БЛАНК КАРТЫ (ФОРМА 026У) ДЛЯ ОФОРМЛЕНИЯ В ШКОЛУ (ДЛЯ ДЕВОЧКИ)</t>
+          <t>Л24.44 CHECK-UP КОРМЯЩИХ МАМ: КАЛЬЦИЙ ОБЩИЙ, КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ, ОБЩИЙ БЕЛОК, ФЕРРИТИН, 25 (ОН) ВИТАМИН D</t>
         </is>
       </c>
       <c r="B1170" s="4" t="n">
-        <v>340</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1171">
       <c r="A1171" s="3" t="inlineStr">
         <is>
-          <t>МЭ03.04 БЛАНК КАРТЫ (ФОРМА 026У) ДЛЯ ОФОРМЛЕНИЯ В ШКОЛУ (ДЛЯ МАЛЬЧИКА)</t>
+          <t>Л24.45 ЗДОРОВЫЕ СУСТАВЫ - СКРИН: РЕВМАТОИДНЫЙ ФАКТОР, С-РЕАКТИВНЫЙ БЕЛОК (КОЛИЧЕСТВЕННО), МОЧЕВАЯ КИСЛОТА</t>
         </is>
       </c>
       <c r="B1171" s="4" t="n">
-        <v>340</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1172">
       <c r="A1172" s="3" t="inlineStr">
         <is>
-          <t>МЭ04 ОФОРМЛЕНИЕ МЕДИЦИНСКОЙ ДОКУМЕНТАЦИИ (ОНЛАЙН)</t>
+          <t>Л24.46 РЕВМАТОИДНЫЙ АРТРИТ-МАКСИМУМ: КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ, С-РЕАКТИВНЫЙ БЕЛОК (КОЛИЧЕСТВЕННО), РЕВМАТОИДНЫЙ ФАКТОР, АНТИТЕЛА К ЦИКЛИЧЕСКОМУ ЦИТРУЛИНОВОМУ ПЕПТИДУ (ACCP)</t>
         </is>
       </c>
       <c r="B1172" s="4" t="n">
-        <v>1100</v>
-[...8 lines deleted...]
-      <c r="B1173" s="3" t="inlineStr"/>
+        <v>3300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1173">
+      <c r="A1173" s="3" t="inlineStr">
+        <is>
+          <t>Л24.47 РЕВМАТОИДНЫЙ АРТРИТ СКРИНИНГ: РЕВМАТОИДНЫЙ ФАКТОР, АНТИТЕЛА К ЦИКЛИЧЕСКОМУ ЦИТРУЛИНОВОМУ ПЕПТИДУ (ACCP)</t>
+        </is>
+      </c>
+      <c r="B1173" s="4" t="n">
+        <v>2600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1174">
       <c r="A1174" s="3" t="inlineStr">
         <is>
-          <t>МЕДОСМОТР В Д/САД ДЕВОЧКА</t>
+          <t>Л24.48 ПРОБЛЕМНАЯ КОЖА ДЛЯ ЖЕНЩИН: ТИРЕОТРОПНЫЙ ГОРМОН (ТТГ), ЭСТРАДИОЛ, ТЕСТОСТЕРОН ОБЩИЙ, ДИГИДРОЭПИАНДРОСТЕРОН СУЛЬФАТ (ДЭА-SO4), ЛГ , ФСГ, 17-ОН ПРОГЕСТЕРОН, КОРТИЗОЛ В СЛЮНЕ ВЕЧЕРОМ, ЦИНК, МЕДЬ, ГЛЮКОЗА, 3-АНДРОСТЕНДИОЛ ГЛЮКУРОНИД</t>
         </is>
       </c>
       <c r="B1174" s="4" t="n">
-        <v>0</v>
+        <v>6700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1175">
       <c r="A1175" s="3" t="inlineStr">
         <is>
-          <t>МЕДОСМОТР В Д/САД МАЛЬЧИК</t>
+          <t>Л24.49 ПРОБЛЕМНАЯ КОЖА ДЛЯ МУЖЧИН: ТИРЕОТРОПНЫЙ ГОРМОН (ТТГ), ГЛОБУЛИН, СВЯЗЫВАЮЩИЙ ПОЛОВЫЕ ГОРМОНЫ (ГСПГ), ТЕСТОСТЕРОН ОБЩИЙ, ДИГИДРОЭПИАНДРОСТЕРОН СУЛЬФАТ (ДЭА-SO4), ЦИНК, МЕДЬ,ГЛЮКОЗА, КОРТИЗОЛ В СЛЮНЕ ВЕЧЕРОМ, 3-АНДРОСТЕНДИОЛ ГЛЮКУРОНИД</t>
         </is>
       </c>
       <c r="B1175" s="4" t="n">
-        <v>0</v>
+        <v>5500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1176">
       <c r="A1176" s="3" t="inlineStr">
         <is>
-          <t>МЕДОСМОТР В ШКОЛУ ДЕВОЧКА</t>
+          <t>Л24.5 ОБСЛЕДОВАНИЕ ПОЧЕК: КЛИН. АНАЛИЗ КРОВИ, ОБЩИЙ АНАЛИЗ МОЧИ, МОЧЕВИНА, КРЕАТИНИН, ДИАГНОСТИКА МИКРОАЛЬБУМИНУРИИ</t>
         </is>
       </c>
       <c r="B1176" s="4" t="n">
-        <v>0</v>
+        <v>1300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1177">
       <c r="A1177" s="3" t="inlineStr">
         <is>
-          <t>МЕДОСМОТР В ШКОЛУ МАЛЬЧИК</t>
+          <t>Л24.50 КОНТРОЛЬ ПРИВИВОК: IGG К ВИРУСУ КОРИ, IGG К ВИРУСУ КРАСНУХИ, IGG К ВИРУСУ ВАРИЦЕЛЛА-ЗОСТЕР, IGG К ВИРУСУ ГЕПАТИТА А, АНТИТЕЛА К HBS АНТИГЕНУ ВИРУСА ГЕПАТИТА</t>
         </is>
       </c>
       <c r="B1177" s="4" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1178">
       <c r="A1178" s="3" t="inlineStr">
         <is>
-          <t>ПРЕДРЕЙСОВЫЙ ИЛИ ПОСЛЕРЕЙСОВЫЙ МЕДИЦИНСКИЙ ОСМОТР ВОДИТЕЛЯ В ПОЛИКЛИНИКЕ</t>
+          <t>Л24.51 ПОДГОТОВКА К ДИЕТЕ. РЕКОМЕНДОВАНО ДИЕТОЛОГОМ: АЛТ,АСТ,О БИЛИРУБИН,ГЛЮКОЗА,ГЛИКИРОВ ГЕМОГЛОБИН,ЛИПИДНЫЙ СПЕКТР,ИНСУЛИН,КРЕАТИНИН,МОЧЕВИНА,О БЕЛОК,АЛЬБУМИН,С-РЕАК БЕЛОК (КОЛИЧЕСТВЕННО),ТТГ,МОЧЕВАЯ КИСЛОТА,КАК</t>
         </is>
       </c>
       <c r="B1178" s="4" t="n">
-        <v>170</v>
+        <v>4900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1179">
       <c r="A1179" s="3" t="inlineStr">
         <is>
-          <t>ПРЕДСМЕННЫЙ ИЛИ ПОСЛЕСМЕННЫЙ МЕДИЦИНСКИЙ ОСМОТР РАБОТНИКА</t>
+          <t>Л24.52 ДИЕТА БЕЗ МЯСА: БЕЛОК ОБЩИЙ,АЛЬБУМИН,КАЛЬЦИЙ ОБЩИЙ,ФОСФОР НЕОРГАНИЧЕСКИЙ,25 (ОН) ВИТАМИН D,ВИТАМИН В12 (КОБАЛАМИНЫ СУММАРНО),ФЕРРИТИН,КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ</t>
         </is>
       </c>
       <c r="B1179" s="4" t="n">
-        <v>170</v>
-[...8 lines deleted...]
-      <c r="B1180" s="3" t="inlineStr"/>
+        <v>4400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1180">
+      <c r="A1180" s="3" t="inlineStr">
+        <is>
+          <t>Л24.53 ГЛЮТЕНУ НЕТ!: АНТИТЕЛА К ТКАНЕВОЙ ТРАНСГЛУТАМИНАЗЕ IGA АНТИТЕЛА К ТКАНЕВОЙ ТРАНСГЛУТАМИНАЗЕ IGG, АНТИТЕЛА К ГЛИАДИНУ IGG, АНТИТЕЛА К ГЛИАДИНУ IGA, СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ ГЛЮТЕНА (F79), СПЕЦИФИЧЕСКИЕ IG E К АЛЛЕРГЕНАМ ГЛИАДИНА (F233)</t>
+        </is>
+      </c>
+      <c r="B1180" s="4" t="n">
+        <v>4100</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1181">
-      <c r="A1181" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1181" s="3" t="inlineStr"/>
+      <c r="A1181" s="3" t="inlineStr">
+        <is>
+          <t>Л24.54 РИТМ СЕРДЦА: ЛИПИДНЫЙ СПЕКТР, ГОМОЦИСТЕИН, САСС</t>
+        </is>
+      </c>
+      <c r="B1181" s="4" t="n">
+        <v>3300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1182">
       <c r="A1182" s="3" t="inlineStr">
         <is>
-          <t>ММ01.02 МАССАЖ КЛАССИЧЕСКИЙ 30 МИН</t>
+          <t>Л24.55 ОНКОМАРКЕРЫ ДЛЯ МУЖЧИНЫ: АФП, ПСА ОБЩИЙ, ПРОСТАТИЧЕСКИЙ СПЕЦИФИЧЕСКИЙ АНТИГЕН СВОБОДНЫЙ (ПСА СВ.), РАКОВО-ЭМБРИОНАЛЬНЫЙ АНТИГЕН (РЭА), УГЛЕВОДНЫЙ АНТИГЕН СА 72/4, УГЛЕВОДНЫЙ АНТИГЕН CA-199</t>
         </is>
       </c>
       <c r="B1182" s="4" t="n">
-        <v>1750</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1183">
       <c r="A1183" s="3" t="inlineStr">
         <is>
-          <t>ММ01.03 МАССАЖ КЛАССИЧЕСКИЙ 45 МИНУТ</t>
+          <t>Л24.56 ОНКОМАРКЕРЫ ДЛЯ ЖЕНЩИНЫ: АФП, АНТИГЕН ПЛОСКОКЛЕТОЧНОЙ КАРЦИНОМЫ (SСCA), РАКОВО-ЭМБРИОНАЛЬНЫЙ АНТИГЕН (РЭА), УГЛЕВОДНЫЙ АНТИГЕН СА 72/4, УГЛЕВОДНЫЙ АНТИГЕН CA-199, УГЛЕВОДНЫЙ АНТИГЕН СА-125, УГЛЕВОДНЫЙ АНТИГЕН CA-153</t>
         </is>
       </c>
       <c r="B1183" s="4" t="n">
-        <v>2100</v>
+        <v>5800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1184">
       <c r="A1184" s="3" t="inlineStr">
         <is>
-          <t>ММ01.06 КУРС МЕДИЦИНСКОГО МАССАЖА ДЛЯ ВЗРОСЛОГО (10 СЕАНСОВ)</t>
+          <t>Л24.6 ОБСЛЕДОВАНИЕ ПЕЧЕНИ (БИОХИМИЧЕСКОЕ): КАК, ОАМ, АЛАТ, АСАТ, ФОСФАТАЗА ЩЕЛОЧНАЯ, ГАММА-ГТ, ЛДГ, БИЛИРУБИН ОБЩИЙ, БИЛИРУБИН ПРЯМОЙ, БЕЛКОВЫЕ ФРАКЦИИ, ОБЩИЙ БЕЛОК, ТИМ ПРОБА, ХОЛЕСТЕРИН, ТРИГЛИЦЕРИДЫ, ФОСФОЛИПИДЫ, САСС</t>
         </is>
       </c>
       <c r="B1184" s="4" t="n">
-        <v>16000</v>
+        <v>4400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1185">
       <c r="A1185" s="3" t="inlineStr">
         <is>
-          <t>ММ01.07 МАССАЖ МЕДИЦИНСКИЙ КЛАССИЧЕСКИЙ - 0,5 МАССАЖНОЙ ЕДИНИЦЫ</t>
+          <t>Л24.60 BEAUTY КОМПЛЕКС: КАЛЬЦИЙ ОБЩИЙ, ФЕРРИТИН, ТИРЕОТРОПНЫЙ ГОРМОН (ТТГ), ЦИНК, МАГНИЙ, 25 (ОН) ВИТАМИН D, ПАРАТГОРМОН, 3- АНДРОСТЕНДИОЛ ГЛЮКУРОНИД</t>
         </is>
       </c>
       <c r="B1185" s="4" t="n">
-        <v>310</v>
+        <v>6000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1186">
       <c r="A1186" s="3" t="inlineStr">
         <is>
-          <t>ММ01.08 МАССАЖ ОБЩИЙ (60 МИНУТ)</t>
+          <t>Л24.61 ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ ДЛЯ ПОДРОСТКОВ: ГЛЮКОЗА, ФЕРРИТИН, С-РЕАКТИВНЫЙ БЕЛОК (КОЛИЧЕСТВЕННО), КЛИНИЧЕСКИЙ АНАЛИЗ КРОВИ, ОБЩИЙ АНАЛИЗ МОЧИ, ТИРЕОТРОПНЫЙ ГОРМОН (ТТГ)</t>
         </is>
       </c>
       <c r="B1186" s="4" t="n">
+        <v>2400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1187">
+      <c r="A1187" s="3" t="inlineStr">
+        <is>
+          <t>Л24.62 ДИАГНОСТИКА ИНФЕКЦИОННОГО МОНОНУКЛЕОЗА (ВЭБ)</t>
+        </is>
+      </c>
+      <c r="B1187" s="4" t="n">
         <v>2600</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B1187" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1188">
       <c r="A1188" s="3" t="inlineStr">
         <is>
-          <t>ММ02.01 МАССАЖ РЕБЕНКА (ДО 1 ГОДА)</t>
+          <t>Л24.63 ФИТНЕС КОНТРОЛЬ ЗДОРОВОГО ПИТАНИЯ: АЛАНИНАМИНОТРАНСФЕРАЗА (АЛТ), АСПАРТАТАМИНОТРАНСФЕРАЗА (АСТ), ОБЩИЙ БИЛИРУБИН, ГЛЮКОЗА, МОЧЕВИНА, КРЕАТИНИН, МОЧЕВАЯ КИСЛОТА, ОБЩИЙ БЕЛОК</t>
         </is>
       </c>
       <c r="B1188" s="4" t="n">
-        <v>1550</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1189">
       <c r="A1189" s="3" t="inlineStr">
         <is>
-          <t>ММ02.02 МАССАЖ РЕБЕНКА (ОТ 1 ГОДА ДО 7 ЛЕТ)</t>
+          <t>Л24.66 ОБСЛЕДОВАНИЕ ПОСЛЕ ВИРУСНОЙ ИНФЕКЦИИ (COVID-19.ГРИПП,ОРВИ)</t>
         </is>
       </c>
       <c r="B1189" s="4" t="n">
-        <v>1750</v>
+        <v>6600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1190">
       <c r="A1190" s="3" t="inlineStr">
         <is>
-          <t>ММ02.03 МАССАЖ РЕБЕНКА (ОТ 7 ДО 18 ЛЕТ)</t>
+          <t>Л24.68 ИНФЕКЦИИ (МИНИКОМПЛЕКС)</t>
         </is>
       </c>
       <c r="B1190" s="4" t="n">
-        <v>1900</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1191">
       <c r="A1191" s="3" t="inlineStr">
         <is>
-          <t>ММ02.04 КУРС МЕДИЦИНСКОГО МАССАЖА ДЛЯ РЕБЕНКА 0-5 ЛЕТ (10 СЕАНСОВ)</t>
+          <t>Л24.69 КОМПЛЕКС ИССЛЕДОВАНИЙ ПЕРЕД ВАКЦИНАЦИЕЙ ОТ COVID-19:КАК (ОСНОВНЫЕ ПАРАМЕТРЫ+ЛЕЙКОФОРМУЛА СОЭ), АЛАТ,АСАТ, КРЕАТИНИН, А/Т IGМ К КОРОНАВИРУСУ SARS-COV-2, А/Т IGG К КОРОНАВИРУСУ SARS-COV-2, К СПАЙКОВОМУ (S) БЕЛКУ, КАЧЕСТВЕННОЕ ОПРЕДЕЛЕНИЕ</t>
         </is>
       </c>
       <c r="B1191" s="4" t="n">
-        <v>11600</v>
+        <v>2600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1192">
       <c r="A1192" s="3" t="inlineStr">
         <is>
-          <t>ММ02.05 КУРС МЕДИЦИНСКОГО МАССАЖА ДЛЯ ДЕТЕЙ ОТ 6-18 (10 СЕАНСОВ)</t>
+          <t>Л24.7 ОБСЛЕДОВАНИЕ НА НАЛИЧИЕ ГЕПАТИТА (ПЕРВИЧНОЕ): КЛИН. АНАЛИЗ КРОВИ, АЛАТ, АСАТ, ANTI-HAV IGM, ANTI-HAV IGG, HBSAG, СУММАР. ANTI-HBC IGG+ IGM, ANTI-HCV TOTAL</t>
         </is>
       </c>
       <c r="B1192" s="4" t="n">
-        <v>12800</v>
+        <v>3600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1193">
-      <c r="A1193" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1193" s="3" t="inlineStr"/>
+      <c r="A1193" s="3" t="inlineStr">
+        <is>
+          <t>Л24.70 ПРОФИЛАКТИЧЕСКОЕ ОБСЛЕДОВАНИЕ ПОСЛЕ 40 ДЛЯ ЖЕНЩИН (МАКСИМУМ)</t>
+        </is>
+      </c>
+      <c r="B1193" s="4" t="n">
+        <v>6400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1194">
       <c r="A1194" s="3" t="inlineStr">
         <is>
-          <t>ММ03.02 МАССАЖ ГУАША</t>
+          <t>Л24.71 ОНКОЛОГИЧЕСКИЙ ЖЕНСКИЙ КОМПЛЕКС.</t>
         </is>
       </c>
       <c r="B1194" s="4" t="n">
-        <v>1800</v>
+        <v>5700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1195">
       <c r="A1195" s="3" t="inlineStr">
         <is>
-          <t>ММ03.03 ВИСЦЕРАЛЬНЫЙ МАССАЖ (1 СЕАНС), 75 МИН</t>
+          <t>Л24.72 ИППП ПЛЮС - ВСЕ ВКЛЮЧЕНО (ДЛЯ МУЖЧИН)</t>
         </is>
       </c>
       <c r="B1195" s="4" t="n">
-        <v>2500</v>
+        <v>4900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1196">
       <c r="A1196" s="3" t="inlineStr">
         <is>
-          <t>ММ03.06 ЛЕЧЕБНЫЙ МАССАЖ ЛИЦА И ГОЛОВЫ, 75 МИН</t>
+          <t>Л24.73 ИППП ПЛЮС - ВСЕ ВКЛЮЧЕНО (ДЛЯ ЖЕНЩИН)</t>
         </is>
       </c>
       <c r="B1196" s="4" t="n">
-        <v>2750</v>
-[...8 lines deleted...]
-      <c r="B1197" s="3" t="inlineStr"/>
+        <v>5000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1197">
+      <c r="A1197" s="3" t="inlineStr">
+        <is>
+          <t>Л24.8 ДИАГНОСТИКА ЖЕЛЕЗОДИФИЦИТНОЙ АНЕМИИ: КЛИН. АНАЛИЗ КРОВИ, РЕТИКУЛОЦИТЫ, ЖЕЛЕЗО, ФЕРРИТИН, ОЖСС (ОБЩАЯ ЖЕЛЕЗОСВЯЗЫВАЮЩАЯ СПОСОБНОСТЬ СЫВОРОТКИ).</t>
+        </is>
+      </c>
+      <c r="B1197" s="4" t="n">
+        <v>1600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1198">
-      <c r="A1198" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1198" s="3" t="inlineStr"/>
+      <c r="A1198" s="3" t="inlineStr">
+        <is>
+          <t>Л24.9 ЛЮБОВЬ БЕЗ РИСКА (СОСКОБ)</t>
+        </is>
+      </c>
+      <c r="B1198" s="4" t="n">
+        <v>4900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1199">
       <c r="A1199" s="3" t="inlineStr">
         <is>
-          <t>НЕВ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА</t>
+          <t>Л24.91 ЛЮБОВЬ БЕЗ РИСКА-2 (КРОВЬ)</t>
         </is>
       </c>
       <c r="B1199" s="4" t="n">
-        <v>2800</v>
+        <v>4900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1200">
-      <c r="A1200" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1200" s="2" t="inlineStr">
+        <is>
+          <t>Л25 КОМПЛЕКСЫ</t>
+        </is>
+      </c>
+      <c r="B1200" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1201">
       <c r="A1201" s="3" t="inlineStr">
         <is>
-          <t>НЕВ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ НЕВРОЛОГА</t>
+          <t>Л25.1 КОМПЛЕКС ДЛЯ ГОСПИТАЛИЗАЦИИ В СТАЦИОНАР - ИНФЕКЦИИ (HIV 1+2 (СУМ. АНТИТЕЛА К ВИЧ), ЭДС, HBSAG, ANTI-HCV-TOTAL) (2К)</t>
         </is>
       </c>
       <c r="B1201" s="4" t="n">
-        <v>3700</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1202">
       <c r="A1202" s="3" t="inlineStr">
         <is>
-          <t>НЕВ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ НЕВРОЛОГА</t>
+          <t>Л25.2 КОМПЛЕКС ДЛЯ ГОСПИТАЛИЗАЦИИ В СТАЦИОНАР - HBSAG, ANTI-HCV-TOTAL, ЭДС, HIV 1+2(СУММ.А/Т К ВИЧ), ГРУППА КРОВИ, РЕЗУС-ФАКТОР)</t>
         </is>
       </c>
       <c r="B1202" s="4" t="n">
-        <v>2000</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1203">
-      <c r="A1203" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1203" s="2" t="inlineStr">
+        <is>
+          <t>Л26 ВИТАМИНЫ</t>
+        </is>
+      </c>
+      <c r="B1203" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1204">
       <c r="A1204" s="3" t="inlineStr">
         <is>
-          <t>НЕВ01.10 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА К.М.Н.</t>
+          <t>Л26.03 ВИТАМИН B1 (ТИАМИН)</t>
         </is>
       </c>
       <c r="B1204" s="4" t="n">
-        <v>2625</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1205">
       <c r="A1205" s="3" t="inlineStr">
         <is>
-          <t>НЕВ01.10-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ НЕВРОЛОГОМ К.М.Н. (ДЛЯ ПАЦИЕНТОВ ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММЕ ДМС)</t>
+          <t>Л26.04 ВИТАМИН B6 (ПИРИДОКСИН)</t>
         </is>
       </c>
       <c r="B1205" s="4" t="n">
-        <v>945</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1206">
       <c r="A1206" s="3" t="inlineStr">
         <is>
-          <t>НЕВ01.11 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА ЯНОВСКАЯ СВ</t>
+          <t>Л26.05 ВИТАМИН B2 (РИБОФЛАВИН)</t>
         </is>
       </c>
       <c r="B1206" s="4" t="n">
-        <v>3100</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1207">
       <c r="A1207" s="3" t="inlineStr">
         <is>
-          <t>НЕВ01.11-1 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ НЕВРОЛОГА ЯНОВСКАЯ СВ</t>
+          <t>Л26.10 БЕТА-КАРОТИН</t>
         </is>
       </c>
       <c r="B1207" s="4" t="n">
-        <v>3000</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1208">
       <c r="A1208" s="3" t="inlineStr">
         <is>
-          <t>НЕВ01.12 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА К.М.Н ВЯЛОВОЙ Н.В.</t>
+          <t>Л26.12 ВИТАМИНЫ ГРУППЫ B: B1, B2, B3, B5, B6,В7, B9, B12</t>
         </is>
       </c>
       <c r="B1208" s="4" t="n">
-        <v>3450</v>
-[...10 lines deleted...]
-      </c>
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="1209">
+      <c r="A1209" s="2" t="inlineStr">
+        <is>
+          <t>МЕДИЦИНСКАЯ ЭКСПЕРТИЗА</t>
+        </is>
+      </c>
+      <c r="B1209" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1210">
-      <c r="A1210" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1210" s="2" t="inlineStr">
+        <is>
+          <t>МЭ01 МЕДИЦИНСКАЯ ЭКСПЕРТИЗА, ПРОВОДИМАЯ ВРАЧОМ</t>
+        </is>
+      </c>
+      <c r="B1210" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1211">
       <c r="A1211" s="2" t="inlineStr">
         <is>
-          <t>НЕВ02 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ В НЕВРОЛОГИИ</t>
+          <t>ДОПОЛНИТЕЛЬНЫЕ УСЛУГИ, ОКАЗЫВАЕМЫЕ В РАМКАХ КОНСУЛЬТАЦИИ ВРАЧА</t>
         </is>
       </c>
       <c r="B1211" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1212">
       <c r="A1212" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.01 БЛОКАДА ЛЕЧЕБНАЯ МИОФАСЦИАЛЬНЫХ ТРИГЕРНЫХ ТОЧЕК</t>
+          <t>МЭ01.01 ОФОРМЛЕНИЕ ЛИСТКА ВРЕМЕННОЙ НЕТРУДОСПОСОБНОСТИ</t>
         </is>
       </c>
       <c r="B1212" s="4" t="n">
-        <v>1980</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1213">
       <c r="A1213" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.04 БЛОКАДА ГРУШЕВИДНОЙ МЫШЦЫ</t>
+          <t>МЭ01.03 ОФОРМЛЕНИЕ СПРАВКИ О ВРЕМЕННОЙ НЕТРУДОСПОСОБНОСТИ СОТРУДНИКОВ ВС, ВМФ, ФСБ, МВД (ФОРМА 095/У)</t>
         </is>
       </c>
       <c r="B1213" s="4" t="n">
-        <v>2650</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1214">
       <c r="A1214" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.08 БЛОКАДА ПОЯСНИЧНОГО ОТДЕЛА</t>
+          <t>МЭ01.04 ОФОРМЛЕНИЕ СПРАВКИ ДОПУСК В ДЕТСКОЕ ДОШКОЛЬНОЕ УЧРЕЖДЕНИЕ, ШКОЛУ</t>
         </is>
       </c>
       <c r="B1214" s="4" t="n">
-        <v>2750</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1215">
       <c r="A1215" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.09 БЛОКАДА ПРИ ГОЛОВНЫХ БОЛЯХ</t>
+          <t>МЭ01.06 ОФОРМЛЕНИЕ СПРАВКИ О НАЛИЧИИ ПРОТИВОПОКАЗАНИЯ К АВИАПЕРЕЛЕТУ</t>
         </is>
       </c>
       <c r="B1215" s="4" t="n">
-        <v>3100</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1216">
       <c r="A1216" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.10 БЛОКАДА СИДАЛИЩНОГО НЕРВА</t>
+          <t>МЭ01.07 ОФОРМЛЕНИЕ СПРАВКИ НА ФИЗКУЛЬТУРУ: ПОДГОТОВИТЕЛЬНАЯ, СПЕЦГРУППА А И В ЧЕРЕЗ ВК</t>
         </is>
       </c>
       <c r="B1216" s="4" t="n">
-        <v>3200</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1217">
       <c r="A1217" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.11 БЛОКАДА ШЕЙНОГО ОТДЕЛА</t>
+          <t>МЭ01.08 ОТКРЫТИЕ ЛИСТКА ВРЕМЕННОЙ НЕТРУДОСПОСОБНОСТИ ЗАДНИМ ЧИСЛОМ</t>
         </is>
       </c>
       <c r="B1217" s="4" t="n">
-        <v>2650</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1218">
       <c r="A1218" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.12 ЛЕЧЕБНОЕ ВВЕДЕНИЕ ПРЕПАРАТА 'БОТОКС' (100 ЕД)</t>
+          <t>МЭ01.09 ОФОРМЛЕНИЕ СПРАВКИ О МЕДОТВОДЕ ОТ ВАКЦИНАЦИИ ЧЕРЕЗ ВК</t>
         </is>
       </c>
       <c r="B1218" s="4" t="n">
-        <v>27100</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1219">
       <c r="A1219" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.14 БЛОКАДА ПАРАВЕРТЕБРАЛЬНАЯ</t>
+          <t>МЭ01.10 ОФОРМЛЕНИЕ ЗАКЛЮЧЕНИЯ ДЛЯ ПЕРЕВОДА ШКОЛЬНИКА НА ДОМАШНЕЕ ОБУЧЕНИЕ</t>
         </is>
       </c>
       <c r="B1219" s="4" t="n">
-        <v>2100</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1220">
       <c r="A1220" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.15 ЛЕЧЕБНОЕ ВВЕДЕНИЕ ПРЕПАРАТА 'РЕЛАТОКС' (50 ЕД)</t>
+          <t>МЭ01.11 ОФОРМЛЕНИЕ ОСВОБОЖДЕНИЯ ОТ ЗАНЯТИЙ ФИЗИЧЕСКОЙ КУЛЬТУРОЙ СРОКОМ ДО ОДНОГО МЕСЯЦА</t>
         </is>
       </c>
       <c r="B1220" s="4" t="n">
-        <v>13000</v>
+        <v>550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1221">
       <c r="A1221" s="3" t="inlineStr">
         <is>
-          <t>НЕВ02.16 ЛЕЧЕБНОЕ ВВЕДЕНИЕ ПРЕПАРАТА 'РЕЛАТОКС' (100ЕД)</t>
+          <t>МЭ01.12 ОФОРМЛЕНИЕ ОСВОБОЖДЕНИЯ ОТ ЗАНЯТИЙ В ОБРАЗОВАТЕЛЬНОМ УЧРЕЖДЕНИИ (АКАДЕМИЧЕСКАЯ СПРАВКА)</t>
         </is>
       </c>
       <c r="B1221" s="4" t="n">
-        <v>25990</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1222">
       <c r="A1222" s="2" t="inlineStr">
         <is>
-          <t>НЕВ03 КИНЕЗИОТЕЙПИРОВАНИЕ</t>
+          <t>САМОСТОЯТЕЛЬНЫЕ УСЛУГИ, ОКАЗЫВАЕМЫЕ ВРАЧОМ</t>
         </is>
       </c>
       <c r="B1222" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1223">
       <c r="A1223" s="3" t="inlineStr">
         <is>
-          <t>НЕВ03.05 ЛЕЧЕБНОЕ ТЕЙПИРОВАНИЕ ОДНОЙ ЗОНЫ</t>
+          <t>МЭ01.14 ОФОРМЛЕНИЕ ВЫПИСКИ ИЗ МЕДИЦИНСКОЙ КАРТЫ (ФОРМА 027/У) ЗА ПЕРИОД НАБЛЮДЕНИЯ В 'СЕТИ КЛИНИК 'ДОКТОРА'</t>
         </is>
       </c>
       <c r="B1223" s="4" t="n">
-        <v>1000</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1224">
       <c r="A1224" s="3" t="inlineStr">
         <is>
-          <t>НЕВ03.06 ЛЕЧЕБНОЕ ТЕЙПИРОВАНИЕ ДВУХ ЗОН</t>
+          <t>МЭ01.16 ОФОРМЛЕНИЕ МЕДИЦИНСКОГО ЗАКЛЮЧЕНИЯ О НАЛИЧИИ ИЛИ ОТСУТСТВИИ ЗАБОЛЕВАНИЯ, ПРЕПЯТСТВУЮЩЕГО ПОСТУПЛЕНИЮ НА ГОС.СЛУЖБУ ( 001-ГС/У)</t>
         </is>
       </c>
       <c r="B1224" s="4" t="n">
-        <v>1650</v>
-[...8 lines deleted...]
-      <c r="B1225" s="3" t="inlineStr"/>
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1225">
+      <c r="A1225" s="3" t="inlineStr">
+        <is>
+          <t>МЭ01.17 ОФОРМЛЕНИЕ КАРТЫ РЕБЕНКА, ОТЪЕЗЖАЮЩЕГО В ОЗДОРОВИТЕЛЬНЫЙ ЛАГЕРЬ (ФОРМА 079/У)</t>
+        </is>
+      </c>
+      <c r="B1225" s="4" t="n">
+        <v>3350</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1226">
-      <c r="A1226" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1226" s="3" t="inlineStr"/>
+      <c r="A1226" s="3" t="inlineStr">
+        <is>
+          <t>МЭ01.18 ОФОРМЛЕНИЕ МЕДИЦИНСКОЙ КАРТЫ РЕБЕНКА ДЛЯ ПОСТУПЛЕНИЯ В ДЕТСКОЕ ДОШКОЛЬНОЕ УЧРЕЖДЕНИЕ ИЛИ ШКОЛУ ( 026/У)</t>
+        </is>
+      </c>
+      <c r="B1226" s="4" t="n">
+        <v>3350</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1227">
       <c r="A1227" s="3" t="inlineStr">
         <is>
-          <t>НФ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕФРОЛОГА</t>
+          <t>МЭ01.19 ОФОРМЛЕНИЕ МЕДИЦИНСКОЙ КАРТЫ РЕБЕНКА ДЛЯ ПОСТУПЛЕНИЯ В ДЕТСКОЕ ДОШКОЛЬНОЕ УЧРЕЖДЕНИЕ ИЛИ ШКОЛУ (ФОРМА 026/У) - В РАМКАХ КОМПЛЕКСНОГО МЕДОСМОТРА</t>
         </is>
       </c>
       <c r="B1227" s="4" t="n">
-        <v>2850</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1228">
       <c r="A1228" s="3" t="inlineStr">
         <is>
-          <t>НФ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ НЕФРОЛОГА</t>
+          <t>МЭ01.20 ОФОРМЛЕНИЕ МЕДИЦИНСКОЙ ОБМЕННОЙ КАРТЫ РЕБЕНКА, НАПРАВЛЯЕМОГО В ОЗДОРОВИТЕЛЬНЫЙ ЛАГЕРЬ</t>
         </is>
       </c>
       <c r="B1228" s="4" t="n">
-        <v>2750</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1229">
       <c r="A1229" s="3" t="inlineStr">
         <is>
-          <t>НФ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ НЕФРОЛОГА</t>
+          <t>МЭ01.21 ОФОРМЛЕНИЕ САНАТОРНО-КУРОРТНОЙ КАРТЫ ВЗРОСЛОГО (ФОРМА 072/У)</t>
         </is>
       </c>
       <c r="B1229" s="4" t="n">
-        <v>3700</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1230">
       <c r="A1230" s="3" t="inlineStr">
         <is>
-          <t>НФ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ НЕФРОЛОГА</t>
+          <t>МЭ01.22 ОФОРМЛЕНИЕ САНАТОРНО-КУРОРТНОЙ КАРТЫ РЕБЕНКА (ФОРМА 076/У)</t>
         </is>
       </c>
       <c r="B1230" s="4" t="n">
-        <v>2000</v>
-[...8 lines deleted...]
-      <c r="B1231" s="3" t="inlineStr"/>
+        <v>3450</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1231">
+      <c r="A1231" s="3" t="inlineStr">
+        <is>
+          <t>МЭ01.23 ОФОРМЛЕНИЕ ЗАКЛЮЧЕНИЯ ДЛЯ ПОСТУПАЮЩИХ В ВУЗ, ТЕХНИКУМ ИТ.Д (ФОРМА 086/У) ПРИ НАЛИЧИИ ВСЕХ ДОКУМЕНТОВ</t>
+        </is>
+      </c>
+      <c r="B1231" s="4" t="n">
+        <v>2400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1232">
-      <c r="A1232" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1232" s="3" t="inlineStr"/>
+      <c r="A1232" s="3" t="inlineStr">
+        <is>
+          <t>МЭ01.24 ОФОРМЛЕНИЕ СПРАВКИ ДЛЯ ВЫЕЗЖАЮЩИХ ЗА ГРАНИЦУ (ФОРМА 082/У)</t>
+        </is>
+      </c>
+      <c r="B1232" s="4" t="n">
+        <v>2650</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1233">
       <c r="A1233" s="3" t="inlineStr">
         <is>
-          <t>НД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО НЕФРОЛОГА</t>
+          <t>МЭ01.25 ОФОРМЛЕНИЕ СПРАВКИ ДЛЯ ЗАСЕЛЕНИЯ В ОБЩЕЖИТИЕ</t>
         </is>
       </c>
       <c r="B1233" s="4" t="n">
-        <v>2900</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1234">
       <c r="A1234" s="3" t="inlineStr">
         <is>
-          <t>НД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО НЕФРОЛОГА</t>
+          <t>МЭ01.26 МЕДИЦИНСКОЕ ЗАКЛЮЧЕНИЕ О ДОПУСКЕ ДЛЯ ПОСЕЩЕНЕНИЯ БАССЕЙНА</t>
         </is>
       </c>
       <c r="B1234" s="4" t="n">
-        <v>2800</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1235">
       <c r="A1235" s="3" t="inlineStr">
         <is>
-          <t>НД01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ДЕТСКОГО НЕФРОЛОГА</t>
+          <t>МЭ01.29 ОФОРМЛЕНИЕ СПРАВКИ НА ВВОЗ/ВЫВОЗ ЛЕКАРСТВЕННЫХ СРЕДСТВ ЗА ГРАНИЦУ</t>
         </is>
       </c>
       <c r="B1235" s="4" t="n">
-        <v>3700</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1236">
       <c r="A1236" s="3" t="inlineStr">
         <is>
-          <t>НД01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО НЕФРОЛОГА</t>
+          <t>МЭ01.30 ОФОРМЛЕНИЕ СПРАВКИ НА ПОЛУЧЕНИЕ ПУТЕВКИ (ФОРМА 070/У)</t>
         </is>
       </c>
       <c r="B1236" s="4" t="n">
-        <v>2000</v>
-[...8 lines deleted...]
-      <c r="B1237" s="3" t="inlineStr"/>
+        <v>2400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1237">
+      <c r="A1237" s="3" t="inlineStr">
+        <is>
+          <t>МЭ01.34 МЕДИЦИНСКАЯ СПРАВКА НА АНГЛИЙСКОМ ЯЗЫКЕ ДЛЯ ВЫЕЗЖАЮЩИХ НА УЧЕБУ ЗА РУБЕЖ</t>
+        </is>
+      </c>
+      <c r="B1237" s="4" t="n">
+        <v>6600</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1238">
-      <c r="A1238" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1238" s="3" t="inlineStr"/>
+      <c r="A1238" s="3" t="inlineStr">
+        <is>
+          <t>МЭ01.35 ОФОРМЛЕНИЕ СПРАВКИ БЕРЕМЕННОЙ ОБ ОТСУТСТВИИ ПРОТИВОПОКАЗАНИЙ К АВИАПЕРЕЛЕТАМ (ДЛЯ ПРЕДОСТАВЛЕНИЯ В АВИАКОМПАНИЮ)</t>
+        </is>
+      </c>
+      <c r="B1238" s="4" t="n">
+        <v>3050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1239">
       <c r="A1239" s="3" t="inlineStr">
         <is>
-          <t>ОН01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОНКОЛОГА</t>
+          <t>МЭ01.36 ОФОРМЛЕНИЕ ЗАКЛЮЧЕНИЯ О ПЕРЕВОДЕ БЕРЕМЕННОЙ НА ДРУГУЮ РАБОТУ (ФОРМА 084/У)</t>
         </is>
       </c>
       <c r="B1239" s="4" t="n">
-        <v>2800</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1240">
-      <c r="A1240" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1240" s="2" t="inlineStr">
+        <is>
+          <t>МЭ02 МЕДИЦИНСКАЯ ЭКСПЕРТИЗА, ПРОВОДИМАЯ ВРАЧЕБНО-ЭКСПЕРТНОЙ КОМИССИЕЙ</t>
+        </is>
+      </c>
+      <c r="B1240" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1241">
       <c r="A1241" s="3" t="inlineStr">
         <is>
-          <t>ОН01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ОНКОЛОГА</t>
+          <t>МЭ02.01 ЗАСЕДАНИЕ ВРАЧЕБНОЙ КОМИССИИ</t>
         </is>
       </c>
       <c r="B1241" s="4" t="n">
-        <v>3700</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1242">
       <c r="A1242" s="3" t="inlineStr">
         <is>
-          <t>ОН01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ОНКОЛОГА</t>
+          <t>МЭ02.02 ВЫДАЧА ЛИСТКА ВРЕМЕННОЙ НЕТРУДОСПОСОБНОСТИ ЗА ПЕРИОД ЛЕЧЕНИЯ ЗА ГРАНИЦЕЙ</t>
         </is>
       </c>
       <c r="B1242" s="4" t="n">
-        <v>2000</v>
+        <v>7650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1243">
       <c r="A1243" s="3" t="inlineStr">
         <is>
-          <t>ОН01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОНКОЛОГА, К. М. Н.</t>
+          <t>МЭ02.04-1 ВЫДАЧА КОПИИ МЕДИЦИНСКОЙ КАРТЫ (БУМАЖНЫЙ ВАРИАНТ), ЗА 1 ЛИСТ</t>
         </is>
       </c>
       <c r="B1243" s="4" t="n">
-        <v>3500</v>
+        <v>100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1244">
       <c r="A1244" s="3" t="inlineStr">
         <is>
-          <t>ОН01.08 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОНКОЛОГА, К. М. Н. КОРНЕЕВ СМ</t>
+          <t>МЭ02.04-2 ОТПРАВКА КОПИИ МЕДИЦИНСКОЙ КАРТЫ НА ЭЛЕКТРОННУЮ ПОЧТУ, ЗА 1 ФАЙЛ</t>
         </is>
       </c>
       <c r="B1244" s="4" t="n">
-        <v>3500</v>
+        <v>100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1245">
       <c r="A1245" s="3" t="inlineStr">
         <is>
-          <t>ОН01.08-1 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОНКОЛОГА, К. М. Н. КОРНЕЕВ СМ</t>
+          <t>МЭ02.05 МЕДИЦИНСКАЯ ЭКСПЕРТИЗА ОБОСНОВАННОСТИ НАЗНАЧЕНИЯ БОЛЕЕ ПЯТИ ЛЕКАРСТВЕННЫХ ПРЕПАРАТОВ</t>
         </is>
       </c>
       <c r="B1245" s="4" t="n">
-        <v>3400</v>
+        <v>3250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1246">
       <c r="A1246" s="3" t="inlineStr">
         <is>
-          <t>ОН01.09 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОНКОЛОГОМ КОРНЕЕВЫМ СМ (ПО ПРОГРАММАМ ДМС)</t>
+          <t>МЭ02.06 МЕДИЦИНСКАЯ ЭКСПЕРТИЗА СЛОЖНОГО КЛИНИЧЕСКОГО СЛУЧАЯ</t>
         </is>
       </c>
       <c r="B1246" s="4" t="n">
-        <v>1400</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1247">
       <c r="A1247" s="3" t="inlineStr">
         <is>
-          <t>ОН01.10 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОНКОЛОГА-МАММОЛОГА,ОТЛИЧНИКА ЗДРАВООХРАНЕНИЯ, ВЫСШАЯ КАТЕГОРИЯ, МУДРАГЕЛЕВОЙ Е.Л.</t>
+          <t>МЭ02.07 ОТВЕТ НА ЗАПРОС ОРГАНОВ ДОЗНАНИЯ И СЛЕДСТВИЯ, ПРОКУРАТУРЫ И СУДА В СВЯЗИ С ПРОВЕДЕНИЕМ РАССЛЕДОВАНИЯ ИЛИ СУДЕБНЫМ РАЗБИРАТЕЛЬСТВОМ</t>
         </is>
       </c>
       <c r="B1247" s="4" t="n">
-        <v>2800</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1248">
       <c r="A1248" s="3" t="inlineStr">
         <is>
-          <t>ОН01.11 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОНКОЛОГА-МАММОЛОГА,ОТЛИЧНИКА ЗДРАВООХРАНЕНИЯ, ВЫСШАЯ КАТЕГОРИЯ, МУДРАГЕЛЕВОЙ Е.Л.</t>
+          <t>МЭ02.08 ОТВЕТ НА ОБРАЩЕНИЯ ГРАЖДАН</t>
         </is>
       </c>
       <c r="B1248" s="4" t="n">
-        <v>2700</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1249">
       <c r="A1249" s="3" t="inlineStr">
         <is>
-          <t>ОН01.12 КОНСУЛЬТАТИВНЫЙ ОСМОТР ОНКОЛОГА</t>
+          <t>МЭ02.17 ОФОРМЛЕНИЕ СПРАВКИ О БЕРЕМЕННОСТИ (ПО ЗАПРОСУ СУДА)</t>
         </is>
       </c>
       <c r="B1249" s="4" t="n">
-        <v>2000</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1250">
-      <c r="A1250" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1250" s="3" t="inlineStr"/>
+      <c r="A1250" s="3" t="inlineStr">
+        <is>
+          <t>МЭ02.18 ОФОРМЛЕНИЕ СПРАВКИ О СОСТОЯНИИ ЗДОРОВЬЯ, ЗАВЕРЕННОЙ ВРАЧЕБНОЙ КОМИССИЕЙ</t>
+        </is>
+      </c>
+      <c r="B1250" s="4" t="n">
+        <v>3150</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1251">
-      <c r="A1251" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1251" s="2" t="inlineStr">
+        <is>
+          <t>МЭ03 БЛАНКИ</t>
+        </is>
+      </c>
+      <c r="B1251" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1252">
       <c r="A1252" s="3" t="inlineStr">
         <is>
-          <t>ОН02.02 ВЗЯТИЕ МАТЕРИАЛА ДЛЯ ЦИТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ ОПУХОЛЕВЫХ ОБРАЗОВАНИЙ КОЖИ, ПОДКОЖНО-ЖИРОВОЙ КЛЕТЧАТКИ (МАЗКИ-ОТПЕЧАТКИ, ПУНКЦИОННАЯ БИОПСИЯ)</t>
+          <t>МЭ03.01 БЛАНК КАРТЫ (ФОРМА 026У) ДЛЯ ОФОРМЛЕНИЯ В ДЕТСКИЙ САД (ДЛЯ ДЕВОЧКИ)</t>
         </is>
       </c>
       <c r="B1252" s="4" t="n">
-        <v>680</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1253">
       <c r="A1253" s="3" t="inlineStr">
         <is>
-          <t>ОН02.03 ПУНКЦИОННАЯ БИОПСИЯ КИСТЫ</t>
+          <t>МЭ03.02 БЛАНК КАРТЫ (ФОРМА 026У) ДЛЯ ОФОРМЛЕНИЯ В ДЕТСКИЙ САД (ДЛЯ МАЛЬЧИКА)</t>
         </is>
       </c>
       <c r="B1253" s="4" t="n">
-        <v>770</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1254">
       <c r="A1254" s="3" t="inlineStr">
         <is>
-          <t>ОН02.04 ПУНКЦИОННАЯ БИОПСИЯ КИСТЫ (ПОД КОНТРОЛЕМ УЗИ)</t>
+          <t>МЭ03.03 БЛАНК КАРТЫ (ФОРМА 026У) ДЛЯ ОФОРМЛЕНИЯ В ШКОЛУ (ДЛЯ ДЕВОЧКИ)</t>
         </is>
       </c>
       <c r="B1254" s="4" t="n">
-        <v>1300</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1255">
       <c r="A1255" s="3" t="inlineStr">
         <is>
-          <t>ОН02.05 ПУНКЦИЯ ОПУХОЛЕВОГО ОБРАЗОВАНИЯ МОЛОЧНОЙ ЖЕЛЕЗЫ</t>
+          <t>МЭ03.04 БЛАНК КАРТЫ (ФОРМА 026У) ДЛЯ ОФОРМЛЕНИЯ В ШКОЛУ (ДЛЯ МАЛЬЧИКА)</t>
         </is>
       </c>
       <c r="B1255" s="4" t="n">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1256">
       <c r="A1256" s="3" t="inlineStr">
         <is>
-          <t>ОН02.06 ПУНКЦИЯ ОПУХОЛЕВОГО ОБРАЗОВАНИЯ МОЛОЧНОЙ ЖЕЛЕЗЫ (ПОД КОНТРОЛЕМ УЗИ)</t>
+          <t>МЭ04 ОФОРМЛЕНИЕ МЕДИЦИНСКОЙ ДОКУМЕНТАЦИИ (ОНЛАЙН)</t>
         </is>
       </c>
       <c r="B1256" s="4" t="n">
-        <v>1300</v>
-[...10 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1257">
+      <c r="A1257" s="2" t="inlineStr">
+        <is>
+          <t>МЕДИЦИНСКИЕ ОСМОТРЫ И ОСВИДЕТЕЛЬСТВОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B1257" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1258">
       <c r="A1258" s="3" t="inlineStr">
         <is>
-          <t>ОН02.08 ВЗЯТИЕ МАТЕРИАЛА ДЛЯ ЦИТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ (СОСКОБ С НОВООБРАЗОВАНИЙ КОЖИ)</t>
+          <t>МЕДОСМОТР В Д/САД ДЕВОЧКА</t>
         </is>
       </c>
       <c r="B1258" s="4" t="n">
-        <v>870</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1259">
       <c r="A1259" s="3" t="inlineStr">
         <is>
-          <t>ОН02.09 ТОНКОИГОЛЬНАЯ АСПИРАЦИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ МОЛОЧНОЙ ЖЕЛЕЗЫ ПОД ВИЗУАЛЬНЫМ КОНТРОЛЕМ</t>
+          <t>МЕДОСМОТР В Д/САД МАЛЬЧИК</t>
         </is>
       </c>
       <c r="B1259" s="4" t="n">
-        <v>1300</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1260">
       <c r="A1260" s="3" t="inlineStr">
         <is>
-          <t>ОН02.10 ТОНКОИГОЛЬНАЯ АСПИРАЦИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ МЯГКИХ ТКАНЕЙ ПОД ВИЗУАЛЬНЫМ КОНТРОЛЕМ</t>
+          <t>МЕДОСМОТР В ШКОЛУ ДЕВОЧКА</t>
         </is>
       </c>
       <c r="B1260" s="4" t="n">
-        <v>1300</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1261">
       <c r="A1261" s="3" t="inlineStr">
         <is>
-          <t>ОН02.11 ТОНКОИГОЛЬНАЯ АСПИРАЦИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ ЩИТОВИДНОЙ ЖЕЛЕЗЫ ПОД ВИЗУАЛЬНЫМ КОНТРОЛЕМ</t>
+          <t>МЕДОСМОТР В ШКОЛУ МАЛЬЧИК</t>
         </is>
       </c>
       <c r="B1261" s="4" t="n">
-        <v>1300</v>
+        <v>0</v>
       </c>
     </row>
     <row outlineLevel="1" r="1262">
       <c r="A1262" s="3" t="inlineStr">
         <is>
-          <t>ОН02.12 ЭКСЦИЗИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ КОЖИ</t>
+          <t>ПРЕДРЕЙСОВЫЙ ИЛИ ПОСЛЕРЕЙСОВЫЙ МЕДИЦИНСКИЙ ОСМОТР ВОДИТЕЛЯ В ПОЛИКЛИНИКЕ</t>
         </is>
       </c>
       <c r="B1262" s="4" t="n">
-        <v>3700</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1263">
       <c r="A1263" s="3" t="inlineStr">
         <is>
-          <t>ОН02.13 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН МЕНЕЕ 5 СМ</t>
+          <t>ПРЕДСМЕННЫЙ ИЛИ ПОСЛЕСМЕННЫЙ МЕДИЦИНСКИЙ ОСМОТР РАБОТНИКА</t>
         </is>
       </c>
       <c r="B1263" s="4" t="n">
-        <v>1400</v>
-[...10 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1264">
+      <c r="A1264" s="2" t="inlineStr">
+        <is>
+          <t>МЕДИЦИНСКИЙ МАССАЖ</t>
+        </is>
+      </c>
+      <c r="B1264" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1265">
-      <c r="A1265" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1265" s="2" t="inlineStr">
+        <is>
+          <t>ММ01 МАССАЖ МЕДИЦИНСКИЙ КЛАССИЧЕСКИЙ</t>
+        </is>
+      </c>
+      <c r="B1265" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1266">
       <c r="A1266" s="3" t="inlineStr">
         <is>
-          <t>ОН02.16 ПЕРЕВЯЗКА ГНОЙНЫХ РАН БОЛЕЕ 5 СМ</t>
+          <t>ММ01.02 МАССАЖ КЛАССИЧЕСКИЙ 30 МИН</t>
         </is>
       </c>
       <c r="B1266" s="4" t="n">
-        <v>1900</v>
+        <v>1850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1267">
       <c r="A1267" s="3" t="inlineStr">
         <is>
-          <t>ОН02.17 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА ДО 5 СМ</t>
+          <t>ММ01.03 МАССАЖ КЛАССИЧЕСКИЙ 45 МИНУТ</t>
         </is>
       </c>
       <c r="B1267" s="4" t="n">
-        <v>1850</v>
+        <v>2250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1268">
       <c r="A1268" s="3" t="inlineStr">
         <is>
-          <t>ОН02.18 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
+          <t>ММ01.06 КУРС МЕДИЦИНСКОГО МАССАЖА ДЛЯ ВЗРОСЛОГО (10 СЕАНСОВ)</t>
         </is>
       </c>
       <c r="B1268" s="4" t="n">
-        <v>2750</v>
+        <v>17100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1269">
       <c r="A1269" s="3" t="inlineStr">
         <is>
-          <t>ОН02.19 СНЯТИЕ ШВОВ</t>
+          <t>ММ01.07 МАССАЖ МЕДИЦИНСКИЙ КЛАССИЧЕСКИЙ - 0,5 МАССАЖНОЙ ЕДИНИЦЫ</t>
         </is>
       </c>
       <c r="B1269" s="4" t="n">
-        <v>950</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1270">
       <c r="A1270" s="3" t="inlineStr">
         <is>
-          <t>ОН02.20 N  МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>ММ01.08 МАССАЖ ОБЩИЙ (60 МИНУТ)</t>
         </is>
       </c>
       <c r="B1270" s="4" t="n">
-        <v>260</v>
+        <v>2800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1271">
       <c r="A1271" s="3" t="inlineStr">
         <is>
-          <t>ОН02.21 L  МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>ММ01.09 КОНСУЛЬТАЦИЯ ПО ТЕХНИКЕ МАССАЖА</t>
         </is>
       </c>
       <c r="B1271" s="4" t="n">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1272">
-      <c r="A1272" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1272" s="2" t="inlineStr">
+        <is>
+          <t>ММ02 МАССАЖ ДЕТСКИЙ</t>
+        </is>
+      </c>
+      <c r="B1272" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1273">
       <c r="A1273" s="3" t="inlineStr">
         <is>
-          <t>ОН02.23 УДАЛЕНИЕ ФИБРОАДЕНОМЫ</t>
+          <t>ММ02.01 МАССАЖ РЕБЕНКА (ДО 1 ГОДА)</t>
         </is>
       </c>
       <c r="B1273" s="4" t="n">
-        <v>9600</v>
+        <v>1650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1274">
       <c r="A1274" s="3" t="inlineStr">
         <is>
-          <t>ОН02.24 ПУНКЦИЯ СЕРОМЫ</t>
+          <t>ММ02.02 МАССАЖ РЕБЕНКА (ОТ 1 ГОДА ДО 7 ЛЕТ)</t>
         </is>
       </c>
       <c r="B1274" s="4" t="n">
-        <v>1200</v>
-[...8 lines deleted...]
-      <c r="B1275" s="3" t="inlineStr"/>
+        <v>1850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1275">
+      <c r="A1275" s="3" t="inlineStr">
+        <is>
+          <t>ММ02.03 МАССАЖ РЕБЕНКА (ОТ 7 ДО 18 ЛЕТ)</t>
+        </is>
+      </c>
+      <c r="B1275" s="4" t="n">
+        <v>2050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1276">
-      <c r="A1276" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1276" s="3" t="inlineStr"/>
+      <c r="A1276" s="3" t="inlineStr">
+        <is>
+          <t>ММ02.04 КУРС МЕДИЦИНСКОГО МАССАЖА ДЛЯ РЕБЕНКА 0-5 ЛЕТ (10 СЕАНСОВ)</t>
+        </is>
+      </c>
+      <c r="B1276" s="4" t="n">
+        <v>12450</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1277">
       <c r="A1277" s="3" t="inlineStr">
         <is>
-          <t>ОНД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО ОНКОЛОГА</t>
+          <t>ММ02.05 КУРС МЕДИЦИНСКОГО МАССАЖА ДЛЯ ДЕТЕЙ ОТ 6-18 (10 СЕАНСОВ)</t>
         </is>
       </c>
       <c r="B1277" s="4" t="n">
-        <v>2950</v>
+        <v>13700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1278">
-      <c r="A1278" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="B1279" s="3" t="inlineStr"/>
+      <c r="A1278" s="2" t="inlineStr">
+        <is>
+          <t>ММ03 ПРОЧИЕ ВИДЫ МАССАЖА</t>
+        </is>
+      </c>
+      <c r="B1278" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1279">
+      <c r="A1279" s="3" t="inlineStr">
+        <is>
+          <t>ММ03.02 МАССАЖ ГУАША</t>
+        </is>
+      </c>
+      <c r="B1279" s="4" t="n">
+        <v>1950</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1280">
-      <c r="A1280" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1280" s="3" t="inlineStr"/>
+      <c r="A1280" s="3" t="inlineStr">
+        <is>
+          <t>ММ03.03 ВИСЦЕРАЛЬНЫЙ МАССАЖ (1 СЕАНС), 75 МИН</t>
+        </is>
+      </c>
+      <c r="B1280" s="4" t="n">
+        <v>2700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1281">
       <c r="A1281" s="3" t="inlineStr">
         <is>
-          <t>ЛОР01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОТОЛАРИНГОЛОГА</t>
+          <t>ММ03.06 ЛЕЧЕБНЫЙ МАССАЖ ЛИЦА И ГОЛОВЫ, 75 МИН</t>
         </is>
       </c>
       <c r="B1281" s="4" t="n">
-        <v>2750</v>
-[...10 lines deleted...]
-      </c>
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1282">
+      <c r="A1282" s="2" t="inlineStr">
+        <is>
+          <t>НЕВРОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1282" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1283">
-      <c r="A1283" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1283" s="2" t="inlineStr">
+        <is>
+          <t>НЕВ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В НЕВРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1283" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1284">
       <c r="A1284" s="3" t="inlineStr">
         <is>
-          <t>ЛОР01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ОТОЛАРИНГОЛОГА</t>
+          <t>НЕВ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА</t>
         </is>
       </c>
       <c r="B1284" s="4" t="n">
-        <v>2000</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1285">
       <c r="A1285" s="3" t="inlineStr">
         <is>
-          <t>ЛОР01.09 ОСМОТР ДЕТЕЙ ВРАЧОМ ОТОЛАРИНГОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
+          <t>НЕВ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ НЕВРОЛОГА</t>
         </is>
       </c>
       <c r="B1285" s="4" t="n">
-        <v>2000</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1286">
-      <c r="A1286" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1286" s="3" t="inlineStr"/>
+      <c r="A1286" s="3" t="inlineStr">
+        <is>
+          <t>НЕВ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ НЕВРОЛОГА</t>
+        </is>
+      </c>
+      <c r="B1286" s="4" t="n">
+        <v>4000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1287">
       <c r="A1287" s="3" t="inlineStr">
         <is>
-          <t>ЛОР02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ)</t>
+          <t>НЕВ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ НЕВРОЛОГА</t>
         </is>
       </c>
       <c r="B1287" s="4" t="n">
-        <v>580</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1288">
       <c r="A1288" s="3" t="inlineStr">
         <is>
-          <t>ЛОР02.02 ЗАБОР БИОПСИЙНОГО МАТЕРИАЛА</t>
+          <t>НЕВ01.09 КОНСУЛЬТАЦИЯ НЕВРОЛОГА ДОПОЛНИТЕЛЬНАЯ ДЛЯ ОФОРМЛЕНИЯ РЕЦЕПТА</t>
         </is>
       </c>
       <c r="B1288" s="4" t="n">
-        <v>1470</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1289">
-      <c r="A1289" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1289" s="3" t="inlineStr"/>
+      <c r="A1289" s="3" t="inlineStr">
+        <is>
+          <t>НЕВ01.10 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА К.М.Н.</t>
+        </is>
+      </c>
+      <c r="B1289" s="4" t="n">
+        <v>3800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1290">
       <c r="A1290" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.01 САНАЦИЯ НОСОВЫХ ПАЗУХ МЕТОДОМ ПЕРЕМЕЩЕНИЯ (НОСОВОЙ ДУШ), ЗА 1 СЕАНС</t>
+          <t>НЕВ01.10-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ НЕВРОЛОГОМ К.М.Н. (ДЛЯ ПАЦИЕНТОВ ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММЕ ДМС)</t>
         </is>
       </c>
       <c r="B1290" s="4" t="n">
-        <v>1570</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1291">
       <c r="A1291" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.02 ПРОМЫВАНИЕ ЛАКУН МИНДАЛИН ШПРИЦЕВОЕ (ЗА 1 СЕАНС)</t>
+          <t>НЕВ01.11 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА ЯНОВСКАЯ СВ</t>
         </is>
       </c>
       <c r="B1291" s="4" t="n">
-        <v>1220</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1292">
       <c r="A1292" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.03 АСПИРАЦИЯ НОСОВОГО СЕКРЕТА</t>
+          <t>НЕВ01.11-1 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ НЕВРОЛОГА ЯНОВСКАЯ СВ</t>
         </is>
       </c>
       <c r="B1292" s="4" t="n">
-        <v>840</v>
+        <v>3250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1293">
       <c r="A1293" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.04 УДАЛЕНИЕ СЕРНОЙ ПРОБКИ (1 УШНОЙ ПРОХОД)</t>
+          <t>НЕВ01.12 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА К.М.Н ВЯЛОВОЙ Н.В.</t>
         </is>
       </c>
       <c r="B1293" s="4" t="n">
-        <v>1070</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1294">
       <c r="A1294" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.05 ПНЕВМОМАССАЖ БАРАБАННЫХ ПЕРЕПОНОК</t>
+          <t>НЕВ01.12-1 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ НЕВРОЛОГА К.М.Н ВЯЛОВОЙ Н.В.</t>
         </is>
       </c>
       <c r="B1294" s="4" t="n">
-        <v>1000</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1295">
       <c r="A1295" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.06 ВСКРЫТИЕ АТЕРОМЫ</t>
+          <t>НЕВ01.13 ОСМОТР ДЕТЕЙ ВРАЧОМ - НЕВРОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
         </is>
       </c>
       <c r="B1295" s="4" t="n">
-        <v>2160</v>
+        <v>2350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1296">
       <c r="A1296" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.07 ВСКРЫТИЕ ФУРУНКУЛА НОСА</t>
+          <t>НЕВ01.16 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕВРОЛОГА ДОРКИНОЙ И.Е</t>
         </is>
       </c>
       <c r="B1296" s="4" t="n">
-        <v>2100</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1297">
       <c r="A1297" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.08 ВСКРЫТИЕ ФУРУНКУЛА УХА</t>
+          <t>НЕВ01.17 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ НЕВРОЛОГА ДОРКИНОЙ И.Е</t>
         </is>
       </c>
       <c r="B1297" s="4" t="n">
-        <v>2100</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1298">
-      <c r="A1298" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1298" s="2" t="inlineStr">
+        <is>
+          <t>НЕВ02 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ В НЕВРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1298" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1299">
       <c r="A1299" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.12 ОБРАБОТКА НАРУЖНОГО СЛУХОВОГО ПРОХОДА</t>
+          <t>НЕВ02.01 БЛОКАДА ЛЕЧЕБНАЯ МИОФАСЦИАЛЬНЫХ ТРИГЕРНЫХ ТОЧЕК</t>
         </is>
       </c>
       <c r="B1299" s="4" t="n">
-        <v>590</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1300">
       <c r="A1300" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.13 ПЕРЕДНЯЯ ТАМПОНАДА НОСОВЫХ ХОДОВ</t>
+          <t>НЕВ02.04 БЛОКАДА ГРУШЕВИДНОЙ МЫШЦЫ</t>
         </is>
       </c>
       <c r="B1300" s="4" t="n">
-        <v>820</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1301">
       <c r="A1301" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.14 ПРОДУВАНИЕ СЛУХОВЫХ ТРУБ ПО ПОЛИТЦЕРУ</t>
+          <t>НЕВ02.08 БЛОКАДА ПОЯСНИЧНОГО ОТДЕЛА</t>
         </is>
       </c>
       <c r="B1301" s="4" t="n">
-        <v>940</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1302">
       <c r="A1302" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.15 ПРОМЫВАНИЕ НАРУЖНОГО СЛУХОВОГО ПРОХОДА (ЗА 1 СЕАНС)</t>
+          <t>НЕВ02.09 БЛОКАДА ПРИ ГОЛОВНЫХ БОЛЯХ</t>
         </is>
       </c>
       <c r="B1302" s="4" t="n">
-        <v>900</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1303">
       <c r="A1303" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.16 ПУНКЦИЯ ВЕРХНЕЧЕЛЮСТНОЙ ПАЗУХИ</t>
+          <t>НЕВ02.10 БЛОКАДА СИДАЛИЩНОГО НЕРВА</t>
         </is>
       </c>
       <c r="B1303" s="4" t="n">
-        <v>2400</v>
+        <v>3550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1304">
       <c r="A1304" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.19 СНЯТИЕ 5 И БОЛЕЕ ШВОВ С ЛОР-ОРГАНОВ</t>
+          <t>НЕВ02.11 БЛОКАДА ШЕЙНОГО ОТДЕЛА</t>
         </is>
       </c>
       <c r="B1304" s="4" t="n">
-        <v>1280</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1305">
       <c r="A1305" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.20 СНЯТИЕ ДО 4 ШВОВ С ЛОР-ОРГАНОВ</t>
+          <t>НЕВ02.12 ЛЕЧЕБНОЕ ВВЕДЕНИЕ ПРЕПАРАТА 'БОТОКС' (100 ЕД)</t>
         </is>
       </c>
       <c r="B1305" s="4" t="n">
-        <v>990</v>
+        <v>28450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1306">
       <c r="A1306" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.21 ТИМПАНОЦЕНТЕЗ</t>
+          <t>НЕВ02.14 БЛОКАДА ПАРАВЕРТЕБРАЛЬНАЯ</t>
         </is>
       </c>
       <c r="B1306" s="4" t="n">
-        <v>1820</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1307">
       <c r="A1307" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.22 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА (1 УШНОЙ ПРОХОД)</t>
+          <t>НЕВ02.15 ЛЕЧЕБНОЕ ВВЕДЕНИЕ ПРЕПАРАТА 'РЕЛАТОКС' (50 ЕД)</t>
         </is>
       </c>
       <c r="B1307" s="4" t="n">
-        <v>1130</v>
+        <v>13650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1308">
       <c r="A1308" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.23 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА ИЗ ПОЛОСТИ НОСА</t>
+          <t>НЕВ02.16 ЛЕЧЕБНОЕ ВВЕДЕНИЕ ПРЕПАРАТА 'РЕЛАТОКС' (100ЕД)</t>
         </is>
       </c>
       <c r="B1308" s="4" t="n">
-        <v>1300</v>
+        <v>27300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1309">
       <c r="A1309" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.24 ЭНДОЛАРИНГИАЛЬНОЕ ВЛИВАНИЕ (ЗА 1 СЕАНС)</t>
+          <t>НЕВ02.17 ЛЕЧЕБНОЕ ВВЕДЕНИЕ ПРЕПАРАТА 'ДИСПОРТ' (300 ЕД)</t>
         </is>
       </c>
       <c r="B1309" s="4" t="n">
-        <v>1220</v>
+        <v>35800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1310">
       <c r="A1310" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.26 ВНУТРИНОСОВАЯ БЛОКАДА</t>
+          <t>НЕВ02.18 ЛЕЧЕБНОЕ ВВЕДЕНИЕ ПРЕПАРАТА 'ДИСПОРТ' (125 ЕД)</t>
         </is>
       </c>
       <c r="B1310" s="4" t="n">
-        <v>990</v>
+        <v>14900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1311">
       <c r="A1311" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.27 ВНУТРИНОСОВАЯ БЛОКАДА (ЗА КУРС - 10 ПРОЦЕДУР)</t>
+          <t>НЕВ02.19 ПАРААРТИКУЛЯРНОЕ ВВЕДЕНИЕ ПРЕПАРАТА ДИПРОСПАН/ДИПРОМЕТА-1,0 (ВКЛЮЧАЯ СТОИМОСТЬ ПРЕПАРАТА)</t>
         </is>
       </c>
       <c r="B1311" s="4" t="n">
-        <v>5460</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1312">
-      <c r="A1312" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1312" s="2" t="inlineStr">
+        <is>
+          <t>НЕВ03 КИНЕЗИОТЕЙПИРОВАНИЕ</t>
+        </is>
+      </c>
+      <c r="B1312" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1313">
       <c r="A1313" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.29 ТУАЛЕТ СРЕДНЕГО УХА</t>
+          <t>НЕВ03.05 ЛЕЧЕБНОЕ ТЕЙПИРОВАНИЕ ОДНОЙ ЗОНЫ</t>
         </is>
       </c>
       <c r="B1313" s="4" t="n">
-        <v>570</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1314">
       <c r="A1314" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.30 ЛЕКАРСТВЕННАЯ ТУРУНДА В УХО (МИКРОКОМПРЕСС ПО ЦИТОВИЧУ)</t>
+          <t>НЕВ03.06 ЛЕЧЕБНОЕ ТЕЙПИРОВАНИЕ ДВУХ ЗОН</t>
         </is>
       </c>
       <c r="B1314" s="4" t="n">
-        <v>600</v>
-[...10 lines deleted...]
-      </c>
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="1315">
+      <c r="A1315" s="2" t="inlineStr">
+        <is>
+          <t>НЕФРОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1315" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1316">
-      <c r="A1316" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1316" s="2" t="inlineStr">
+        <is>
+          <t>НФ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В НЕФРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1316" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1317">
       <c r="A1317" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.33 НАЛОЖЕНИЕ МАЗЕВОЙ ПОВЯЗКИ</t>
+          <t>НФ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ НЕФРОЛОГА</t>
         </is>
       </c>
       <c r="B1317" s="4" t="n">
-        <v>250</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1318">
       <c r="A1318" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.34 АНЕСТЕЗИЯ ИНФИЛЬТРАЦИОННАЯ</t>
+          <t>НФ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ НЕФРОЛОГА</t>
         </is>
       </c>
       <c r="B1318" s="4" t="n">
-        <v>250</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1319">
       <c r="A1319" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.35 АНЕСТЕЗИЯ АПЛИКАЦИОННАЯ</t>
+          <t>НФ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ НЕФРОЛОГА</t>
         </is>
       </c>
       <c r="B1319" s="4" t="n">
-        <v>305</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1320">
       <c r="A1320" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.36 ОБРАБОТКА ПОЛОСТИ НОСА / ПОСТАНОВКА ЛЕКАРСТВЕННОЙ ТУРУНДЫ</t>
+          <t>НФ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ НЕФРОЛОГА</t>
         </is>
       </c>
       <c r="B1320" s="4" t="n">
-        <v>525</v>
-[...10 lines deleted...]
-      </c>
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1321">
+      <c r="A1321" s="2" t="inlineStr">
+        <is>
+          <t>НЕФРОЛОГИЯ ДЕТСКАЯ</t>
+        </is>
+      </c>
+      <c r="B1321" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1322">
-      <c r="A1322" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1322" s="2" t="inlineStr">
+        <is>
+          <t>НД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ НЕФРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1322" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1323">
       <c r="A1323" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.39 УДАЛЕНИЕ ТАМПОНА ИЗ ПОЛОСТИ НОСА</t>
+          <t>НД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО НЕФРОЛОГА</t>
         </is>
       </c>
       <c r="B1323" s="4" t="n">
-        <v>190</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1324">
       <c r="A1324" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.40 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА ГЛОТКИ</t>
+          <t>НД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО НЕФРОЛОГА</t>
         </is>
       </c>
       <c r="B1324" s="4" t="n">
-        <v>1150</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1325">
       <c r="A1325" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.41 ВСКРЫТИЕ ПАРАТОНЗИЛЯРНОГО АБСЦЕССА</t>
+          <t>НД01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ДЕТСКОГО НЕФРОЛОГА</t>
         </is>
       </c>
       <c r="B1325" s="4" t="n">
-        <v>2900</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1326">
       <c r="A1326" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.42 РАЗВЕДЕНИЕ КРАЕВ РАНЫ ПОСЛЕ ВСКРЫТИЯ ПАРАТОНЗИЛЛЯРНОГО АБСЦЕССА</t>
+          <t>НД01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО НЕФРОЛОГА</t>
         </is>
       </c>
       <c r="B1326" s="4" t="n">
-        <v>1220</v>
-[...10 lines deleted...]
-      </c>
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1327">
+      <c r="A1327" s="2" t="inlineStr">
+        <is>
+          <t>ОНКОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1327" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1328">
-      <c r="A1328" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1328" s="2" t="inlineStr">
+        <is>
+          <t>ОН01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ОНКОЛОГИ</t>
+        </is>
+      </c>
+      <c r="B1328" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1329">
       <c r="A1329" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.45 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА ГОРТАНИ</t>
+          <t>ОН01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОНКОЛОГА</t>
         </is>
       </c>
       <c r="B1329" s="4" t="n">
-        <v>1300</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1330">
       <c r="A1330" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.46 АНЕМИЗАЦИЯ СЛИЗИСТОЙ НОСА ТУРУНДОЙ</t>
+          <t>ОН01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОНКОЛОГА</t>
         </is>
       </c>
       <c r="B1330" s="4" t="n">
-        <v>380</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1331">
       <c r="A1331" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.47 ЧИСТАЯ ПЕРЕВЯЗКА</t>
+          <t>ОН01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ОНКОЛОГА</t>
         </is>
       </c>
       <c r="B1331" s="4" t="n">
-        <v>630</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1332">
       <c r="A1332" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.48 ПЕРЕВЯЗКА ГНОЙНЫХ РАН</t>
+          <t>ОН01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ОНКОЛОГА</t>
         </is>
       </c>
       <c r="B1332" s="4" t="n">
-        <v>1080</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1333">
       <c r="A1333" s="3" t="inlineStr">
         <is>
-          <t>ЛОР03.49 ОСТАНОВКА НОСОВОГО КРОВОТЕЧЕНИЯ МЕТОДОМ ПЕРЕДНЕЙ ТАМПОНАДЫ</t>
+          <t>ОН01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОНКОЛОГА, К. М. Н.</t>
         </is>
       </c>
       <c r="B1333" s="4" t="n">
-        <v>1290</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1334">
-      <c r="A1334" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1334" s="3" t="inlineStr"/>
+      <c r="A1334" s="3" t="inlineStr">
+        <is>
+          <t>ОН01.08 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОНКОЛОГА, К. М. Н. КОРНЕЕВ СМ</t>
+        </is>
+      </c>
+      <c r="B1334" s="4" t="n">
+        <v>3750</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1335">
       <c r="A1335" s="3" t="inlineStr">
         <is>
-          <t>ЛОР04.01 ЭНДОСКОПИЯ НОСА</t>
+          <t>ОН01.08-1 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОНКОЛОГА, К. М. Н. КОРНЕЕВ СМ</t>
         </is>
       </c>
       <c r="B1335" s="4" t="n">
-        <v>2200</v>
+        <v>3650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1336">
       <c r="A1336" s="3" t="inlineStr">
         <is>
-          <t>ЛОР04.02 ЭНДОСКОПИЯ ГОРТАНИ</t>
+          <t>ОН01.09 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОНКОЛОГОМ КОРНЕЕВЫМ СМ (ПО ПРОГРАММАМ ДМС)</t>
         </is>
       </c>
       <c r="B1336" s="4" t="n">
-        <v>2200</v>
+        <v>1650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1337">
       <c r="A1337" s="3" t="inlineStr">
         <is>
-          <t>ЛОР04.03 ЭНДОСКОПИЯ УХА</t>
+          <t>ОН01.10 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОНКОЛОГА-МАММОЛОГА,ОТЛИЧНИКА ЗДРАВООХРАНЕНИЯ, ВЫСШАЯ КАТЕГОРИЯ, МУДРАГЕЛЕВОЙ Е.Л.</t>
         </is>
       </c>
       <c r="B1337" s="4" t="n">
-        <v>1000</v>
-[...8 lines deleted...]
-      <c r="B1338" s="3" t="inlineStr"/>
+        <v>3050</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1338">
+      <c r="A1338" s="3" t="inlineStr">
+        <is>
+          <t>ОН01.11 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОНКОЛОГА-МАММОЛОГА,ОТЛИЧНИКА ЗДРАВООХРАНЕНИЯ, ВЫСШАЯ КАТЕГОРИЯ, МУДРАГЕЛЕВОЙ Е.Л.</t>
+        </is>
+      </c>
+      <c r="B1338" s="4" t="n">
+        <v>2950</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1339">
-      <c r="A1339" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1339" s="3" t="inlineStr"/>
+      <c r="A1339" s="3" t="inlineStr">
+        <is>
+          <t>ОН01.12 КОНСУЛЬТАТИВНЫЙ ОСМОТР ОНКОЛОГА</t>
+        </is>
+      </c>
+      <c r="B1339" s="4" t="n">
+        <v>2200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1340">
-      <c r="A1340" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1340" s="2" t="inlineStr">
+        <is>
+          <t>ОН02 МАНИПУЛЯЦИИ В ОНКОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1340" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1341">
       <c r="A1341" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОФТАЛЬМОЛОГА</t>
+          <t>ОН02.01 ВЗЯТИЕ МАТЕРИАЛА ДЛЯ ЦИТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ ПАТОЛОГИЧЕСКИХ ВЫДЕЛЕНИЙ СОСКОВ (МАЗКИ-ОТПЕЧАТКИ)</t>
         </is>
       </c>
       <c r="B1341" s="4" t="n">
-        <v>2800</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1342">
       <c r="A1342" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ОФТАЛЬМОЛОГА</t>
+          <t>ОН02.02 ВЗЯТИЕ МАТЕРИАЛА ДЛЯ ЦИТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ ОПУХОЛЕВЫХ ОБРАЗОВАНИЙ КОЖИ, ПОДКОЖНО-ЖИРОВОЙ КЛЕТЧАТКИ (МАЗКИ-ОТПЕЧАТКИ, ПУНКЦИОННАЯ БИОПСИЯ)</t>
         </is>
       </c>
       <c r="B1342" s="4" t="n">
-        <v>3700</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1343">
       <c r="A1343" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ОФТАЛЬМОЛОГА</t>
+          <t>ОН02.03 ПУНКЦИОННАЯ БИОПСИЯ КИСТЫ</t>
         </is>
       </c>
       <c r="B1343" s="4" t="n">
-        <v>2000</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1344">
       <c r="A1344" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.08 ОФОРМЛЕНИЕ СПРАВКИ ДЛЯ ШКОЛЫ</t>
+          <t>ОН02.04 ПУНКЦИОННАЯ БИОПСИЯ КИСТЫ (ПОД КОНТРОЛЕМ УЗИ)</t>
         </is>
       </c>
       <c r="B1344" s="4" t="n">
-        <v>950</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1345">
       <c r="A1345" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.09 ОСМОТР ДЕТЕЙ ВРАЧОМ ОФТАЛЬМОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
+          <t>ОН02.05 ПУНКЦИЯ ОПУХОЛЕВОГО ОБРАЗОВАНИЯ МОЛОЧНОЙ ЖЕЛЕЗЫ</t>
         </is>
       </c>
       <c r="B1345" s="4" t="n">
-        <v>2000</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1346">
       <c r="A1346" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.10 ОСМОТР ВРАЧОМ ПЕРЕД УДАЛЕНИЕМ</t>
+          <t>ОН02.06 ПУНКЦИЯ ОПУХОЛЕВОГО ОБРАЗОВАНИЯ МОЛОЧНОЙ ЖЕЛЕЗЫ (ПОД КОНТРОЛЕМ УЗИ)</t>
         </is>
       </c>
       <c r="B1346" s="4" t="n">
-        <v>1700</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1347">
       <c r="A1347" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.11 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОФТАЛЬМОЛОГА МИХЕЕВА И.А.</t>
+          <t>ОН02.07 ПУНКЦИЯ ОПУХОЛЕВОГО ОБРАЗОВАНИЯ ЩИТОВИДНОЙ ЖЕЛЕЗЫ (ПОД КОНТРОЛЕМ УЗИ)</t>
         </is>
       </c>
       <c r="B1347" s="4" t="n">
-        <v>2800</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1348">
       <c r="A1348" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.12 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОФТАЛЬМОЛОГА МИХЕЕВА И.А.</t>
+          <t>ОН02.08 ВЗЯТИЕ МАТЕРИАЛА ДЛЯ ЦИТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ (СОСКОБ С НОВООБРАЗОВАНИЙ КОЖИ)</t>
         </is>
       </c>
       <c r="B1348" s="4" t="n">
-        <v>2700</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1349">
       <c r="A1349" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.13 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОФТАЛЬМОЛОГА (ВЫСШАЯ КАТЕГОРИЯ)</t>
+          <t>ОН02.09 ТОНКОИГОЛЬНАЯ АСПИРАЦИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ МОЛОЧНОЙ ЖЕЛЕЗЫ ПОД ВИЗУАЛЬНЫМ КОНТРОЛЕМ</t>
         </is>
       </c>
       <c r="B1349" s="4" t="n">
-        <v>2950</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1350">
       <c r="A1350" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.14 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОФТАЛЬМОЛОГА (ВЫСШАЯ КАТЕГОРИЯ)</t>
+          <t>ОН02.10 ТОНКОИГОЛЬНАЯ АСПИРАЦИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ МЯГКИХ ТКАНЕЙ ПОД ВИЗУАЛЬНЫМ КОНТРОЛЕМ</t>
         </is>
       </c>
       <c r="B1350" s="4" t="n">
-        <v>2850</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1351">
       <c r="A1351" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.15 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОФТАЛЬМОЛОГА КОГУТ И.Д.</t>
+          <t>ОН02.11 ТОНКОИГОЛЬНАЯ АСПИРАЦИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ ЩИТОВИДНОЙ ЖЕЛЕЗЫ ПОД ВИЗУАЛЬНЫМ КОНТРОЛЕМ</t>
         </is>
       </c>
       <c r="B1351" s="4" t="n">
-        <v>3600</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1352">
       <c r="A1352" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.16 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОФТАЛЬМОЛОГА КОГУТ И.Д.</t>
+          <t>ОН02.12 ЭКСЦИЗИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ КОЖИ</t>
         </is>
       </c>
       <c r="B1352" s="4" t="n">
-        <v>3500</v>
+        <v>4100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1353">
       <c r="A1353" s="3" t="inlineStr">
         <is>
-          <t>ОФТ01.17 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОФТАЛЬМОЛОГОМ КОГУТ И.Д. (ДЛЯ ПАЦИЕНТОВ ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
+          <t>ОН02.13 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН МЕНЕЕ 5 СМ</t>
         </is>
       </c>
       <c r="B1353" s="4" t="n">
-        <v>1500</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1354">
       <c r="A1354" s="3" t="inlineStr">
         <is>
-          <t>ОФТ05-02 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОФТАЛЬМОЛОГОМ ВЫСШЕЙ КАТЕГОРИИ (ДЛЯ ПАЦИЕНТОВ ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
+          <t>ОН02.14 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН БОЛЕЕ 5 СМ</t>
         </is>
       </c>
       <c r="B1354" s="4" t="n">
-        <v>1450</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1355">
-      <c r="A1355" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1355" s="3" t="inlineStr"/>
+      <c r="A1355" s="3" t="inlineStr">
+        <is>
+          <t>ОН02.15 ПЕРЕВЯЗКА ГНОЙНЫХ РАН МЕНЕЕ 5 СМ</t>
+        </is>
+      </c>
+      <c r="B1355" s="4" t="n">
+        <v>1700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1356">
       <c r="A1356" s="3" t="inlineStr">
         <is>
-          <t>ОФТ02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ)</t>
+          <t>ОН02.16 ПЕРЕВЯЗКА ГНОЙНЫХ РАН БОЛЕЕ 5 СМ</t>
         </is>
       </c>
       <c r="B1356" s="4" t="n">
-        <v>550</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1357">
       <c r="A1357" s="3" t="inlineStr">
         <is>
-          <t>ОФТ02.02 ВЗЯТИЕ БИОМАТЕРИАЛА НА ДЕМОДЕКОЗ + МИКРОСКОПИЯ</t>
+          <t>ОН02.17 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА ДО 5 СМ</t>
         </is>
       </c>
       <c r="B1357" s="4" t="n">
-        <v>1190</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1358">
       <c r="A1358" s="3" t="inlineStr">
         <is>
-          <t>ОФТ02.03 ЗАБОР ВРАЧОМ БИОПСИЙНОГО МАТЕРИАЛА</t>
+          <t>ОН02.18 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
         </is>
       </c>
       <c r="B1358" s="4" t="n">
-        <v>550</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1359">
-      <c r="A1359" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1359" s="3" t="inlineStr"/>
+      <c r="A1359" s="3" t="inlineStr">
+        <is>
+          <t>ОН02.19 СНЯТИЕ ШВОВ</t>
+        </is>
+      </c>
+      <c r="B1359" s="4" t="n">
+        <v>1050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1360">
       <c r="A1360" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.01 АНЕСТЕЗИЯ КОНЬЮКТИВЫ</t>
+          <t>ОН02.20 N  МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B1360" s="4" t="n">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1361">
       <c r="A1361" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.02 БИОМИКРОСКОПИЯ ГЛАЗА</t>
+          <t>ОН02.21 L  МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B1361" s="4" t="n">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1362">
       <c r="A1362" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.03 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ ЯЧМЕНЯ</t>
+          <t>ОН02.22 ИНЦИЗИОННАЯ БИОПСИЯ НОВООБРАЗОВАНИЯ КОЖИ</t>
         </is>
       </c>
       <c r="B1362" s="4" t="n">
-        <v>1050</v>
+        <v>3550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1363">
       <c r="A1363" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.04 ЗОНДИРОВАНИЕ И ПРОМЫВАНИЕ СЛЕЗНЫХ ПУТЕЙ</t>
+          <t>ОН02.23 УДАЛЕНИЕ ФИБРОАДЕНОМЫ</t>
         </is>
       </c>
       <c r="B1363" s="4" t="n">
-        <v>1100</v>
+        <v>10600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1364">
       <c r="A1364" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.05 ИЗМЕРЕНИЕ ВНУТРИГЛАЗНОГО ДАВЛЕНИЯ МЕТОДОМ МАКЛАКОВА</t>
+          <t>ОН02.24 ПУНКЦИЯ СЕРОМЫ</t>
         </is>
       </c>
       <c r="B1364" s="4" t="n">
-        <v>610</v>
-[...10 lines deleted...]
-      </c>
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="1365">
+      <c r="A1365" s="2" t="inlineStr">
+        <is>
+          <t>ОНКОЛОГИЯ ДЕТСКАЯ</t>
+        </is>
+      </c>
+      <c r="B1365" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1366">
-      <c r="A1366" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1366" s="2" t="inlineStr">
+        <is>
+          <t>ОНД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ ОНКОЛОГИ</t>
+        </is>
+      </c>
+      <c r="B1366" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1367">
       <c r="A1367" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.08 ИНЪЕКЦИЯ ПОДКОНЬЮКТИВАЛЬНАЯ</t>
+          <t>ОНД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО ОНКОЛОГА</t>
         </is>
       </c>
       <c r="B1367" s="4" t="n">
-        <v>580</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1368">
       <c r="A1368" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.09 КИНЕТИЧЕСКАЯ ПЕРИМЕТРИЯ</t>
+          <t>ОНД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО ОНКОЛОГА</t>
         </is>
       </c>
       <c r="B1368" s="4" t="n">
-        <v>630</v>
-[...10 lines deleted...]
-      </c>
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="1369">
+      <c r="A1369" s="2" t="inlineStr">
+        <is>
+          <t>ОТОЛАРИНГОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1369" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1370">
-      <c r="A1370" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1370" s="2" t="inlineStr">
+        <is>
+          <t>ЛОР01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ОТОЛАРИНГОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1370" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1371">
       <c r="A1371" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.13 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА С КОНЬЮКТИВЫ И РОГОВИЦЫ</t>
+          <t>ЛОР01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОТОЛАРИНГОЛОГА</t>
         </is>
       </c>
       <c r="B1371" s="4" t="n">
-        <v>1100</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1372">
       <c r="A1372" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.14 ЭКСПРЕССИЯ ФОЛЛИКУЛОВ КОНЬЮКТИВЫ</t>
+          <t>ЛОР01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОТОЛАРИНГОЛОГА</t>
         </is>
       </c>
       <c r="B1372" s="4" t="n">
-        <v>1380</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1373">
       <c r="A1373" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.15 УДАЛЕНИЕ НАКОЖНОГО ОБРАЗОВАНИЯ ДО 2-Х ЕД.</t>
+          <t>ЛОР01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ОТОЛАРИНГОЛОГА</t>
         </is>
       </c>
       <c r="B1373" s="4" t="n">
-        <v>2400</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1374">
       <c r="A1374" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.16 УДАЛЕНИЕ НАКОЖНОГО ОБРАЗОВАНИЯ 3-5 ЕД.</t>
+          <t>ЛОР01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ОТОЛАРИНГОЛОГА</t>
         </is>
       </c>
       <c r="B1374" s="4" t="n">
-        <v>3000</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1375">
       <c r="A1375" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.17 УДАЛЕНИЕ НАКОЖНОГО ОБРАЗОВАНИЯ5-7 ЕД.</t>
+          <t>ЛОР01.07  ОСМОТР ВРАЧОМ ОТОЛАРИНГОЛОГОМ ПЕРЕД МАНИПУЛЯЦИЕЙ</t>
         </is>
       </c>
       <c r="B1375" s="4" t="n">
-        <v>3500</v>
+        <v>1100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1376">
       <c r="A1376" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.18 УДАЛЕНИЕ НАКОЖНОГО ОБРАЗОВАНИЯ БОЛЕЕ 7 ЕД.</t>
+          <t>ЛОР01.09 ОСМОТР ДЕТЕЙ ВРАЧОМ ОТОЛАРИНГОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
         </is>
       </c>
       <c r="B1376" s="4" t="n">
-        <v>4500</v>
+        <v>2350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1377">
-      <c r="A1377" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1377" s="2" t="inlineStr">
+        <is>
+          <t>ЛОР02 ВЗЯТИЕ БИОЛОГИЧЕСКИХ СУБСТРАТОВ ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B1377" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1378">
       <c r="A1378" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.20 ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН</t>
+          <t>ЛОР02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ)</t>
         </is>
       </c>
       <c r="B1378" s="4" t="n">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1379">
       <c r="A1379" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.21 ИСПОЛЬЗОВАНИЕ ТЕСТ-ПОЛОСОК ДЛЯ ДИАГНОСТИКИ ЗАБОЛЕВАНИЙ ГЛАЗ</t>
+          <t>ЛОР02.02 ЗАБОР БИОПСИЙНОГО МАТЕРИАЛА</t>
         </is>
       </c>
       <c r="B1379" s="4" t="n">
-        <v>490</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1380">
-      <c r="A1380" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1380" s="2" t="inlineStr">
+        <is>
+          <t>ЛОР03 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ</t>
+        </is>
+      </c>
+      <c r="B1380" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1381">
       <c r="A1381" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.23 ОФТАЛЬМОСКОПИЯ ГЛАЗНОГО ДНА (ПРЯМАЯ)</t>
+          <t>ЛОР03.01 САНАЦИЯ НОСОВЫХ ПАЗУХ МЕТОДОМ ПЕРЕМЕЩЕНИЯ (НОСОВОЙ ДУШ), ЗА 1 СЕАНС</t>
         </is>
       </c>
       <c r="B1381" s="4" t="n">
-        <v>580</v>
+        <v>1650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1382">
       <c r="A1382" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.24 ОПРЕДЕЛЕНИЕ БИНОКУЛЯРНОГО ЗРЕНИЯ</t>
+          <t>ЛОР03.02 ПРОМЫВАНИЕ ЛАКУН МИНДАЛИН ШПРИЦЕВОЕ (ЗА 1 СЕАНС)</t>
         </is>
       </c>
       <c r="B1382" s="4" t="n">
-        <v>280</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1383">
       <c r="A1383" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.25 СНЯТИЕ ШВОВ</t>
+          <t>ЛОР03.03 АСПИРАЦИЯ НОСОВОГО СЕКРЕТА</t>
         </is>
       </c>
       <c r="B1383" s="4" t="n">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1384">
       <c r="A1384" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.26 УДАЛЕНИЕ НЕ ПРАВИЛЬНО РАСТУЩИХ РЕСНИЦ</t>
+          <t>ЛОР03.04 УДАЛЕНИЕ СЕРНОЙ ПРОБКИ (1 УШНОЙ ПРОХОД)</t>
         </is>
       </c>
       <c r="B1384" s="4" t="n">
-        <v>300</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1385">
       <c r="A1385" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.27 ГОНИОСКОПИЯ</t>
+          <t>ЛОР03.05 ПНЕВМОМАССАЖ БАРАБАННЫХ ПЕРЕПОНОК</t>
         </is>
       </c>
       <c r="B1385" s="4" t="n">
-        <v>780</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1386">
       <c r="A1386" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.28 ИССЛЕДОВАНИЕ ГЛАЗНОГО ДНА С ПОМОЩЬЮ ЛИНЗЫ ГОЛЬДМАНА</t>
+          <t>ЛОР03.06 ВСКРЫТИЕ АТЕРОМЫ</t>
         </is>
       </c>
       <c r="B1386" s="4" t="n">
-        <v>850</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1387">
       <c r="A1387" s="3" t="inlineStr">
         <is>
-          <t>ОФТ03.29 ИНЪЕКЦИЯ ЛЕКАРСТВЕННОГО ПРЕПАРАТА ДИПРОМЕТА В КОЖУ ВЕКА ГЛАЗА</t>
+          <t>ЛОР03.07 ВСКРЫТИЕ ФУРУНКУЛА НОСА</t>
         </is>
       </c>
       <c r="B1387" s="4" t="n">
-        <v>1950</v>
-[...8 lines deleted...]
-      <c r="B1388" s="3" t="inlineStr"/>
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1388">
+      <c r="A1388" s="3" t="inlineStr">
+        <is>
+          <t>ЛОР03.08 ВСКРЫТИЕ ФУРУНКУЛА УХА</t>
+        </is>
+      </c>
+      <c r="B1388" s="4" t="n">
+        <v>2300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1389">
-      <c r="A1389" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1389" s="3" t="inlineStr"/>
+      <c r="A1389" s="3" t="inlineStr">
+        <is>
+          <t>ЛОР03.09 ЛЕЧЕБНО-МЕДИКАМЕНТОЗНАЯ БЛОКАДА ЛОР ОРГАНОВ</t>
+        </is>
+      </c>
+      <c r="B1389" s="4" t="n">
+        <v>850</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1390">
       <c r="A1390" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ПЕДИАТРА</t>
+          <t>ЛОР03.12 ОБРАБОТКА НАРУЖНОГО СЛУХОВОГО ПРОХОДА</t>
         </is>
       </c>
       <c r="B1390" s="4" t="n">
-        <v>2700</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1391">
       <c r="A1391" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ПЕДИАТРА</t>
+          <t>ЛОР03.13 ПЕРЕДНЯЯ ТАМПОНАДА НОСОВЫХ ХОДОВ</t>
         </is>
       </c>
       <c r="B1391" s="4" t="n">
-        <v>2600</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1392">
       <c r="A1392" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ПЕДИАТРА</t>
+          <t>ЛОР03.14 ПРОДУВАНИЕ СЛУХОВЫХ ТРУБ ПО ПОЛИТЦЕРУ</t>
         </is>
       </c>
       <c r="B1392" s="4" t="n">
-        <v>3700</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1393">
       <c r="A1393" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ПЕДИАТРА</t>
+          <t>ЛОР03.15 ПРОМЫВАНИЕ НАРУЖНОГО СЛУХОВОГО ПРОХОДА (ЗА 1 СЕАНС)</t>
         </is>
       </c>
       <c r="B1393" s="4" t="n">
-        <v>2000</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1394">
       <c r="A1394" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.08 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ПЕДИАТРА,АЛЛЕРГОЛОГА-ИММУНОЛОГА Т. А. БЕЛОНОЖЕНКО</t>
+          <t>ЛОР03.16 ПУНКЦИЯ ВЕРХНЕЧЕЛЮСТНОЙ ПАЗУХИ</t>
         </is>
       </c>
       <c r="B1394" s="4" t="n">
-        <v>2850</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1395">
       <c r="A1395" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.10 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ АЛЛЕРГОЛОГОМ-ИММУНОЛОГОМ Т. А. БЕЛОНОЖЕНКО (ДЛЯ ПАЦИЕНТОВ, ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
+          <t>ЛОР03.19 СНЯТИЕ 5 И БОЛЕЕ ШВОВ С ЛОР-ОРГАНОВ</t>
         </is>
       </c>
       <c r="B1395" s="4" t="n">
         <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1396">
       <c r="A1396" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.10-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ПЕДИАТРОМ Т. А. БЕЛОНОЖЕНКО (ДЛЯ ПАЦИЕНТОВ, ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
+          <t>ЛОР03.20 СНЯТИЕ ДО 4 ШВОВ С ЛОР-ОРГАНОВ</t>
         </is>
       </c>
       <c r="B1396" s="4" t="n">
-        <v>1350</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1397">
       <c r="A1397" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.14 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ПЕДИАТРА БЕЛОНОЖЕНКО Т.А.</t>
+          <t>ЛОР03.21 ТИМПАНОЦЕНТЕЗ</t>
         </is>
       </c>
       <c r="B1397" s="4" t="n">
-        <v>3150</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1398">
       <c r="A1398" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.15 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ПЕДИАТРА БЕЛОНОЖЕНКО Т.А.</t>
+          <t>ЛОР03.22 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА (1 УШНОЙ ПРОХОД)</t>
         </is>
       </c>
       <c r="B1398" s="4" t="n">
-        <v>3050</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1399">
       <c r="A1399" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.23 ОСМОТР ДЕТЕЙ ВРАЧОМ ПЕДИАТРОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
+          <t>ЛОР03.23 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА ИЗ ПОЛОСТИ НОСА</t>
         </is>
       </c>
       <c r="B1399" s="4" t="n">
-        <v>2700</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1400">
       <c r="A1400" s="3" t="inlineStr">
         <is>
-          <t>ПЕ01.24 КОНСУЛЬТАТИВНЫЙ ПРИЕМ ПО ПИТАНИЮ</t>
+          <t>ЛОР03.24 ЭНДОЛАРИНГИАЛЬНОЕ ВЛИВАНИЕ (ЗА 1 СЕАНС)</t>
         </is>
       </c>
       <c r="B1400" s="4" t="n">
-        <v>3050</v>
-[...8 lines deleted...]
-      <c r="B1401" s="3" t="inlineStr"/>
+        <v>1350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1401">
+      <c r="A1401" s="3" t="inlineStr">
+        <is>
+          <t>ЛОР03.26 ВНУТРИНОСОВАЯ БЛОКАДА</t>
+        </is>
+      </c>
+      <c r="B1401" s="4" t="n">
+        <v>1050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1402">
-      <c r="A1402" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1402" s="3" t="inlineStr"/>
+      <c r="A1402" s="3" t="inlineStr">
+        <is>
+          <t>ЛОР03.27 ВНУТРИНОСОВАЯ БЛОКАДА (ЗА КУРС - 10 ПРОЦЕДУР)</t>
+        </is>
+      </c>
+      <c r="B1402" s="4" t="n">
+        <v>6000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1403">
       <c r="A1403" s="3" t="inlineStr">
         <is>
-          <t>РИ 01.07 ФЛЮОРОГРАФИЯ ОРГАНОВ ГРУДНОЙ КЛЕТКИ В 1-Й ПРОЕКЦИИ (СТАРШЕ 1 ГОДА)</t>
+          <t>ЛОР03.28 ТУАЛЕТ НАРУЖНОГО УХА</t>
         </is>
       </c>
       <c r="B1403" s="4" t="n">
-        <v>1050</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1404">
       <c r="A1404" s="3" t="inlineStr">
         <is>
-          <t>РИ 01.08 ФЛЮОРОГРАФИЯ ОРГАНОВ ГРУДНОЙ КЛЕТКИ В 2-Х ПРОЕКЦИЯХ (СТАРШЕ 1 ГОДА)</t>
+          <t>ЛОР03.29 ТУАЛЕТ СРЕДНЕГО УХА</t>
         </is>
       </c>
       <c r="B1404" s="4" t="n">
-        <v>1750</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1405">
       <c r="A1405" s="3" t="inlineStr">
         <is>
-          <t>РИ01.02 РЕНТГЕНОГРАФИЯ ЛЕГКИХ В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР03.30 ЛЕКАРСТВЕННАЯ ТУРУНДА В УХО (МИКРОКОМПРЕСС ПО ЦИТОВИЧУ)</t>
         </is>
       </c>
       <c r="B1405" s="4" t="n">
-        <v>1160</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1406">
       <c r="A1406" s="3" t="inlineStr">
         <is>
-          <t>РИ01.03 РЕНТГЕНОГРАФИЯ ЛЕГКИХ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР03.31 ПАРАМЕАТАЛЬНАЯ ЗАУШНАЯ БЛОКАДА</t>
         </is>
       </c>
       <c r="B1406" s="4" t="n">
-        <v>1700</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1407">
       <c r="A1407" s="3" t="inlineStr">
         <is>
-          <t>РИ01.04 РЕНТГЕНОГРАФИЯ ЛЕГКИХ В 3-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР03.32 ВСКРЫТИЕ ГЕМАНГИОМЫ УШНОЙ РАКОВИНЫ</t>
         </is>
       </c>
       <c r="B1407" s="4" t="n">
-        <v>2400</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1408">
       <c r="A1408" s="3" t="inlineStr">
         <is>
-          <t>РИ01.05 РЕНТГЕНОГРАФИЯ ОРГАНОВ БРЮШНОЙ ПОЛОСТИ</t>
+          <t>ЛОР03.33 НАЛОЖЕНИЕ МАЗЕВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1408" s="4" t="n">
-        <v>1700</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1409">
       <c r="A1409" s="3" t="inlineStr">
         <is>
-          <t>РИ01.06 ОБЗОРНАЯ УРОГРАФИЯ</t>
+          <t>ЛОР03.34 АНЕСТЕЗИЯ ИНФИЛЬТРАЦИОННАЯ</t>
         </is>
       </c>
       <c r="B1409" s="4" t="n">
-        <v>1800</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1410">
-      <c r="A1410" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1410" s="3" t="inlineStr"/>
+      <c r="A1410" s="3" t="inlineStr">
+        <is>
+          <t>ЛОР03.35 АНЕСТЕЗИЯ АПЛИКАЦИОННАЯ</t>
+        </is>
+      </c>
+      <c r="B1410" s="4" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1411">
       <c r="A1411" s="3" t="inlineStr">
         <is>
-          <t>РИ02.01 РЕНТГЕНОГРАФИЯ ЧЕРЕПА В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР03.36 ОБРАБОТКА ПОЛОСТИ НОСА / ПОСТАНОВКА ЛЕКАРСТВЕННОЙ ТУРУНДЫ</t>
         </is>
       </c>
       <c r="B1411" s="4" t="n">
-        <v>1350</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1412">
       <c r="A1412" s="3" t="inlineStr">
         <is>
-          <t>РИ02.02 РЕНТГЕНОГРАФИЯ ЧЕРЕПА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР03.37 ПРОМЫВАНИЕ ВЕРХНЕЧЕЛЮСТНОГО СИНУСА ЧЕРЕЗ ИСКУССТВЕННОЕ СОУСТЬЕ</t>
         </is>
       </c>
       <c r="B1412" s="4" t="n">
-        <v>2100</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1413">
       <c r="A1413" s="3" t="inlineStr">
         <is>
-          <t>РИ02.03 РЕНТГЕНОГРАФИЯ ВИСОЧНОЙ КОСТИ</t>
+          <t>ЛОР03.38 ВСКРЫТИЕ ГЕМАНГИОМЫ ПЕРЕГОРОДКИ НОСА</t>
         </is>
       </c>
       <c r="B1413" s="4" t="n">
-        <v>1200</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1414">
       <c r="A1414" s="3" t="inlineStr">
         <is>
-          <t>РИ02.04 РЕНТГЕНОГРАФИЯ ПРИДАТОЧНЫХ ПАЗУХ НОСА В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР03.39 УДАЛЕНИЕ ТАМПОНА ИЗ ПОЛОСТИ НОСА</t>
         </is>
       </c>
       <c r="B1414" s="4" t="n">
-        <v>1200</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1415">
       <c r="A1415" s="3" t="inlineStr">
         <is>
-          <t>РИ02.05 РЕНТГЕНОГРАФИЯ ПРИДАТОЧНЫХ ПАЗУХ НОСА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР03.40 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА ГЛОТКИ</t>
         </is>
       </c>
       <c r="B1415" s="4" t="n">
-        <v>1750</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1416">
       <c r="A1416" s="3" t="inlineStr">
         <is>
-          <t>РИ02.06 РЕНТГЕНОГРАФИЯ ТУРЕЦКОГО СЕДЛА В БОКОВОЙ ПРОЕКЦИИ</t>
+          <t>ЛОР03.41 ВСКРЫТИЕ ПАРАТОНЗИЛЯРНОГО АБСЦЕССА</t>
         </is>
       </c>
       <c r="B1416" s="4" t="n">
-        <v>1180</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1417">
       <c r="A1417" s="3" t="inlineStr">
         <is>
-          <t>РИ02.07 РЕНТГЕНОГРАФИЯ КОСТЕЙ НОСА В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР03.42 РАЗВЕДЕНИЕ КРАЕВ РАНЫ ПОСЛЕ ВСКРЫТИЯ ПАРАТОНЗИЛЛЯРНОГО АБСЦЕССА</t>
         </is>
       </c>
       <c r="B1417" s="4" t="n">
-        <v>1180</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1418">
       <c r="A1418" s="3" t="inlineStr">
         <is>
-          <t>РИ02.08 РЕНТГЕНОГРАФИЯ КОСТЕЙ НОСА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР03.43 УДАЛЕНИЕ ПАПИЛЛОМЫ ГЛОТКИ</t>
         </is>
       </c>
       <c r="B1418" s="4" t="n">
-        <v>1750</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1419">
       <c r="A1419" s="3" t="inlineStr">
         <is>
-          <t>РИ02.09 РЕНТГЕНОГРАФИЯ КЛЮЧИЦЫ В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР03.44 СМЕНА ТРАХЕОСТОМИЧЕСКОЙ ТРУБКИ (БЕЗ УЧЕТА СТОИМОСТИ ТРУБКИ)</t>
         </is>
       </c>
       <c r="B1419" s="4" t="n">
-        <v>1180</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1420">
       <c r="A1420" s="3" t="inlineStr">
         <is>
-          <t>РИ02.10 РЕНТГЕНОГРАФИЯ КЛЮЧИЦЫ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР03.45 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА ГОРТАНИ</t>
         </is>
       </c>
       <c r="B1420" s="4" t="n">
-        <v>1750</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1421">
       <c r="A1421" s="3" t="inlineStr">
         <is>
-          <t>РИ02.11 РЕНТГЕНОГРАФИЯ ЛОПАТКИ В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР03.46 АНЕМИЗАЦИЯ СЛИЗИСТОЙ НОСА ТУРУНДОЙ</t>
         </is>
       </c>
       <c r="B1421" s="4" t="n">
-        <v>1110</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1422">
       <c r="A1422" s="3" t="inlineStr">
         <is>
-          <t>РИ02.12 РЕНТГЕНОГРАФИЯ ЛОПАТКИ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР03.47 ЧИСТАЯ ПЕРЕВЯЗКА</t>
         </is>
       </c>
       <c r="B1422" s="4" t="n">
-        <v>1950</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1423">
       <c r="A1423" s="3" t="inlineStr">
         <is>
-          <t>РИ02.13 РЕНТГЕНОГРАФИЯ РЕБЕР В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР03.48 ПЕРЕВЯЗКА ГНОЙНЫХ РАН</t>
         </is>
       </c>
       <c r="B1423" s="4" t="n">
-        <v>1280</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1424">
       <c r="A1424" s="3" t="inlineStr">
         <is>
-          <t>РИ02.14 РЕНТГЕНОГРАФИЯ РЕБЕР В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР03.49 ОСТАНОВКА НОСОВОГО КРОВОТЕЧЕНИЯ МЕТОДОМ ПЕРЕДНЕЙ ТАМПОНАДЫ</t>
         </is>
       </c>
       <c r="B1424" s="4" t="n">
-        <v>1800</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1425">
       <c r="A1425" s="3" t="inlineStr">
         <is>
-          <t>РИ02.15 РЕНТГЕНОГРАФИЯ ГРУДИНЫ В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР03.50 ОБРАБОТКА НЕБНЫХ МИНДАЛИН РАСТВОРОМ АНТИСЕПТИКА</t>
         </is>
       </c>
       <c r="B1425" s="4" t="n">
-        <v>1280</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1426">
-      <c r="A1426" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1426" s="2" t="inlineStr">
+        <is>
+          <t>ЛОР04 ЭНДОСКОПИЯ</t>
+        </is>
+      </c>
+      <c r="B1426" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1427">
       <c r="A1427" s="3" t="inlineStr">
         <is>
-          <t>РИ02.17 РЕНТГЕНОГРАФИЯ ГРУДИНОКЛЮЧИЧНОГО СОЧЛЕНЕНИЯ</t>
+          <t>ЛОР04.01 ЭНДОСКОПИЯ НОСА</t>
         </is>
       </c>
       <c r="B1427" s="4" t="n">
-        <v>1300</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1428">
       <c r="A1428" s="3" t="inlineStr">
         <is>
-          <t>РИ02.18 РЕНТГЕНОГРАФИЯ ШЕЙНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
+          <t>ЛОР04.02 ЭНДОСКОПИЯ ГОРТАНИ</t>
         </is>
       </c>
       <c r="B1428" s="4" t="n">
-        <v>1300</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1429">
       <c r="A1429" s="3" t="inlineStr">
         <is>
-          <t>РИ02.19 РЕНТГЕНОГРАФИЯ ШЕЙНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ЛОР04.03 ЭНДОСКОПИЯ УХА</t>
         </is>
       </c>
       <c r="B1429" s="4" t="n">
-        <v>1750</v>
-[...10 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1430">
+      <c r="A1430" s="2" t="inlineStr">
+        <is>
+          <t>ОФТАЛЬМОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1430" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1431">
-      <c r="A1431" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1431" s="2" t="inlineStr">
+        <is>
+          <t>ОФТ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ОФТАЛЬМОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1431" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1432">
       <c r="A1432" s="3" t="inlineStr">
         <is>
-          <t>РИ02.22 РЕНТГЕНОГРАФИЯ ВЕРХНИХ ШЕЙНЫХ ПОЗВОНКОВ ИНТРАОРАЛЬНО</t>
+          <t>ОФТ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОФТАЛЬМОЛОГА</t>
         </is>
       </c>
       <c r="B1432" s="4" t="n">
-        <v>1250</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1433">
       <c r="A1433" s="3" t="inlineStr">
         <is>
-          <t>РИ02.23 РЕНТГЕНОГРАФИЯ ГРУДНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОФТАЛЬМОЛОГА</t>
         </is>
       </c>
       <c r="B1433" s="4" t="n">
-        <v>1350</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1434">
       <c r="A1434" s="3" t="inlineStr">
         <is>
-          <t>РИ02.24 РЕНТГЕНОГРАФИЯ ГРУДНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ОФТАЛЬМОЛОГА</t>
         </is>
       </c>
       <c r="B1434" s="4" t="n">
-        <v>2100</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1435">
       <c r="A1435" s="3" t="inlineStr">
         <is>
-          <t>РИ02.26 РЕНТГЕНОГРАФИЯ ГРУДНОГО ОТДЕЛА ПОЗВОНОЧНИКА И ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ (ДЕТИ РОСТ ДО 120СМ)</t>
+          <t>ОФТ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ОФТАЛЬМОЛОГА</t>
         </is>
       </c>
       <c r="B1435" s="4" t="n">
-        <v>1950</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1436">
       <c r="A1436" s="3" t="inlineStr">
         <is>
-          <t>РИ02.27 РЕНТГЕНОГРАФИЯ ГРУДНОГО ОТДЕЛА ПОЗВОНОЧНИКА И ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ (ДЕТИ РОСТ ДО 120СМ)</t>
+          <t>ОФТ01.08 ОФОРМЛЕНИЕ СПРАВКИ ДЛЯ ШКОЛЫ</t>
         </is>
       </c>
       <c r="B1436" s="4" t="n">
-        <v>2100</v>
+        <v>1050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1437">
       <c r="A1437" s="3" t="inlineStr">
         <is>
-          <t>РИ02.28 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ01.09 ОСМОТР ДЕТЕЙ ВРАЧОМ ОФТАЛЬМОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
         </is>
       </c>
       <c r="B1437" s="4" t="n">
-        <v>1350</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1438">
       <c r="A1438" s="3" t="inlineStr">
         <is>
-          <t>РИ02.29 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ01.10 ОСМОТР ВРАЧОМ ПЕРЕД УДАЛЕНИЕМ</t>
         </is>
       </c>
       <c r="B1438" s="4" t="n">
-        <v>2050</v>
+        <v>1950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1439">
       <c r="A1439" s="3" t="inlineStr">
         <is>
-          <t>РИ02.30 ФУНКЦИОНАЛЬНЫЕ ПРОБЫ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА</t>
+          <t>ОФТ01.11 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОФТАЛЬМОЛОГА МИХЕЕВА И.А.</t>
         </is>
       </c>
       <c r="B1439" s="4" t="n">
-        <v>1530</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1440">
       <c r="A1440" s="3" t="inlineStr">
         <is>
-          <t>РИ02.31 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА С ФУНКЦИОНАЛЬНЫМИ ПРОБАМИ</t>
+          <t>ОФТ01.12 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОФТАЛЬМОЛОГА МИХЕЕВА И.А.</t>
         </is>
       </c>
       <c r="B1440" s="4" t="n">
-        <v>2500</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1441">
       <c r="A1441" s="3" t="inlineStr">
         <is>
-          <t>РИ02.32 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНО-КРЕСТЦОВОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ01.13 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОФТАЛЬМОЛОГА (ВЫСШАЯ КАТЕГОРИЯ)</t>
         </is>
       </c>
       <c r="B1441" s="4" t="n">
-        <v>1500</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1442">
       <c r="A1442" s="3" t="inlineStr">
         <is>
-          <t>РИ02.33 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНО-КРЕСТЦОВОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ01.14 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОФТАЛЬМОЛОГА (ВЫСШАЯ КАТЕГОРИЯ)</t>
         </is>
       </c>
       <c r="B1442" s="4" t="n">
-        <v>2100</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1443">
       <c r="A1443" s="3" t="inlineStr">
         <is>
-          <t>РИ02.34 РЕНТГЕНОГРАФИЯ КРЕСТЦОВО-ПОДВЗДОШНЫХ СОЧЛЕНЕНИЙ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ01.15 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОФТАЛЬМОЛОГА КОГУТ И.Д.</t>
         </is>
       </c>
       <c r="B1443" s="4" t="n">
-        <v>1350</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1444">
       <c r="A1444" s="3" t="inlineStr">
         <is>
-          <t>РИ02.35 РЕНТГЕНОГРАФИЯ КРЕСТЦОВО-ПОДВЗДОШНЫХ СОЧЛЕНЕНИЙ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ01.16 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОФТАЛЬМОЛОГА КОГУТ И.Д.</t>
         </is>
       </c>
       <c r="B1444" s="4" t="n">
-        <v>2100</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1445">
       <c r="A1445" s="3" t="inlineStr">
         <is>
-          <t>РИ02.36 РЕНТГЕНОГРАФИЯ КРЕСТЦОВО-КОПЧИКОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ01.17 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОФТАЛЬМОЛОГОМ КОГУТ И.Д. (ДЛЯ ПАЦИЕНТОВ ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
         </is>
       </c>
       <c r="B1445" s="4" t="n">
-        <v>1300</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1446">
       <c r="A1446" s="3" t="inlineStr">
         <is>
-          <t>РИ02.37 РЕНТГЕНОГРАФИЯ КРЕСТЦОВО-КОПЧИКОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ01.18 ПОСЛЕОПЕРАЦИОННЫЙ ОСМОТР</t>
         </is>
       </c>
       <c r="B1446" s="4" t="n">
-        <v>1850</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1447">
       <c r="A1447" s="3" t="inlineStr">
         <is>
-          <t>РИ02.38 РЕНТГЕНОГРАФИЯ КОСТЕЙ ТАЗА</t>
+          <t>ОФТ05-02 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОФТАЛЬМОЛОГОМ ВЫСШЕЙ КАТЕГОРИИ (ДЛЯ ПАЦИЕНТОВ ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
         </is>
       </c>
       <c r="B1447" s="4" t="n">
-        <v>2050</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1448">
-      <c r="A1448" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1448" s="2" t="inlineStr">
+        <is>
+          <t>ОФТ02 ВЗЯТИЕ БИОЛОГИЧЕСКИХ СУБСТРАТОВ ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ ВРАЧОМ</t>
+        </is>
+      </c>
+      <c r="B1448" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1449">
       <c r="A1449" s="3" t="inlineStr">
         <is>
-          <t>РИ02.56 РЕНТГЕНОГРАФИЯ ПЛЕЧЕВОЙ КОСТИ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ)</t>
         </is>
       </c>
       <c r="B1449" s="4" t="n">
-        <v>1150</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1450">
       <c r="A1450" s="3" t="inlineStr">
         <is>
-          <t>РИ02.57 РЕНТГЕНОГРАФИЯ ПЛЕЧЕВОЙ КОСТИ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ02.02 ВЗЯТИЕ БИОМАТЕРИАЛА НА ДЕМОДЕКОЗ + МИКРОСКОПИЯ</t>
         </is>
       </c>
       <c r="B1450" s="4" t="n">
-        <v>1700</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1451">
       <c r="A1451" s="3" t="inlineStr">
         <is>
-          <t>РИ02.58 РЕНТГЕНОГРАФИЯ КОСТЕЙ ПРЕДПЛЕЧЬЯ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ02.03 ЗАБОР ВРАЧОМ БИОПСИЙНОГО МАТЕРИАЛА</t>
         </is>
       </c>
       <c r="B1451" s="4" t="n">
-        <v>1150</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1452">
-      <c r="A1452" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1452" s="2" t="inlineStr">
+        <is>
+          <t>ОФТ03 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ В ОФТАЛЬМОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1452" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1453">
       <c r="A1453" s="3" t="inlineStr">
         <is>
-          <t>РИ02.60 РЕНТГЕНОГРАФИЯ КОСТЕЙ ГОЛЕНИ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.01 АНЕСТЕЗИЯ КОНЬЮКТИВЫ</t>
         </is>
       </c>
       <c r="B1453" s="4" t="n">
-        <v>1150</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1454">
       <c r="A1454" s="3" t="inlineStr">
         <is>
-          <t>РИ02.61 РЕНТГЕНОГРАФИЯ КОСТЕЙ ГОЛЕНИ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.02 БИОМИКРОСКОПИЯ ГЛАЗА</t>
         </is>
       </c>
       <c r="B1454" s="4" t="n">
-        <v>1750</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1455">
       <c r="A1455" s="3" t="inlineStr">
         <is>
-          <t>РИ02.62 РЕНТГЕНОГРАФИЯ БЕДРЕННОЙ КОСТИ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.03 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ ЯЧМЕНЯ</t>
         </is>
       </c>
       <c r="B1455" s="4" t="n">
         <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1456">
       <c r="A1456" s="3" t="inlineStr">
         <is>
-          <t>РИ02.63 РЕНТГЕНОГРАФИЯ БЕДРЕННОЙ КОСТИ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.04 ЗОНДИРОВАНИЕ И ПРОМЫВАНИЕ СЛЕЗНЫХ ПУТЕЙ</t>
         </is>
       </c>
       <c r="B1456" s="4" t="n">
-        <v>2200</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1457">
       <c r="A1457" s="3" t="inlineStr">
         <is>
-          <t>РИ02.64 РЕНТГЕНОГРАФИЯ ПАЛЬЦА КИСТИ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.05 ИЗМЕРЕНИЕ ВНУТРИГЛАЗНОГО ДАВЛЕНИЯ МЕТОДОМ МАКЛАКОВА</t>
         </is>
       </c>
       <c r="B1457" s="4" t="n">
-        <v>850</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1458">
       <c r="A1458" s="3" t="inlineStr">
         <is>
-          <t>РИ02.65 РЕНТГЕНОГРАФИЯ КИСТИ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.06 ИНЪЕКЦИЯ ПАРОБУЛЬБАРНАЯ ДВУХСТОРОННЯЯ</t>
         </is>
       </c>
       <c r="B1458" s="4" t="n">
-        <v>1350</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1459">
       <c r="A1459" s="3" t="inlineStr">
         <is>
-          <t>РИ02.66 РЕНТГЕНОГРАФИЯ КИСТИ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.07 ИНЪЕКЦИЯ ПОД КОЖУ ВИСКА ДВУСТОРОННЯЯ</t>
         </is>
       </c>
       <c r="B1459" s="4" t="n">
-        <v>2000</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1460">
       <c r="A1460" s="3" t="inlineStr">
         <is>
-          <t>РИ02.67 РЕНТГЕНОГРАФИЯ СТОПЫ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.08 ИНЪЕКЦИЯ ПОДКОНЬЮКТИВАЛЬНАЯ</t>
         </is>
       </c>
       <c r="B1460" s="4" t="n">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1461">
       <c r="A1461" s="3" t="inlineStr">
         <is>
-          <t>РИ02.68 РЕНТГЕНОГРАФИЯ СТОПЫ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.09 КИНЕТИЧЕСКАЯ ПЕРИМЕТРИЯ</t>
         </is>
       </c>
       <c r="B1461" s="4" t="n">
-        <v>2100</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1462">
       <c r="A1462" s="3" t="inlineStr">
         <is>
-          <t>РИ02.69 РЕНТГЕНОГРАФИЯ СТОПЫ С ФУНКЦИОНАЛЬНЫМИ ПРОБАМИ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.10 ПНЕВМОТОНОМЕТРИЯ ГЛАЗА</t>
         </is>
       </c>
       <c r="B1462" s="4" t="n">
-        <v>1850</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1463">
       <c r="A1463" s="3" t="inlineStr">
         <is>
-          <t>РИ02.70 РЕНТГЕНОГРАФИЯ СТОПЫ С ФУНКЦИОНАЛЬНЫМИ ПРОБАМИ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.12 ПОДБОР ОЧКОВ</t>
         </is>
       </c>
       <c r="B1463" s="4" t="n">
-        <v>2400</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1464">
       <c r="A1464" s="3" t="inlineStr">
         <is>
-          <t>РИ02.71 РЕНТГЕНОГРАФИЯ ПЯТОЧНОЙ КОСТИ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.13 УДАЛЕНИЕ ИНОРОДНОГО ТЕЛА С КОНЬЮКТИВЫ И РОГОВИЦЫ</t>
         </is>
       </c>
       <c r="B1464" s="4" t="n">
-        <v>1120</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1465">
       <c r="A1465" s="3" t="inlineStr">
         <is>
-          <t>РИ02.72 РЕНТГЕНОГРАФИЯ ПАЛЬЦА СТОПЫ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.14 ЭКСПРЕССИЯ ФОЛЛИКУЛОВ КОНЬЮКТИВЫ</t>
         </is>
       </c>
       <c r="B1465" s="4" t="n">
-        <v>640</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1466">
       <c r="A1466" s="3" t="inlineStr">
         <is>
-          <t>РИ02.73 РЕНТГЕНОГРАФИЯ ПАЛЬЦА СТОПЫ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.15 УДАЛЕНИЕ НАКОЖНОГО ОБРАЗОВАНИЯ ДО 2-Х ЕД.</t>
         </is>
       </c>
       <c r="B1466" s="4" t="n">
-        <v>1000</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1467">
-      <c r="A1467" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1467" s="3" t="inlineStr"/>
+      <c r="A1467" s="3" t="inlineStr">
+        <is>
+          <t>ОФТ03.16 УДАЛЕНИЕ НАКОЖНОГО ОБРАЗОВАНИЯ 3-5 ЕД.</t>
+        </is>
+      </c>
+      <c r="B1467" s="4" t="n">
+        <v>3350</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1468">
       <c r="A1468" s="3" t="inlineStr">
         <is>
-          <t>РИ03.10 РЕНТГЕНОГРАФИЯ ГОЛЕНОСТОПНОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.17 УДАЛЕНИЕ НАКОЖНОГО ОБРАЗОВАНИЯ5-7 ЕД.</t>
         </is>
       </c>
       <c r="B1468" s="4" t="n">
-        <v>1250</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1469">
       <c r="A1469" s="3" t="inlineStr">
         <is>
-          <t>РИ03.11 РЕНТГЕНОГРАФИЯ ГОЛЕНОСТОПНОГО СУСТАВА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.18 УДАЛЕНИЕ НАКОЖНОГО ОБРАЗОВАНИЯ БОЛЕЕ 7 ЕД.</t>
         </is>
       </c>
       <c r="B1469" s="4" t="n">
-        <v>1950</v>
+        <v>4950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1470">
       <c r="A1470" s="3" t="inlineStr">
         <is>
-          <t>РИ03.12 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.19 МАССАЖ ВЕК</t>
         </is>
       </c>
       <c r="B1470" s="4" t="n">
-        <v>1250</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1471">
       <c r="A1471" s="3" t="inlineStr">
         <is>
-          <t>РИ03.13 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННОГО СУСТАВА В 2-Х ПРОЕКЦИИ</t>
+          <t>ОФТ03.20 ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН</t>
         </is>
       </c>
       <c r="B1471" s="4" t="n">
-        <v>2230</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1472">
       <c r="A1472" s="3" t="inlineStr">
         <is>
-          <t>РИ03.14 РЕНТГЕНОГРАФИЯ ЛУЧЕЗАПЯСТНОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.21 ИСПОЛЬЗОВАНИЕ ТЕСТ-ПОЛОСОК ДЛЯ ДИАГНОСТИКИ ЗАБОЛЕВАНИЙ ГЛАЗ</t>
         </is>
       </c>
       <c r="B1472" s="4" t="n">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1473">
       <c r="A1473" s="3" t="inlineStr">
         <is>
-          <t>РИ03.15 РЕНТГЕНОГРАФИЯ ЛУЧЕЗАПЯСТНОГО СУСТАВА  В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.22 ПОДБОР СЛОЖНЫХ (АСТИГМАТИЧЕСКИХ) ОЧКОВ</t>
         </is>
       </c>
       <c r="B1473" s="4" t="n">
-        <v>1900</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1474">
       <c r="A1474" s="3" t="inlineStr">
         <is>
-          <t>РИ03.16 РЕНТГЕНОГРАФИЯ ЛОКТЕВОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.23 ОФТАЛЬМОСКОПИЯ ГЛАЗНОГО ДНА (ПРЯМАЯ)</t>
         </is>
       </c>
       <c r="B1474" s="4" t="n">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1475">
       <c r="A1475" s="3" t="inlineStr">
         <is>
-          <t>РИ03.17 РЕНТГЕНОГРАФИЯ ЛОКТЕВОГО СУСТАВА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.24 ОПРЕДЕЛЕНИЕ БИНОКУЛЯРНОГО ЗРЕНИЯ</t>
         </is>
       </c>
       <c r="B1475" s="4" t="n">
-        <v>2000</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1476">
       <c r="A1476" s="3" t="inlineStr">
         <is>
-          <t>РИ03.18 РЕНТГЕНОГРАФИЯ ПЛЕЧЕВОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.25 СНЯТИЕ ШВОВ</t>
         </is>
       </c>
       <c r="B1476" s="4" t="n">
-        <v>1250</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1477">
       <c r="A1477" s="3" t="inlineStr">
         <is>
-          <t>РИ03.19 РЕНТГЕНОГРАФИЯ ПЛЕЧЕВОГО СУСТАВА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.26 УДАЛЕНИЕ НЕ ПРАВИЛЬНО РАСТУЩИХ РЕСНИЦ</t>
         </is>
       </c>
       <c r="B1477" s="4" t="n">
-        <v>2000</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1478">
       <c r="A1478" s="3" t="inlineStr">
         <is>
-          <t>РИ03.20 РЕНТГЕНОГРАФИЯ КОЛЕННОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.27 ГОНИОСКОПИЯ</t>
         </is>
       </c>
       <c r="B1478" s="4" t="n">
-        <v>1250</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1479">
       <c r="A1479" s="3" t="inlineStr">
         <is>
-          <t>РИ03.21 РЕНТГЕНОГРАФИЯ КОЛЕННОГО СУСТАВА В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.28 ИССЛЕДОВАНИЕ ГЛАЗНОГО ДНА С ПОМОЩЬЮ ЛИНЗЫ ГОЛЬДМАНА</t>
         </is>
       </c>
       <c r="B1479" s="4" t="n">
-        <v>2000</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1480">
-      <c r="A1480" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1480" s="3" t="inlineStr"/>
+      <c r="A1480" s="3" t="inlineStr">
+        <is>
+          <t>ОФТ03.29 ИНЪЕКЦИЯ ЛЕКАРСТВЕННОГО ПРЕПАРАТА ДИПРОМЕТА В КОЖУ ВЕКА ГЛАЗА</t>
+        </is>
+      </c>
+      <c r="B1480" s="4" t="n">
+        <v>2100</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1481">
       <c r="A1481" s="3" t="inlineStr">
         <is>
-          <t>РИ04.01 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННЫХ СУСТАВОВ (РЕБЕНОК ДО 1 ГОДА) В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.30 РЕФРАКТОМЕТРИЯ</t>
         </is>
       </c>
       <c r="B1481" s="4" t="n">
-        <v>1350</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1482">
       <c r="A1482" s="3" t="inlineStr">
         <is>
-          <t>РИ04.02 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННЫХ СУСТАВОВ У ДЕТЕЙ В 1-Й ПРОЕКЦИИ (СПЕЦИАЛЬНАЯ УКЛАДКА ПО ЛАУНШТЕЙНУ)</t>
+          <t>ОФТ03.31 ПРОВЕРКА ОСТРОТЫ ЗРЕНИЯ</t>
         </is>
       </c>
       <c r="B1482" s="4" t="n">
-        <v>1530</v>
+        <v>200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1483">
       <c r="A1483" s="3" t="inlineStr">
         <is>
-          <t>РИ04.03 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННЫХ СУСТАВОВ У ДЕТЕЙ В 2-Х ПРОЕКЦИЯХ (ПРЯМАЯ ПРОЕКЦИЯ + СПЕЦИАЛЬНАЯ УКЛАДКА)</t>
+          <t>ОФТ03.32 УДАЛЕНИЕ ХАЛЯЗИОНА</t>
         </is>
       </c>
       <c r="B1483" s="4" t="n">
-        <v>2000</v>
+        <v>8200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1484">
       <c r="A1484" s="3" t="inlineStr">
         <is>
-          <t>РИ04.06 РЕНТГЕНОГРАФИЯ КОСТНОГО ВОЗРАСТА: СТОПЫ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.33 ИНЪЕКЦИЯ ПРЕПАРАТА ДИПРОСПАН/ДИПРОМЕТА 1,0 В ХАЛЯЗИОН</t>
         </is>
       </c>
       <c r="B1484" s="4" t="n">
-        <v>1350</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1485">
       <c r="A1485" s="3" t="inlineStr">
         <is>
-          <t>РИ04.07 РЕНТГЕНОГРАФИЯ КОСТНОГО ВОЗРАСТА: СТОПЫ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.34 ЭКЗОФТАЛЬМОМЕТРИЯ</t>
         </is>
       </c>
       <c r="B1485" s="4" t="n">
-        <v>2250</v>
+        <v>550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1486">
       <c r="A1486" s="3" t="inlineStr">
         <is>
-          <t>РИ04.08 РЕНТГЕНОГРАФИЯ КОСТНОГО ВОЗРАСТА: КИСТИ В 1-Й ПРОЕКЦИИ</t>
+          <t>ОФТ03.35 КОМПЬЮТЕРНАЯ ПЕРИМЕТРИЯ (С 10ЛЕТ)</t>
         </is>
       </c>
       <c r="B1486" s="4" t="n">
-        <v>1350</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1487">
       <c r="A1487" s="3" t="inlineStr">
         <is>
-          <t>РИ04.09 РЕНТГЕНОГРАФИЯ КОСТНОГО ВОЗРАСТА: КИСТИ В 2-Х ПРОЕКЦИЯХ</t>
+          <t>ОФТ03.36 ЦВЕТООЩУЩЕНИЕ</t>
         </is>
       </c>
       <c r="B1487" s="4" t="n">
-        <v>2250</v>
+        <v>100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1488">
-      <c r="A1488" s="2" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A1488" s="3" t="inlineStr">
+        <is>
+          <t>ПУНКТ УДАЛЕН ID6530</t>
+        </is>
+      </c>
+      <c r="B1488" s="4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1489">
+      <c r="A1489" s="2" t="inlineStr">
+        <is>
+          <t>ПЕДИАТРИЯ</t>
+        </is>
+      </c>
+      <c r="B1489" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1490">
-      <c r="A1490" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1490" s="2" t="inlineStr">
+        <is>
+          <t>ПЕ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ПЕДИАТРИИ</t>
+        </is>
+      </c>
+      <c r="B1490" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1491">
       <c r="A1491" s="3" t="inlineStr">
         <is>
-          <t>РИ06.04 ОПИСАНИЕ СНИМКА СРОЧНОЕ (ПО ЖЕЛАНИЮ ПАЦИЕНТА)</t>
+          <t>ПЕ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ПЕДИАТРА</t>
         </is>
       </c>
       <c r="B1491" s="4" t="n">
-        <v>680</v>
-[...8 lines deleted...]
-      <c r="B1492" s="3" t="inlineStr"/>
+        <v>2800</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1492">
+      <c r="A1492" s="3" t="inlineStr">
+        <is>
+          <t>ПЕ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ПЕДИАТРА</t>
+        </is>
+      </c>
+      <c r="B1492" s="4" t="n">
+        <v>2700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1493">
       <c r="A1493" s="3" t="inlineStr">
         <is>
-          <t>С АУТОГЕМОТЕРАПИЯ (БЕЗ УЧЕТА СТОИМОСТИ ПРЕПАРАТА)</t>
+          <t>ПЕ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ПЕДИАТРА</t>
         </is>
       </c>
       <c r="B1493" s="4" t="n">
-        <v>556</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1494">
       <c r="A1494" s="3" t="inlineStr">
         <is>
-          <t>С ВВЕДЕНИЕ ПРЕПАРАТОВ В СИСТЕМУ ПРИ ПРОВЕДЕНИИ ИНФУЗИИ (ПОДКОЛКА)</t>
+          <t>ПЕ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ПЕДИАТРА</t>
         </is>
       </c>
       <c r="B1494" s="4" t="n">
-        <v>258</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1495">
       <c r="A1495" s="3" t="inlineStr">
         <is>
-          <t>С ВНУТРИВЕННАЯ ИНФУЗИЯ (ДО 60 МИНУТ)</t>
+          <t>ПЕ01.08 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ПЕДИАТРА,АЛЛЕРГОЛОГА-ИММУНОЛОГА Т. А. БЕЛОНОЖЕНКО</t>
         </is>
       </c>
       <c r="B1495" s="4" t="n">
-        <v>773</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1496">
       <c r="A1496" s="3" t="inlineStr">
         <is>
-          <t>С ВНУТРИВЕННАЯ ИНФУЗИЯ (ЗА КАЖДЫЙ СЛЕДУЮЩИЙ ЧАС)</t>
+          <t>ПЕ01.10 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ АЛЛЕРГОЛОГОМ-ИММУНОЛОГОМ Т. А. БЕЛОНОЖЕНКО (ДЛЯ ПАЦИЕНТОВ, ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
         </is>
       </c>
       <c r="B1496" s="4" t="n">
-        <v>587</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1497">
       <c r="A1497" s="3" t="inlineStr">
         <is>
-          <t>С ВНУТРИВЕННАЯ ИНФУЗИЯ РЕБЕНКУ ДО ПЯТИ ЛЕТ (ДО 60 МИНУТ)</t>
+          <t>ПЕ01.10-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ПЕДИАТРОМ Т. А. БЕЛОНОЖЕНКО (ДЛЯ ПАЦИЕНТОВ, ПОЛУЧАЮЩИХ УСЛУГИ ПО ПРОГРАММАМ ДМС)</t>
         </is>
       </c>
       <c r="B1497" s="4" t="n">
-        <v>834</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1498">
       <c r="A1498" s="3" t="inlineStr">
         <is>
-          <t>С ВНУТРИВЕННАЯ ИНЪЕКЦИЯ</t>
+          <t>ПЕ01.14 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ПЕДИАТРА БЕЛОНОЖЕНКО Т.А.</t>
         </is>
       </c>
       <c r="B1498" s="4" t="n">
-        <v>299</v>
+        <v>3400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1499">
       <c r="A1499" s="3" t="inlineStr">
         <is>
-          <t>С ВНУТРИВЕННАЯ ИНЪЕКЦИЯ РЕБЕНКУ ДО 5 ЛЕТ</t>
+          <t>ПЕ01.15 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ПЕДИАТРА БЕЛОНОЖЕНКО Т.А.</t>
         </is>
       </c>
       <c r="B1499" s="4" t="n">
-        <v>371</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1500">
       <c r="A1500" s="3" t="inlineStr">
         <is>
-          <t>С ВНУТРИМЫШЕЧНАЯ ИЛИ ПОДКОЖНАЯ ИНЪЕКЦИЯ</t>
+          <t>ПЕ01.23 ОСМОТР ДЕТЕЙ ВРАЧОМ ПЕДИАТРОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
         </is>
       </c>
       <c r="B1500" s="4" t="n">
-        <v>299</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1501">
       <c r="A1501" s="3" t="inlineStr">
         <is>
-          <t>С ГИГИЕНИЧЕСКАЯ ОБРАБОТКА НОВОРОЖДЕННОГО</t>
+          <t>ПЕ01.24 КОНСУЛЬТАТИВНЫЙ ПРИЕМ ПО ПИТАНИЮ</t>
         </is>
       </c>
       <c r="B1501" s="4" t="n">
-        <v>134</v>
-[...10 lines deleted...]
-      </c>
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="1502">
+      <c r="A1502" s="2" t="inlineStr">
+        <is>
+          <t>ПУЛЬМОНОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1502" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1503">
-      <c r="A1503" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1503" s="2" t="inlineStr">
+        <is>
+          <t>ПУ01. КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ПУЛЬМОНОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1503" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1504">
       <c r="A1504" s="3" t="inlineStr">
         <is>
-          <t>С СЕСТРИНСКИЙ ОСМОТР (АД, ПУЛЬС, ТЕМПЕРАТУРА, АНТРОПОМЕТРИЯ)</t>
+          <t>ПУ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ПУЛЬМОНОЛОГА</t>
         </is>
       </c>
       <c r="B1504" s="4" t="n">
-        <v>371</v>
-[...8 lines deleted...]
-      <c r="B1505" s="3" t="inlineStr"/>
+        <v>3050</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1505">
+      <c r="A1505" s="3" t="inlineStr">
+        <is>
+          <t>ПУ01.01-1 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ПУЛЬМОНОЛОГА</t>
+        </is>
+      </c>
+      <c r="B1505" s="4" t="n">
+        <v>2950</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1506">
-      <c r="A1506" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1506" s="3" t="inlineStr"/>
+      <c r="A1506" s="3" t="inlineStr">
+        <is>
+          <t>ПУ01.01-2 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ПУЛЬМОНОЛОГА</t>
+        </is>
+      </c>
+      <c r="B1506" s="4" t="n">
+        <v>3900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1507">
       <c r="A1507" s="3" t="inlineStr">
         <is>
-          <t>ТЕ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ТЕРАПЕВТА</t>
+          <t>ПУ01.01-3 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ПУЛЬМОНОЛОГА</t>
         </is>
       </c>
       <c r="B1507" s="4" t="n">
-        <v>2850</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1508">
-      <c r="A1508" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1508" s="2" t="inlineStr">
+        <is>
+          <t>ПУ01.02 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ В ПУЛЬМОНОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1508" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1509">
       <c r="A1509" s="3" t="inlineStr">
         <is>
-          <t>ТЕ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ТЕРАПЕВТА</t>
+          <t>ПУ01.02.01 ПИКФЛОУМЕТРИЯ</t>
         </is>
       </c>
       <c r="B1509" s="4" t="n">
-        <v>3700</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1510">
+      <c r="A1510" s="2" t="inlineStr">
+        <is>
+          <t>ПУЛЬМОНОЛОГИЯ ДЕТСКАЯ</t>
+        </is>
+      </c>
+      <c r="B1510" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1511">
-      <c r="A1511" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1511" s="2" t="inlineStr">
+        <is>
+          <t>ПД01. КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ ПУЛЬМОНОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1511" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1512">
       <c r="A1512" s="3" t="inlineStr">
         <is>
-          <t>ТЕ01.05-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ТЕРАПЕВТА, ГАСТРОЭНТЕРОЛОГА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ СВЕТЛАНЫ БОРИСОВНЫ</t>
+          <t>ПД01.01 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ДЕТСКОГО ПУЛЬМОНОЛОГА</t>
         </is>
       </c>
       <c r="B1512" s="4" t="n">
-        <v>2100</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1513">
       <c r="A1513" s="3" t="inlineStr">
         <is>
-          <t>ТЕ01.06 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ТЕРАПЕВТА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ СВЕТЛАНЫ БОРИСОВНЫ</t>
+          <t>ПД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО ПУЛЬМОНОЛОГА</t>
         </is>
       </c>
       <c r="B1513" s="4" t="n">
-        <v>4350</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1514">
       <c r="A1514" s="3" t="inlineStr">
         <is>
-          <t>ТЕ01.09 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ТЕРАПЕВТА ЯНОВСКОЙ С.В.</t>
+          <t>ПД01.03 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО ПУЛЬМОНОЛОГА</t>
         </is>
       </c>
       <c r="B1514" s="4" t="n">
-        <v>3100</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1515">
       <c r="A1515" s="3" t="inlineStr">
         <is>
-          <t>ТЕ01.10 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ТЕРАПЕВТА ЯНОВСКОЙ С.В.</t>
+          <t>ПД01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО ПУЛЬМОНОЛОГА</t>
         </is>
       </c>
       <c r="B1515" s="4" t="n">
-        <v>3000</v>
-[...10 lines deleted...]
-      </c>
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1516">
+      <c r="A1516" s="2" t="inlineStr">
+        <is>
+          <t>РЕВМАТОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1516" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1517">
-      <c r="A1517" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1517" s="2" t="inlineStr">
+        <is>
+          <t>РЕ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В РЕВМАТОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1517" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1518">
       <c r="A1518" s="3" t="inlineStr">
         <is>
-          <t>ТЕ01.13 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ТЕРАПЕВТА ЯКОВЛЕВОЙ Е.А.</t>
+          <t>РЕ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ РЕВМАТОЛОГА</t>
         </is>
       </c>
       <c r="B1518" s="4" t="n">
-        <v>3050</v>
-[...8 lines deleted...]
-      <c r="B1519" s="3" t="inlineStr"/>
+        <v>2900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1519">
+      <c r="A1519" s="3" t="inlineStr">
+        <is>
+          <t>РЕ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ РЕВМАТОЛОГА</t>
+        </is>
+      </c>
+      <c r="B1519" s="4" t="n">
+        <v>2800</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1520">
-      <c r="A1520" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1520" s="3" t="inlineStr"/>
+      <c r="A1520" s="3" t="inlineStr">
+        <is>
+          <t>РЕ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ РЕВМАТОЛОГА</t>
+        </is>
+      </c>
+      <c r="B1520" s="4" t="n">
+        <v>3900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1521">
       <c r="A1521" s="3" t="inlineStr">
         <is>
-          <t>ТО01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА</t>
+          <t>РЕ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ РЕВМАТОЛОГА</t>
         </is>
       </c>
       <c r="B1521" s="4" t="n">
-        <v>3150</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1522">
       <c r="A1522" s="3" t="inlineStr">
         <is>
-          <t>ТО01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА</t>
+          <t>РЕ01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ РЕВМАТОЛОГА, ЗАСЛУЖЕННОГО ВРАЧА РФ</t>
         </is>
       </c>
       <c r="B1522" s="4" t="n">
-        <v>3050</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1523">
       <c r="A1523" s="3" t="inlineStr">
         <is>
-          <t>ТО01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ОРТОПЕДА-ТРАВМАТОЛОГА</t>
+          <t>РЕ01.06 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ РЕВМАТОЛОГА, ЗАСЛУЖЕННОГО ВРАЧА РФ</t>
         </is>
       </c>
       <c r="B1523" s="4" t="n">
-        <v>3700</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1524">
       <c r="A1524" s="3" t="inlineStr">
         <is>
-          <t>ТО01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА</t>
+          <t>РЕ01.07 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ РЕВМАТОЛОГА, ЗАСЛУЖЕННОГО ВРАЧА РФ</t>
         </is>
       </c>
       <c r="B1524" s="4" t="n">
-        <v>1800</v>
+        <v>1500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1525">
       <c r="A1525" s="3" t="inlineStr">
         <is>
-          <t>ТО01.09 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА БАГЛАЙ Е.А.</t>
+          <t>РЕ01.08 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ РЕВМАТОЛОГА ДОВЖЕНКО Н.А.</t>
         </is>
       </c>
       <c r="B1525" s="4" t="n">
-        <v>3650</v>
+        <v>3400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1526">
       <c r="A1526" s="3" t="inlineStr">
         <is>
-          <t>ТО01.11 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА ОСТАПЕНКО А.В.</t>
+          <t>РЕ01.09 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ РЕВМАТОЛОГА ДОВЖЕНКО Н.А.</t>
         </is>
       </c>
       <c r="B1526" s="4" t="n">
         <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1527">
-      <c r="A1527" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1527" s="2" t="inlineStr">
+        <is>
+          <t>РЕ02 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ</t>
+        </is>
+      </c>
+      <c r="B1527" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1528">
-      <c r="A1528" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1528" s="3" t="inlineStr"/>
+      <c r="A1528" s="3" t="inlineStr">
+        <is>
+          <t>РЕ02.01 ПАРААРТИКУЛЯРНОЕ ВВЕДЕНИЕ ПРЕПАРАТА ДИПРОСПАН/ДИПРОМЕТА-1,0 (ВКЛЮЧАЯ СТОИМОСТЬ ПРЕПАРАТА)</t>
+        </is>
+      </c>
+      <c r="B1528" s="4" t="n">
+        <v>3450</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1529">
       <c r="A1529" s="3" t="inlineStr">
         <is>
-          <t>ТО02.01 БЛОКАДА ЛЕЧЕБНАЯ</t>
+          <t>РЕ02.02 ВНУТРИСУСТАВНОЕ ВВЕДЕНИЕ ПРЕПАРАТА ДИПРОСПАН/ДИПРОМЕТА-1,0 В 1 СУСТАВ (ВКЛЮЧАЯ СТОИМОСТЬ ПРЕПАРАТА)</t>
         </is>
       </c>
       <c r="B1529" s="4" t="n">
-        <v>2390</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1530">
       <c r="A1530" s="3" t="inlineStr">
         <is>
-          <t>ТО02.04 ОПИСАНИЕ ПЛАНТОГРАММЫ</t>
+          <t>РЕ02.03 ВНУТРИСУСТАВНОЕ ВВЕДЕНИЕ ПРЕПАРАТА ДИПРОСПАН/ДИПРОМЕТА-1,0 В 2 СУСТАВА (ВКЛЮЧАЯ СТОИМОСТЬ ПРЕПАРАТА)</t>
         </is>
       </c>
       <c r="B1530" s="4" t="n">
-        <v>500</v>
+        <v>6300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1531">
       <c r="A1531" s="3" t="inlineStr">
         <is>
-          <t>ТО02.05 СНЯТИЕ ПЛАНТОГРАММЫ</t>
+          <t>РЕ02.04 ВНУТРИСУСТАВНОЕ ВВЕДЕНИЕ ПРЕПАРАТА ДИПРОСПАН-2,0/ДИПРОМЕТА В 1 СУСТАВ (ВКЛЮЧАЯ СТОИМОСТЬ ПРЕПАРАТА)</t>
         </is>
       </c>
       <c r="B1531" s="4" t="n">
-        <v>500</v>
+        <v>4500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1532">
       <c r="A1532" s="3" t="inlineStr">
         <is>
-          <t>ТО02.06 ПУНКЦИЯ СУСТАВА</t>
+          <t>РЕ02.06 ПУНКЦИЯ СУСТАВА (БЕЗ СТОИМОСТИ ВВЕДЕНИЯ ПРЕПАРАТА)</t>
         </is>
       </c>
       <c r="B1532" s="4" t="n">
-        <v>3700</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1533">
       <c r="A1533" s="3" t="inlineStr">
         <is>
-          <t>ТО02.07 УСТРАНЕНИЕ ПОДВЫВИХА</t>
+          <t>РЕ02.07 КИНЕЗИОТЕЙПИРОВАНИЕ 1-М ТЕЙПОМ</t>
         </is>
       </c>
       <c r="B1533" s="4" t="n">
-        <v>2550</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1534">
       <c r="A1534" s="3" t="inlineStr">
         <is>
-          <t>ТО02.08 PRP-ТЕРАПИЯ, 1 СЕАНС</t>
+          <t>РЕ02.08 КИНЕЗИОТЕЙПИРОВАНИЕ 2-МЯ ТЕЙПАМИ</t>
         </is>
       </c>
       <c r="B1534" s="4" t="n">
-        <v>3300</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1535">
       <c r="A1535" s="3" t="inlineStr">
         <is>
-          <t>ТО02.09 НАЛОЖЕНИЕ МАЛОГО ПОЛИУРЕТАНОВОГО (СКОТЧКАСТ) БИНТА</t>
+          <t>РЕ02.09 КИНЕЗИОТЕЙПИРОВАНИЕ 3-МЯ ТЕЙПАМИ</t>
         </is>
       </c>
       <c r="B1535" s="4" t="n">
-        <v>2400</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1536">
       <c r="A1536" s="3" t="inlineStr">
         <is>
-          <t>ТО02.10 НАЛОЖЕНИЕ СРЕДНЕГО ПОЛИУРЕТАНОВОГО (СКОТЧКАСТ) БИНТА</t>
+          <t>РЕ02.10 ПАРААРТИКУЛЯРНОЕ ВВЕДЕНИЕ ПРЕПАРАТА ДИПРОСПАН-2,0 (ВКЛЮЧАЯ СТОИМОСТЬ ПРЕПАРАТА)</t>
         </is>
       </c>
       <c r="B1536" s="4" t="n">
-        <v>3050</v>
+        <v>3800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1537">
       <c r="A1537" s="3" t="inlineStr">
         <is>
-          <t>ТО02.11 НАЛОЖЕНИЕ БОЛЬШОГО ПОЛИУРЕТАНОВОГО (СКОТЧКАСТ) БИНТА</t>
+          <t>РЕ02.11 ВНУТРИСУСТАВНОЕ ВВЕДЕНИЕ ПРЕПАРАТА ФЛЕКСОТРОН КРОСС</t>
         </is>
       </c>
       <c r="B1537" s="4" t="n">
-        <v>4000</v>
+        <v>24550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1538">
       <c r="A1538" s="3" t="inlineStr">
         <is>
-          <t>ТО02.12 СНЯТИЕ ГИПСОВОЙ ПОВЯЗКИ</t>
+          <t>РЕ02.12 ПАРААРТИКУЛЯРНОЕ ВВЕДЕНИЕ ПРЕПАРАТА</t>
         </is>
       </c>
       <c r="B1538" s="4" t="n">
-        <v>1000</v>
-[...10 lines deleted...]
-      </c>
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="1539">
+      <c r="A1539" s="2" t="inlineStr">
+        <is>
+          <t>РЕВМАТОЛОГИЯ ДЕТСКАЯ</t>
+        </is>
+      </c>
+      <c r="B1539" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1540">
       <c r="A1540" s="3" t="inlineStr">
         <is>
-          <t>ТО02.14 НАЛОЖЕНИЕ МАЛОЙ ГИПСОВОЙ ПОВЯЗКИ</t>
+          <t>РЕД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ РЕВМАТОЛОГИИ</t>
         </is>
       </c>
       <c r="B1540" s="4" t="n">
-        <v>1400</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1541">
+      <c r="A1541" s="2" t="inlineStr">
+        <is>
+          <t>РЕНТГЕНОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1541" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1542">
-      <c r="A1542" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1542" s="2" t="inlineStr">
+        <is>
+          <t>РИ01 РЕНТГЕНОЛОГИЧЕСКИЕ ИССЛЕДОВАНИЯ ОРГАНОВ ГРУДНОЙ КЛЕТКИ И БРЮШНОЙ ПОЛОСТИ</t>
+        </is>
+      </c>
+      <c r="B1542" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1543">
       <c r="A1543" s="3" t="inlineStr">
         <is>
-          <t>ТО02.17R ВНУТРИСУСТАВНАЯ ИНЪЕКЦИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>РИ 01.07 ФЛЮОРОГРАФИЯ ОРГАНОВ ГРУДНОЙ КЛЕТКИ В 1-Й ПРОЕКЦИИ (СТАРШЕ 1 ГОДА)</t>
         </is>
       </c>
       <c r="B1543" s="4" t="n">
-        <v>9850</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1544">
       <c r="A1544" s="3" t="inlineStr">
         <is>
-          <t>ТО02.18D ВНУТРИСУСТАВНОЕ ВВЕДЕНИЕ ЛЕКАРСТВЕННОГО ПРЕПАРАТА ДИПРОСПАН/ДИПРОМЕТА 1,0 (ВКЛЮЧАЯ СТОИМОСТЬ ПРЕПАРАТА)</t>
+          <t>РИ 01.08 ФЛЮОРОГРАФИЯ ОРГАНОВ ГРУДНОЙ КЛЕТКИ В 2-Х ПРОЕКЦИЯХ (СТАРШЕ 1 ГОДА)</t>
         </is>
       </c>
       <c r="B1544" s="4" t="n">
-        <v>3750</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1545">
       <c r="A1545" s="3" t="inlineStr">
         <is>
-          <t>ТО02.19N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>РИ01.02 РЕНТГЕНОГРАФИЯ ЛЕГКИХ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1545" s="4" t="n">
-        <v>270</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1546">
       <c r="A1546" s="3" t="inlineStr">
         <is>
-          <t>ТО02.20L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>РИ01.03 РЕНТГЕНОГРАФИЯ ЛЕГКИХ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1546" s="4" t="n">
-        <v>380</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1547">
       <c r="A1547" s="3" t="inlineStr">
         <is>
-          <t>ТО02.22 ВСКРЫТИЕ ПОСЛЕОПЕРАЦИОННОГО ЛИГАТУРНОГО АБСЦЕССА, УДАЛЕНИЕ ИНФИЦИРОВАННОЙ ЛИГАТУРЫ</t>
+          <t>РИ01.04 РЕНТГЕНОГРАФИЯ ЛЕГКИХ В 3-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1547" s="4" t="n">
-        <v>2780</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1548">
       <c r="A1548" s="3" t="inlineStr">
         <is>
-          <t>ТО02.23 ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАНЫ С ЛЕЙКОПЛАСТЫРНЫМ НАТЯЖЕНИЕМ</t>
+          <t>РИ01.05 РЕНТГЕНОГРАФИЯ ОРГАНОВ БРЮШНОЙ ПОЛОСТИ</t>
         </is>
       </c>
       <c r="B1548" s="4" t="n">
-        <v>1950</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1549">
       <c r="A1549" s="3" t="inlineStr">
         <is>
-          <t>ТО02.24 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН ДО 5-ТИ СМ</t>
+          <t>РИ01.06 ОБЗОРНАЯ УРОГРАФИЯ</t>
         </is>
       </c>
       <c r="B1549" s="4" t="n">
-        <v>1350</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1550">
-      <c r="A1550" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1550" s="2" t="inlineStr">
+        <is>
+          <t>РИ02 РЕНТГЕНОГРАФИЯ КОСТЕЙ</t>
+        </is>
+      </c>
+      <c r="B1550" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1551">
       <c r="A1551" s="3" t="inlineStr">
         <is>
-          <t>ТО02.26 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОЖОГОВ КОЖИ И ТКАНЕЙ I-II СТЕПЕНИ МЕНЕЕ 1%</t>
+          <t>РИ02.01 РЕНТГЕНОГРАФИЯ ЧЕРЕПА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1551" s="4" t="n">
-        <v>2050</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1552">
       <c r="A1552" s="3" t="inlineStr">
         <is>
-          <t>ТО02.27 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОЖОГОВ КОЖИ И ТКАНЕЙ I-II СТЕПЕНИ БОЛЕЕ 1%</t>
+          <t>РИ02.02 РЕНТГЕНОГРАФИЯ ЧЕРЕПА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1552" s="4" t="n">
-        <v>2450</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1553">
       <c r="A1553" s="3" t="inlineStr">
         <is>
-          <t>ТО02.28 ПЕРЕВЯЗКА РАН (ДО 5СМ)</t>
+          <t>РИ02.03 РЕНТГЕНОГРАФИЯ ВИСОЧНОЙ КОСТИ</t>
         </is>
       </c>
       <c r="B1553" s="4" t="n">
-        <v>900</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1554">
       <c r="A1554" s="3" t="inlineStr">
         <is>
-          <t>ТО02.29 ПЕРЕВЯЗКА РАН ( 5-10СМ)</t>
+          <t>РИ02.04 РЕНТГЕНОГРАФИЯ ПРИДАТОЧНЫХ ПАЗУХ НОСА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1554" s="4" t="n">
-        <v>1300</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1555">
       <c r="A1555" s="3" t="inlineStr">
         <is>
-          <t>ТО02.30 ПЕРЕВЯЗКА РАН (СВЫШЕ 10СМ)</t>
+          <t>РИ02.05 РЕНТГЕНОГРАФИЯ ПРИДАТОЧНЫХ ПАЗУХ НОСА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1555" s="4" t="n">
         <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1556">
       <c r="A1556" s="3" t="inlineStr">
         <is>
-          <t>ТО02.31 ТУАЛЕТ РАНЫ ДО 5 СМ</t>
+          <t>РИ02.06 РЕНТГЕНОГРАФИЯ ТУРЕЦКОГО СЕДЛА В БОКОВОЙ ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1556" s="4" t="n">
-        <v>710</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1557">
       <c r="A1557" s="3" t="inlineStr">
         <is>
-          <t>ТО02.32 ТУАЛЕТ РАНЫ ДО 10 СМ</t>
+          <t>РИ02.07 РЕНТГЕНОГРАФИЯ КОСТЕЙ НОСА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1557" s="4" t="n">
-        <v>860</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1558">
       <c r="A1558" s="3" t="inlineStr">
         <is>
-          <t>ТО02.33 ТУАЛЕТ РАНЫ БОЛЕЕ 10 СМ</t>
+          <t>РИ02.08 РЕНТГЕНОГРАФИЯ КОСТЕЙ НОСА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1558" s="4" t="n">
-        <v>1200</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1559">
       <c r="A1559" s="3" t="inlineStr">
         <is>
-          <t>ТО02.34 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН БОЛЕЕ 15 СМ</t>
+          <t>РИ02.09 РЕНТГЕНОГРАФИЯ КЛЮЧИЦЫ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1559" s="4" t="n">
-        <v>2300</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1560">
       <c r="A1560" s="3" t="inlineStr">
         <is>
-          <t>ТО02.35 ВСКРЫТИЕ ГЕМАТОМЫ</t>
+          <t>РИ02.10 РЕНТГЕНОГРАФИЯ КЛЮЧИЦЫ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1560" s="4" t="n">
-        <v>1570</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1561">
       <c r="A1561" s="3" t="inlineStr">
         <is>
-          <t>ТО02.36 МАЛОЕ ГНОЙНОЕ ВМЕШАТЕЛЬСТВО (ВСКРЫТИЕ ФУРУНКУЛА, ПАНАРИЦИЯ, КАРБУНКУЛА)</t>
+          <t>РИ02.11 РЕНТГЕНОГРАФИЯ ЛОПАТКИ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1561" s="4" t="n">
-        <v>2650</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1562">
       <c r="A1562" s="3" t="inlineStr">
         <is>
-          <t>ТО02.37 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ АБСЦЕССА, ФЛЕГМОНЫ (1 КАТЕГОРИЯ СЛОЖНОСТИ)</t>
+          <t>РИ02.12 РЕНТГЕНОГРАФИЯ ЛОПАТКИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1562" s="4" t="n">
-        <v>2780</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1563">
       <c r="A1563" s="3" t="inlineStr">
         <is>
-          <t>ТО02.38 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ АБСЦЕССА, ФЛЕГМОНЫ (2 КАТЕГОРИЯ СЛОЖНОСТИ)</t>
+          <t>РИ02.13 РЕНТГЕНОГРАФИЯ РЕБЕР В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1563" s="4" t="n">
-        <v>3560</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1564">
       <c r="A1564" s="3" t="inlineStr">
         <is>
-          <t>ТО02.39 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ АБСЦЕССА, ФЛЕГМОНЫ (3 КАТЕГОРИЯ СЛОЖНОСТИ)</t>
+          <t>РИ02.14 РЕНТГЕНОГРАФИЯ РЕБЕР В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1564" s="4" t="n">
-        <v>4300</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1565">
       <c r="A1565" s="3" t="inlineStr">
         <is>
-          <t>ТО02.40 КРАЕВАЯ РЕЗЕКЦИЯ НОГТЕВОЙ ПЛАСТИНЫ</t>
+          <t>РИ02.15 РЕНТГЕНОГРАФИЯ ГРУДИНЫ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1565" s="4" t="n">
-        <v>2450</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1566">
       <c r="A1566" s="3" t="inlineStr">
         <is>
-          <t>ТО02.41 УДАЛЕНИЕ НОГТЕВОЙ ПЛАСТИНЫ</t>
+          <t>РИ02.16 РЕНТГЕНОГРАФИЯ ГРУДИНЫ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1566" s="4" t="n">
-        <v>2470</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1567">
       <c r="A1567" s="3" t="inlineStr">
         <is>
-          <t>ТО02.42 СНЯТИЕ ПОСЛЕОПЕРАЦИОННЫХ ШВОВ</t>
+          <t>РИ02.17 РЕНТГЕНОГРАФИЯ ГРУДИНОКЛЮЧИЧНОГО СОЧЛЕНЕНИЯ</t>
         </is>
       </c>
       <c r="B1567" s="4" t="n">
-        <v>790</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1568">
       <c r="A1568" s="3" t="inlineStr">
         <is>
-          <t>ТО02.43 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТИРИКОЖНОГО) ШВА ДО 5 СМ</t>
+          <t>РИ02.18 РЕНТГЕНОГРАФИЯ ШЕЙНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1568" s="4" t="n">
-        <v>1770</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1569">
       <c r="A1569" s="3" t="inlineStr">
         <is>
-          <t>ТО02.44 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТИРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
+          <t>РИ02.19 РЕНТГЕНОГРАФИЯ ШЕЙНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1569" s="4" t="n">
-        <v>3220</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1570">
       <c r="A1570" s="3" t="inlineStr">
         <is>
-          <t>ТО02.45 СНЯТИЕ КОЛЬЦА ПРИ УЩЕМЛЕНИИ ПАЛЬЦА</t>
+          <t>РИ02.20 ФУНКЦИОНАЛЬНЫЕ ПРОБЫ ШЕЙНОГО ОТДЕЛА ПОЗВОНОЧНИКА</t>
         </is>
       </c>
       <c r="B1570" s="4" t="n">
-        <v>800</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1571">
       <c r="A1571" s="3" t="inlineStr">
         <is>
-          <t>ТО02.46 УДАЛЕНИЕ ИНОРОДНЫХ ТЕЛ МЯГКИХ ТКАНЕЙ</t>
+          <t>РИ02.21 РЕНТГЕНОГРАФИЯ ШЕЙНОГО ОТДЕЛА ПОЗВОНОЧНИКА С ФУНКЦИОНАЛЬНЫМИ ПРОБАМИ</t>
         </is>
       </c>
       <c r="B1571" s="4" t="n">
-        <v>1950</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1572">
       <c r="A1572" s="3" t="inlineStr">
         <is>
-          <t>ТО02.47 ВНУТРИСУСТАВНОЕ ВВЕДЕНИЕ ЛЕКАРСТВЕННОГО ПРЕПАРАТА</t>
+          <t>РИ02.22 РЕНТГЕНОГРАФИЯ ВЕРХНИХ ШЕЙНЫХ ПОЗВОНКОВ ИНТРАОРАЛЬНО</t>
         </is>
       </c>
       <c r="B1572" s="4" t="n">
-        <v>2570</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1573">
       <c r="A1573" s="3" t="inlineStr">
         <is>
-          <t>ТО02.48 ДИАГНОСТИЧЕСКАЯ ПУНКЦИЯ ПОДКОЖНОГО ОБРАЗОВАНИЯ</t>
+          <t>РИ02.23 РЕНТГЕНОГРАФИЯ ГРУДНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1573" s="4" t="n">
-        <v>1400</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1574">
       <c r="A1574" s="3" t="inlineStr">
         <is>
-          <t>ТО02.49 ПУНКЦИЯ ПОДНОГТЕВОЙ ГЕМАТОМЫ</t>
+          <t>РИ02.24 РЕНТГЕНОГРАФИЯ ГРУДНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1574" s="4" t="n">
-        <v>1200</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1575">
       <c r="A1575" s="3" t="inlineStr">
         <is>
-          <t>ТО02.50 НАЛОЖЕНИЕ МАЛОЙ ЦЕЛОКАСТОВОЙ ПОВЯЗКИ</t>
+          <t>РИ02.26 РЕНТГЕНОГРАФИЯ ГРУДНОГО ОТДЕЛА ПОЗВОНОЧНИКА И ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ (ДЕТИ РОСТ ДО 120СМ)</t>
         </is>
       </c>
       <c r="B1575" s="4" t="n">
-        <v>2950</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1576">
       <c r="A1576" s="3" t="inlineStr">
         <is>
-          <t>ТО02.51 НАЛОЖЕНИЕ СРЕДНЕЙ ЦЕЛОКАСТОВОЙ ПОВЯЗКИ</t>
+          <t>РИ02.27 РЕНТГЕНОГРАФИЯ ГРУДНОГО ОТДЕЛА ПОЗВОНОЧНИКА И ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ (ДЕТИ РОСТ ДО 120СМ)</t>
         </is>
       </c>
       <c r="B1576" s="4" t="n">
-        <v>3800</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1577">
       <c r="A1577" s="3" t="inlineStr">
         <is>
-          <t>ТО02.52 НАЛОЖЕНИЕ БОЛЬШОЙ ЦЕЛОКАСТОВОЙ ПОВЯЗКИ</t>
+          <t>РИ02.28 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1577" s="4" t="n">
-        <v>4450</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1578">
       <c r="A1578" s="3" t="inlineStr">
         <is>
-          <t>ТО02.53 НАЛОЖЕНИЕ МЯГКОЙ ПОВЯЗКИ ТИПА ДЕЗО</t>
+          <t>РИ02.29 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1578" s="4" t="n">
-        <v>1082</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1579">
       <c r="A1579" s="3" t="inlineStr">
         <is>
-          <t>ТО02.54 НАЛОЖЕНИЕ БОЛЬШОЙ ФИКСИРУЮЩЕЙ ПОВЯЗКИ</t>
+          <t>РИ02.30 ФУНКЦИОНАЛЬНЫЕ ПРОБЫ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА</t>
         </is>
       </c>
       <c r="B1579" s="4" t="n">
-        <v>1250</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1580">
       <c r="A1580" s="3" t="inlineStr">
         <is>
-          <t>ТО02.55 НАЛОЖЕНИЕ СРЕДНЕЙ ФИКСИРУЮЩЕЙ ПОВЯЗКИ</t>
+          <t>РИ02.31 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА С ФУНКЦИОНАЛЬНЫМИ ПРОБАМИ</t>
         </is>
       </c>
       <c r="B1580" s="4" t="n">
-        <v>1000</v>
+        <v>2750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1581">
       <c r="A1581" s="3" t="inlineStr">
         <is>
-          <t>ТО02.56 НАЛОЖЕНИЕ МАЛОЙ ФИКСИРУЮЩЕЙ ПОВЯЗКИ</t>
+          <t>РИ02.32 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНО-КРЕСТЦОВОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1581" s="4" t="n">
-        <v>670</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1582">
       <c r="A1582" s="3" t="inlineStr">
         <is>
-          <t>ТО02.57 ПОДБИНТОВКА ГИПСОВОЙ ЛАНГЕТЫ (СМЕНА ПОДКЛАДОЧНОГО ЧУЛКА, ГИГИЕНИЧЕСКАЯ ОБРАБОТКА)</t>
+          <t>РИ02.33 РЕНТГЕНОГРАФИЯ ПОЯСНИЧНО-КРЕСТЦОВОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1582" s="4" t="n">
-        <v>850</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1583">
       <c r="A1583" s="3" t="inlineStr">
         <is>
-          <t>ТО02.58 СНЯТИЕ ЛАНГЕТНОЙ ГИПСОВОЙ ПОВЯЗКИ</t>
+          <t>РИ02.34 РЕНТГЕНОГРАФИЯ КРЕСТЦОВО-ПОДВЗДОШНЫХ СОЧЛЕНЕНИЙ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1583" s="4" t="n">
-        <v>820</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1584">
       <c r="A1584" s="3" t="inlineStr">
         <is>
-          <t>ТО02.59 НАЛОЖЕНИЕ НАРУЖНЫХ ФИКСИРУЮЩИХ УСТРОЙСТВ (БЕЗ СТОИМОСТИ ШИН)</t>
+          <t>РИ02.35 РЕНТГЕНОГРАФИЯ КРЕСТЦОВО-ПОДВЗДОШНЫХ СОЧЛЕНЕНИЙ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1584" s="4" t="n">
-        <v>900</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1585">
       <c r="A1585" s="3" t="inlineStr">
         <is>
-          <t>ТО02.60 УДАЛЕНИЕ КЛЕЩА</t>
+          <t>РИ02.36 РЕНТГЕНОГРАФИЯ КРЕСТЦОВО-КОПЧИКОГО ОТДЕЛА ПОЗВОНОЧНИКА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1585" s="4" t="n">
-        <v>2200</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1586">
       <c r="A1586" s="3" t="inlineStr">
         <is>
-          <t>ТО02.61 КОСМЕТИЧЕСКОЕ СВЕДЕНИЕ КРАЕВ РАНЫ</t>
+          <t>РИ02.37 РЕНТГЕНОГРАФИЯ КРЕСТЦОВО-КОПЧИКОГО ОТДЕЛА ПОЗВОНОЧНИКА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1586" s="4" t="n">
-        <v>730</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1587">
       <c r="A1587" s="3" t="inlineStr">
         <is>
-          <t>ТО02.62 ИНФИЛЬТРАТИВНОЕ ОБКАЛЫВАНИЕ МЯГКИХ ТКАНЕЙ АНТИБАКТЕРИАЛЬНЫМ СРЕДСТВОМ</t>
+          <t>РИ02.38 РЕНТГЕНОГРАФИЯ КОСТЕЙ ТАЗА</t>
         </is>
       </c>
       <c r="B1587" s="4" t="n">
-        <v>360</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1588">
       <c r="A1588" s="3" t="inlineStr">
         <is>
-          <t>ТО02.63 ХИРУРГИЧЕСКИЙ ЗАБОР МАТЕРИАЛА ДЛЯ ПАТОГИСТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ</t>
+          <t>РИ02.55 РЕНТГЕНОГРАФИЯ ПЯТОЧНОЙ КОСТИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1588" s="4" t="n">
-        <v>1050</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1589">
       <c r="A1589" s="3" t="inlineStr">
         <is>
-          <t>ТО02.64 ЛЕЧЕНИЕ РАН С ИСПОЛЬЗОВАНИЕМ МАЗЕВЫХ ПОВЯЗОК ' БРАНОЛИНД'</t>
+          <t>РИ02.56 РЕНТГЕНОГРАФИЯ ПЛЕЧЕВОЙ КОСТИ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1589" s="4" t="n">
-        <v>410</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1590">
       <c r="A1590" s="3" t="inlineStr">
         <is>
-          <t>ТО02.65 ЛЕЧЕНИЕ РАН С ИСПОЛЬЗОВАНИЕМ МАЗЕВЫХ ПОВЯЗОК 'ВОСКОПРАН'</t>
+          <t>РИ02.57 РЕНТГЕНОГРАФИЯ ПЛЕЧЕВОЙ КОСТИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1590" s="4" t="n">
-        <v>320</v>
-[...8 lines deleted...]
-      <c r="B1591" s="3" t="inlineStr"/>
+        <v>1900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1591">
+      <c r="A1591" s="3" t="inlineStr">
+        <is>
+          <t>РИ02.58 РЕНТГЕНОГРАФИЯ КОСТЕЙ ПРЕДПЛЕЧЬЯ В 1-Й ПРОЕКЦИИ</t>
+        </is>
+      </c>
+      <c r="B1591" s="4" t="n">
+        <v>1250</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1592">
-      <c r="A1592" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1592" s="3" t="inlineStr"/>
+      <c r="A1592" s="3" t="inlineStr">
+        <is>
+          <t>РИ02.59 РЕНТГЕНОГРАФИЯ КОСТЕЙ ПРЕДПЛЕЧЬЯ В 2-Х ПРОЕКЦИЯХ</t>
+        </is>
+      </c>
+      <c r="B1592" s="4" t="n">
+        <v>1900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1593">
       <c r="A1593" s="3" t="inlineStr">
         <is>
-          <t>УЗ01.1 ДОПЛЕРОМЕТРИЯ (ОЦЕНКА КРОВОТОКА) ПРИ БЕРЕМЕННОСТИ</t>
+          <t>РИ02.60 РЕНТГЕНОГРАФИЯ КОСТЕЙ ГОЛЕНИ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1593" s="4" t="n">
-        <v>1950</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1594">
       <c r="A1594" s="3" t="inlineStr">
         <is>
-          <t>УЗ01.10 ФЕТОМЕТРИЯ</t>
+          <t>РИ02.61 РЕНТГЕНОГРАФИЯ КОСТЕЙ ГОЛЕНИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1594" s="4" t="n">
-        <v>1720</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1595">
       <c r="A1595" s="3" t="inlineStr">
         <is>
-          <t>УЗ01.11 ОПРЕДЕЛЕНИЕ ПОЛА РЕБЕНКА</t>
+          <t>РИ02.62 РЕНТГЕНОГРАФИЯ БЕДРЕННОЙ КОСТИ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1595" s="4" t="n">
-        <v>1850</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1596">
       <c r="A1596" s="3" t="inlineStr">
         <is>
-          <t>УЗ01.2 ЗАПИСЬ РЕЗУЛЬТАТОВ УЗИ НА ДИСК</t>
+          <t>РИ02.63 РЕНТГЕНОГРАФИЯ БЕДРЕННОЙ КОСТИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1596" s="4" t="n">
-        <v>590</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1597">
       <c r="A1597" s="3" t="inlineStr">
         <is>
-          <t>УЗ01.4 УЗИ-ОЦЕНКА РУБЦА НА МАТКЕ ПОСЛЕ КЕСАРЕВА СЕЧЕНИЯ</t>
+          <t>РИ02.64 РЕНТГЕНОГРАФИЯ ПАЛЬЦА КИСТИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1597" s="4" t="n">
-        <v>1750</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1598">
       <c r="A1598" s="3" t="inlineStr">
         <is>
-          <t>УЗ01.8 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПЛОДА ВНЕ СКРИНИНГА</t>
+          <t>РИ02.65 РЕНТГЕНОГРАФИЯ КИСТИ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1598" s="4" t="n">
-        <v>3100</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1599">
       <c r="A1599" s="3" t="inlineStr">
         <is>
-          <t>УЗ01.9 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ШЕЙКИ МАТКИ ПРИ БЕРЕМЕННОСТИ</t>
+          <t>РИ02.66 РЕНТГЕНОГРАФИЯ КИСТИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1599" s="4" t="n">
-        <v>1900</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1600">
-      <c r="A1600" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1600" s="3" t="inlineStr"/>
+      <c r="A1600" s="3" t="inlineStr">
+        <is>
+          <t>РИ02.67 РЕНТГЕНОГРАФИЯ СТОПЫ В 1-Й ПРОЕКЦИИ</t>
+        </is>
+      </c>
+      <c r="B1600" s="4" t="n">
+        <v>1350</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1601">
       <c r="A1601" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.10 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ ВЕН ДВУХ КОНЕЧНОСТЕЙ</t>
+          <t>РИ02.68 РЕНТГЕНОГРАФИЯ СТОПЫ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1601" s="4" t="n">
-        <v>4400</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1602">
       <c r="A1602" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.11 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ ИНТРАКРАНИАЛЬНЫХ СОСУДОВ</t>
+          <t>РИ02.69 РЕНТГЕНОГРАФИЯ СТОПЫ С ФУНКЦИОНАЛЬНЫМИ ПРОБАМИ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1602" s="4" t="n">
-        <v>3850</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1603">
       <c r="A1603" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.12 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ (СЕГМЕНТАРНАЯ)</t>
+          <t>РИ02.70 РЕНТГЕНОГРАФИЯ СТОПЫ С ФУНКЦИОНАЛЬНЫМИ ПРОБАМИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1603" s="4" t="n">
-        <v>3030</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1604">
       <c r="A1604" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.13 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ БРЮШНОЙ ПОЛОСТИ</t>
+          <t>РИ02.71 РЕНТГЕНОГРАФИЯ ПЯТОЧНОЙ КОСТИ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1604" s="4" t="n">
-        <v>3370</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1605">
       <c r="A1605" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.14 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ МАТКИ</t>
+          <t>РИ02.72 РЕНТГЕНОГРАФИЯ ПАЛЬЦА СТОПЫ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1605" s="4" t="n">
-        <v>3170</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1606">
       <c r="A1606" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.15 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ МОШОНКИ</t>
+          <t>РИ02.73 РЕНТГЕНОГРАФИЯ ПАЛЬЦА СТОПЫ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1606" s="4" t="n">
-        <v>2370</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1607">
-      <c r="A1607" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1607" s="2" t="inlineStr">
+        <is>
+          <t>РИ03 РЕНГЕНОГРАФИЯ СУСТАВОВ</t>
+        </is>
+      </c>
+      <c r="B1607" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1608">
       <c r="A1608" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.17 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ ЭКСТРАКРАНИАЛЬНЫХ СОСУДОВ</t>
+          <t>РИ03.10 РЕНТГЕНОГРАФИЯ ГОЛЕНОСТОПНОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1608" s="4" t="n">
-        <v>4530</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1609">
       <c r="A1609" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.19 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОБП: ПЕЧЕНИ, ЖЕЛЧНОГО ПУЗЫРЯ, ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ, СЕЛЕЗЕНКИ, ЛИМФОУЗЛОВ И СВОБОДНОЙ ЖИДКОСТИ</t>
+          <t>РИ03.11 РЕНТГЕНОГРАФИЯ ГОЛЕНОСТОПНОГО СУСТАВА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1609" s="4" t="n">
-        <v>3780</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1610">
       <c r="A1610" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.2 ДОПОЛНИТЕЛЬНОЕ УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПЕЧЕНИ И ЖЕЛЧНОГО ПУЗЫРЯ</t>
+          <t>РИ03.12 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1610" s="4" t="n">
-        <v>3570</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1611">
       <c r="A1611" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.20 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОБП: ПЕЧЕНИ, ЖЕЛЧНОГО ПУЗЫРЯ, ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ, СЕЛЕЗЕНКИ, ЛИМФОУЗЛОВ И СВОБОДНОЙ ЖИДКОСТИ (СКРИНИНГ)</t>
+          <t>РИ03.13 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННОГО СУСТАВА В 2-Х ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1611" s="4" t="n">
-        <v>3330</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1612">
       <c r="A1612" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.23 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ГОЛОВНОГО МОЗГА (НЕЙРОСОНОГРАФИЯ)+ ДОПЛЕР</t>
+          <t>РИ03.14 РЕНТГЕНОГРАФИЯ ЛУЧЕЗАПЯСТНОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1612" s="4" t="n">
-        <v>2900</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1613">
       <c r="A1613" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.25 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ КОЛЕННЫХ СУСТАВОВ</t>
+          <t>РИ03.15 РЕНТГЕНОГРАФИЯ ЛУЧЕЗАПЯСТНОГО СУСТАВА  В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1613" s="4" t="n">
-        <v>3050</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1614">
       <c r="A1614" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.26 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЛЕГКИХ И ПЛЕВРАЛЬНЫХ ПОЛОСТЕЙ</t>
+          <t>РИ03.16 РЕНТГЕНОГРАФИЯ ЛОКТЕВОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1614" s="4" t="n">
-        <v>2780</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1615">
       <c r="A1615" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.27 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЛИМФАТИЧЕСКИХ УЗЛОВ (ВСЕ ГРУППЫ)</t>
+          <t>РИ03.17 РЕНТГЕНОГРАФИЯ ЛОКТЕВОГО СУСТАВА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1615" s="4" t="n">
-        <v>3490</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1616">
       <c r="A1616" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.28 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЛОННОГО СОЧЛЕНЕНИЯ</t>
+          <t>РИ03.18 РЕНТГЕНОГРАФИЯ ПЛЕЧЕВОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1616" s="4" t="n">
-        <v>2400</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1617">
       <c r="A1617" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.29 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ МОЛОЧНЫХ ЖЕЛЕЗ + РЕГИОНАЛЬНЫЕ ЛИМФОУЗЛЫ</t>
+          <t>РИ03.19 РЕНТГЕНОГРАФИЯ ПЛЕЧЕВОГО СУСТАВА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1617" s="4" t="n">
-        <v>3170</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1618">
       <c r="A1618" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.3 КОМПЛЕКСНЫЙ СКРИНИНГ УЗИ ДЕТЕЙ (ДЕТИ СТАРШЕ 1 ГОДА) СЕРДЦЕ, ОБП, ПОЧКИ, ЩИТОВИДНАЯ ЖЕЛЕЗА</t>
+          <t>РИ03.20 РЕНТГЕНОГРАФИЯ КОЛЕННОГО СУСТАВА В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1618" s="4" t="n">
-        <v>6650</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1619">
       <c r="A1619" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.3-1 КОМПЛЕКСНЫЙ СКРИНИНГ УЗИ ДЕТЕЙ (ОБП, СЕРДЦЕ, ПОЧКИ) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ )</t>
+          <t>РИ03.21 РЕНТГЕНОГРАФИЯ КОЛЕННОГО СУСТАВА В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1619" s="4" t="n">
-        <v>6100</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1620">
-      <c r="A1620" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1620" s="2" t="inlineStr">
+        <is>
+          <t>РИ04 РЕНГЕНОГРАФИЯ СУСТАВОВ У ДЕТЕЙ</t>
+        </is>
+      </c>
+      <c r="B1620" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1621">
       <c r="A1621" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.31 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ МОЧЕТОЧНЫХ ВЫБРОСОВ</t>
+          <t>РИ04.01 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННЫХ СУСТАВОВ (РЕБЕНОК ДО 1 ГОДА) В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1621" s="4" t="n">
-        <v>2150</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1622">
       <c r="A1622" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.32 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ МЯГКИХ ТКАНЕЙ, МЫШЦ, СУХОЖИЛИЙ</t>
+          <t>РИ04.02 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННЫХ СУСТАВОВ У ДЕТЕЙ В 1-Й ПРОЕКЦИИ (СПЕЦИАЛЬНАЯ УКЛАДКА ПО ЛАУНШТЕЙНУ)</t>
         </is>
       </c>
       <c r="B1622" s="4" t="n">
-        <v>2350</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1623">
       <c r="A1623" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.33 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ НАДПОЧЕЧНИКОВ</t>
+          <t>РИ04.03 РЕНТГЕНОГРАФИЯ ТАЗОБЕДРЕННЫХ СУСТАВОВ У ДЕТЕЙ В 2-Х ПРОЕКЦИЯХ (ПРЯМАЯ ПРОЕКЦИЯ + СПЕЦИАЛЬНАЯ УКЛАДКА)</t>
         </is>
       </c>
       <c r="B1623" s="4" t="n">
         <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1624">
       <c r="A1624" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.34 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МАЛОГО ТАЗА (СКРИНИНГ / КОНТРОЛЬ ЛЕЧЕНИЯ В РАМКАХ КОНСУЛЬТАЦИИ ВРАЧА)</t>
+          <t>РИ04.06 РЕНТГЕНОГРАФИЯ КОСТНОГО ВОЗРАСТА: СТОПЫ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1624" s="4" t="n">
-        <v>2500</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1625">
       <c r="A1625" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.35 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МАЛОГО ТАЗА ТРАНСАБДОМИНАЛЬНОЕ</t>
+          <t>РИ04.07 РЕНТГЕНОГРАФИЯ КОСТНОГО ВОЗРАСТА: СТОПЫ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1625" s="4" t="n">
-        <v>2600</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1626">
       <c r="A1626" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.36 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МАЛОГО ТАЗА ТРАНСВАГИНАЛЬНОЕ</t>
+          <t>РИ04.08 РЕНТГЕНОГРАФИЯ КОСТНОГО ВОЗРАСТА: КИСТИ В 1-Й ПРОЕКЦИИ</t>
         </is>
       </c>
       <c r="B1626" s="4" t="n">
-        <v>3050</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1627">
       <c r="A1627" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.37 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МОШОНКИ (С УЗДГ СОСУДОВ МОШОКИ)</t>
+          <t>РИ04.09 РЕНТГЕНОГРАФИЯ КОСТНОГО ВОЗРАСТА: КИСТИ В 2-Х ПРОЕКЦИЯХ</t>
         </is>
       </c>
       <c r="B1627" s="4" t="n">
-        <v>2650</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1628">
-      <c r="A1628" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1628" s="2" t="inlineStr">
+        <is>
+          <t>РИ06 ПРОЧИЕ УСЛУГИ</t>
+        </is>
+      </c>
+      <c r="B1628" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1629">
       <c r="A1629" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.39 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ ТРАНСАБДОМИНАЛЬНОЕ</t>
+          <t>РИ06.02 РАСПЕЧАТЫВАНИЕ РЕНТГЕНОВСКОГО СНИМКА 35*43 (ЗА 1 СНИМОК)</t>
         </is>
       </c>
       <c r="B1629" s="4" t="n">
-        <v>2600</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1630">
       <c r="A1630" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.4 КОМПЛЕКСНОЕ РАСШИРЕННОЕ УЗИ РЕБЕНКУ ДО 6 МЕСЯЦЕВ (НСГ, СЕРДЦЕ, ТИМУС, ОБП, ПОЧКИ, ШОП, ТБС)</t>
+          <t>РИ06.03 ВЫДАЧА ДУБЛИКАТА ОПИСАНИЯ РЕНТГЕНОВСКОГО СНИМКА</t>
         </is>
       </c>
       <c r="B1630" s="4" t="n">
-        <v>9050</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1631">
       <c r="A1631" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.40 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ ТРАНСРЕКТАЛЬНОЕ</t>
+          <t>РИ06.04 ОПИСАНИЕ СНИМКА СРОЧНОЕ (ПО ЖЕЛАНИЮ ПАЦИЕНТА)</t>
         </is>
       </c>
       <c r="B1631" s="4" t="n">
-        <v>2800</v>
+        <v>700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1632">
       <c r="A1632" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.41 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПРОЧИХ СУСТАВОВ</t>
+          <t>РИ06.05 ЗАПИСЬ РЕЗУЛЬТАТОВ РЕНТГЕНОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ НА ДИСК (ДИСК ПРЕДОСТАВЛЯЕТ МЦ 'ДОКТОРА')</t>
         </is>
       </c>
       <c r="B1632" s="4" t="n">
-        <v>2900</v>
-[...10 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1633">
+      <c r="A1633" s="2" t="inlineStr">
+        <is>
+          <t>СЕСТРИНСКАЯ ДЕЯТЕЛЬНОСТЬ</t>
+        </is>
+      </c>
+      <c r="B1633" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1634">
       <c r="A1634" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.43 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЕРДЦА ВЗРОСЛОМУ</t>
+          <t>С АУТОГЕМОТЕРАПИЯ (БЕЗ УЧЕТА СТОИМОСТИ ПРЕПАРАТА)</t>
         </is>
       </c>
       <c r="B1634" s="4" t="n">
-        <v>4150</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1635">
       <c r="A1635" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.45 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЛЮННЫХ ЖЕЛЕЗ</t>
+          <t>С ВВЕДЕНИЕ ПРЕПАРАТОВ В СИСТЕМУ ПРИ ПРОВЕДЕНИИ ИНФУЗИИ (ПОДКОЛКА)</t>
         </is>
       </c>
       <c r="B1635" s="4" t="n">
-        <v>2950</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1636">
       <c r="A1636" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.46 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТАЗОБЕДРЕННЫХ СУСТАВОВ</t>
+          <t>С ВНУТРИВЕННАЯ ИНФУЗИЯ (ДО 60 МИНУТ)</t>
         </is>
       </c>
       <c r="B1636" s="4" t="n">
-        <v>2950</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1637">
       <c r="A1637" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.47 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТАЗОБЕДРЕННЫХ СУСТАВОВ У ДЕТЕЙ ДО 1 ГОДА</t>
+          <t>С ВНУТРИВЕННАЯ ИНФУЗИЯ (ЗА КАЖДЫЙ СЛЕДУЮЩИЙ ЧАС)</t>
         </is>
       </c>
       <c r="B1637" s="4" t="n">
-        <v>2850</v>
+        <v>600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1638">
       <c r="A1638" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.48 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТИМУСА</t>
+          <t>С ВНУТРИВЕННАЯ ИНФУЗИЯ РЕБЕНКУ ДО ПЯТИ ЛЕТ (ДО 60 МИНУТ)</t>
         </is>
       </c>
       <c r="B1638" s="4" t="n">
-        <v>2250</v>
+        <v>800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1639">
       <c r="A1639" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.49 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТОНКОГО И ТОЛСТОГО КИШЕЧНИКА</t>
+          <t>С ВНУТРИВЕННАЯ ИНЪЕКЦИЯ</t>
         </is>
       </c>
       <c r="B1639" s="4" t="n">
-        <v>2400</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1640">
       <c r="A1640" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.51 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ШЕЙНОГО ОТДЕЛА ПОЗВОНОЧНИКА + ФУНКЦИОНАЛЬНАЯ ПРОБА</t>
+          <t>С ВНУТРИВЕННАЯ ИНЪЕКЦИЯ РЕБЕНКУ ДО 5 ЛЕТ</t>
         </is>
       </c>
       <c r="B1640" s="4" t="n">
-        <v>2850</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1641">
       <c r="A1641" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.52 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ШЕЙНЫХ ЛИМФОУЗЛОВ (СКРИНИНГ)</t>
+          <t>С ВНУТРИМЫШЕЧНАЯ ИЛИ ПОДКОЖНАЯ ИНЪЕКЦИЯ</t>
         </is>
       </c>
       <c r="B1641" s="4" t="n">
-        <v>1050</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1642">
       <c r="A1642" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.53-1 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЩИТОВИДНОЙ ЖЕЛЕЗЫ (ЩИТОВИДНАЯ ЖЕЛЕЗА, ЛИМФОУЗЛЫ, КРОВОТОК) РЕБЕНКУ</t>
+          <t>С ГИГИЕНИЧЕСКАЯ ОБРАБОТКА НОВОРОЖДЕННОГО</t>
         </is>
       </c>
       <c r="B1642" s="4" t="n">
-        <v>2750</v>
+        <v>100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1643">
       <c r="A1643" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.53-2 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЩИТОВИДНОЙ ЖЕЛЕЗЫ (ЩИТОВИДНАЯ ЖЕЛЕЗА, ЛИМФОУЗЛЫ, КРОВОТОК) ВЗРОСЛОМУ</t>
+          <t>С СЕАНС ИНГАЛЯЦИОННОЙ ТЕРАПИИ АППАРАТОМ 'НЕБУЛАЙЗЕР'</t>
         </is>
       </c>
       <c r="B1643" s="4" t="n">
-        <v>3000</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1644">
       <c r="A1644" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.54 УЛЬТРАЗВУКОВОЕ КОМПЛЕКСНОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МАЛОГО ТАЗА (ТРАНСВАГИНАЛЬНО+ТРАНСАБДОМИНАЛЬНО)</t>
+          <t>С СЕАНС ОКСИГЕНОТЕРАПИИ</t>
         </is>
       </c>
       <c r="B1644" s="4" t="n">
-        <v>4150</v>
+        <v>100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1645">
       <c r="A1645" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.55 УЛЬТРАЗВУКОВОЕ КОНТРОЛЬ КАЧЕСТВА МЕДИКАМЕНТОЗНОГО АБОРТА</t>
+          <t>С СЕСТРИНСКИЙ ОСМОТР (АД, ПУЛЬС, ТЕМПЕРАТУРА, АНТРОПОМЕТРИЯ)</t>
         </is>
       </c>
       <c r="B1645" s="4" t="n">
-        <v>1880</v>
-[...10 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1646">
+      <c r="A1646" s="2" t="inlineStr">
+        <is>
+          <t>ТЕРАПИЯ</t>
+        </is>
+      </c>
+      <c r="B1646" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1647">
-      <c r="A1647" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1647" s="2" t="inlineStr">
+        <is>
+          <t>ТЕ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ТЕРАПИИ</t>
+        </is>
+      </c>
+      <c r="B1647" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1648">
       <c r="A1648" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.58 УЛЬТРАЗВУКОВОЕ СЕГМЕНТАРНОЕ ИССЛЕДОВАНИЕ СОСУДОВ</t>
+          <t>ТЕ01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ТЕРАПЕВТА</t>
         </is>
       </c>
       <c r="B1648" s="4" t="n">
-        <v>2650</v>
+        <v>3100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1649">
       <c r="A1649" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.59 ФОЛЛИКУЛОМЕТРИЯ</t>
+          <t>ТЕ01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ТЕРАПЕВТА</t>
         </is>
       </c>
       <c r="B1649" s="4" t="n">
-        <v>1800</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1650">
       <c r="A1650" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.6 КОМПЛЕКСНОЕ УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ РЕБЕНКУ ДО 6 МЕСЯЦЕВ (НСГ, СЕРДЦЕ, ТИМУС, ОБП, ПОЧКИ, ТБС)</t>
+          <t>ТЕ01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ТЕРАПЕВТА</t>
         </is>
       </c>
       <c r="B1650" s="4" t="n">
-        <v>7250</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1651">
       <c r="A1651" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.60 ФУНКЦИОНАЛЬНАЯ ПРОБА В УЛЬТРАЗВУКОВОМ ИССЛЕДОВАНИИ</t>
+          <t>ТЕ01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ТЕРАПЕВТА</t>
         </is>
       </c>
       <c r="B1651" s="4" t="n">
-        <v>1370</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1652">
       <c r="A1652" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.62 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОЧЕК</t>
+          <t>ТЕ01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ТЕРАПЕВТА/ГАСТРОЭНТЕРОЛОГА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ СВЕТЛАНЫ БОРИСОВНЫ</t>
         </is>
       </c>
       <c r="B1652" s="4" t="n">
-        <v>2400</v>
+        <v>4800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1653">
       <c r="A1653" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.64 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ</t>
+          <t>ТЕ01.05-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ТЕРАПЕВТА, ГАСТРОЭНТЕРОЛОГА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ СВЕТЛАНЫ БОРИСОВНЫ</t>
         </is>
       </c>
       <c r="B1653" s="4" t="n">
-        <v>2110</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1654">
       <c r="A1654" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.65 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЕЛЕЗЕНКИ</t>
+          <t>ТЕ01.06 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ТЕРАПЕВТА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ СВЕТЛАНЫ БОРИСОВНЫ</t>
         </is>
       </c>
       <c r="B1654" s="4" t="n">
-        <v>1920</v>
+        <v>4700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1655">
       <c r="A1655" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.67 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЖЕЛЧНОГО ПУЗЫРЯ</t>
+          <t>ТЕ01.09 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ТЕРАПЕВТА ЯНОВСКОЙ С.В.</t>
         </is>
       </c>
       <c r="B1655" s="4" t="n">
-        <v>1630</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1656">
       <c r="A1656" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.68 ИССЛЕДОВАНИЕ ОКНА ИМПЛАНТАЦИИ</t>
+          <t>ТЕ01.10 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ТЕРАПЕВТА ЯНОВСКОЙ С.В.</t>
         </is>
       </c>
       <c r="B1656" s="4" t="n">
-        <v>3570</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1657">
       <c r="A1657" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.69 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА</t>
+          <t>ТЕ01.11 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ТЕРАПЕВТА ЗАВ ОТДЕЛЕНИЕМ ПОНОМАРЁВОЙ СВЕТЛАНЫ БОРИСОВНЫ</t>
         </is>
       </c>
       <c r="B1657" s="4" t="n">
-        <v>2700</v>
+        <v>4800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1658">
       <c r="A1658" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.7 УЗИ-КОНТРОЛЬ ПУНКЦИИ МОЛОЧНОЙ ЖЕЛЕЗЫ</t>
+          <t>ТЕ01.12 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ТЕРАПЕВТА ЯКОВЛЕВОЙ Е.А.</t>
         </is>
       </c>
       <c r="B1658" s="4" t="n">
-        <v>1330</v>
+        <v>3400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1659">
       <c r="A1659" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.70 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОЧЕК И НАДПОЧЕЧНИКОВ</t>
+          <t>ТЕ01.13 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ТЕРАПЕВТА ЯКОВЛЕВОЙ Е.А.</t>
         </is>
       </c>
       <c r="B1659" s="4" t="n">
-        <v>2900</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1660">
       <c r="A1660" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.71 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ ПОДВЗДОШНО-БЕДРЕННОГО СЕГМЕНТА</t>
+          <t>ТЕ01.14 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ТЕРАПЕВТА ДОВЖЕНКО Н.А.</t>
         </is>
       </c>
       <c r="B1660" s="4" t="n">
-        <v>3590</v>
+        <v>3400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1661">
       <c r="A1661" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.73 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЖЕЛУДКА С ВОДНО-СИФОННОЙ ПРОБОЙ</t>
+          <t>ТЕ01.15 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ТЕРАПЕВТА ДОВЖЕНКО Н.А.</t>
         </is>
       </c>
       <c r="B1661" s="4" t="n">
-        <v>2760</v>
-[...10 lines deleted...]
-      </c>
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="1662">
+      <c r="A1662" s="2" t="inlineStr">
+        <is>
+          <t>ТРАВМАТОЛОГИЯ И ОРТОПЕДИЯ</t>
+        </is>
+      </c>
+      <c r="B1662" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1663">
-      <c r="A1663" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1663" s="2" t="inlineStr">
+        <is>
+          <t>ТО01. КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ТРАВМАТОЛОГИИ И ОРТОПЕДИИ</t>
+        </is>
+      </c>
+      <c r="B1663" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1664">
       <c r="A1664" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.76 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЕРДЦА РЕБЕНКУ (ОТ 14 ДО 18 ЛЕТ)</t>
+          <t>ТО01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА</t>
         </is>
       </c>
       <c r="B1664" s="4" t="n">
-        <v>3850</v>
+        <v>3400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1665">
       <c r="A1665" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.77 РАСПЕЧАТЫВАНИЕ СНИМКА УЛЬТРАЗВУКОВОГО ИССЛЕДОВАНИЯ (ЗА КАЖДЫЙ ПОСЛЕДУЮЩИЙ СНИМОК (ЗА 1 ЕД.)</t>
+          <t>ТО01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА</t>
         </is>
       </c>
       <c r="B1665" s="4" t="n">
-        <v>90</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1666">
       <c r="A1666" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.78 УЗИ-КОНТРОЛЬ ПУНКЦИИ СУСТАВА С ВВЕДЕНИЕМ ЛЕКАРСТВЕННОГО ПРЕПАРАТА</t>
+          <t>ТО01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ОРТОПЕДА-ТРАВМАТОЛОГА</t>
         </is>
       </c>
       <c r="B1666" s="4" t="n">
-        <v>1330</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1667">
       <c r="A1667" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.79 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТАЗОБЕДРЕННЫХ СУСТАВОВ (ДЕТИ 1-14ЛЕТ)</t>
+          <t>ТО01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА</t>
         </is>
       </c>
       <c r="B1667" s="4" t="n">
-        <v>2870</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1668">
       <c r="A1668" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.8 УЗИ-КОНТРОЛЬ ПУНКЦИИ ЩИТОВИДНОЙ ЖЕЛЕЗЫ</t>
+          <t>ТО01.09 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА БАГЛАЙ Е.А.</t>
         </is>
       </c>
       <c r="B1668" s="4" t="n">
-        <v>1330</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1669">
       <c r="A1669" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.80 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПЕЧЕНИ</t>
+          <t>ТО01.09-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОРТОПЕДА-ТРАВМАТОЛОГА БАГЛАЙ Е.А.</t>
         </is>
       </c>
       <c r="B1669" s="4" t="n">
-        <v>1930</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1670">
       <c r="A1670" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.81 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПАРАЩИТОВИДНЫХ ЖЕЛЕЗ</t>
+          <t>ТО01.11 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА ОСТАПЕНКО А.В.</t>
         </is>
       </c>
       <c r="B1670" s="4" t="n">
-        <v>2670</v>
+        <v>3500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1671">
       <c r="A1671" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.82 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ АХИЛЛОВОГО СУХОЖИЛИЯ</t>
+          <t>ТО01.11-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОРТОПЕДА-ТРАВМАТОЛОГА ОСТАПЕНКО А.В.</t>
         </is>
       </c>
       <c r="B1671" s="4" t="n">
-        <v>2250</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1672">
       <c r="A1672" s="3" t="inlineStr">
         <is>
-          <t>УЗ02.9 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ АРТЕРИЙ ДВУХ КОНЕЧНОСТЕЙ</t>
+          <t>ТО01.12 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА ОСТАПЕНКО А.В.</t>
         </is>
       </c>
       <c r="B1672" s="4" t="n">
-        <v>4200</v>
-[...2 lines deleted...]
-    <row r="1673">
+        <v>3400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1673">
       <c r="A1673" s="2" t="inlineStr">
         <is>
-          <t>УРОЛОГИЯ</t>
+          <t>ТО02. ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ</t>
         </is>
       </c>
       <c r="B1673" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1674">
-      <c r="A1674" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1674" s="3" t="inlineStr"/>
+      <c r="A1674" s="3" t="inlineStr">
+        <is>
+          <t>ТО02.01 БЛОКАДА ЛЕЧЕБНАЯ</t>
+        </is>
+      </c>
+      <c r="B1674" s="4" t="n">
+        <v>2650</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1675">
       <c r="A1675" s="3" t="inlineStr">
         <is>
-          <t>УД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО УРОЛОГА</t>
+          <t>ТО02.06 ПУНКЦИЯ СУСТАВА</t>
         </is>
       </c>
       <c r="B1675" s="4" t="n">
-        <v>2750</v>
+        <v>4100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1676">
       <c r="A1676" s="3" t="inlineStr">
         <is>
-          <t>УД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО УРОЛОГА</t>
+          <t>ТО02.07 УСТРАНЕНИЕ ПОДВЫВИХА</t>
         </is>
       </c>
       <c r="B1676" s="4" t="n">
-        <v>2650</v>
+        <v>2850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1677">
       <c r="A1677" s="3" t="inlineStr">
         <is>
-          <t>УД01.03 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО УРОЛОГА</t>
+          <t>ТО02.08 PRP-ТЕРАПИЯ, 1 СЕАНС</t>
         </is>
       </c>
       <c r="B1677" s="4" t="n">
-        <v>2000</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1678">
       <c r="A1678" s="3" t="inlineStr">
         <is>
-          <t>УД01.08 ОСМОТР ДЕТЕЙ ВРАЧОМ ДЕТСКИМ УРОЛОГОМ-АНДРОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
+          <t>ТО02.09 НАЛОЖЕНИЕ МАЛОГО ПОЛИУРЕТАНОВОГО (СКОТЧКАСТ) БИНТА</t>
         </is>
       </c>
       <c r="B1678" s="4" t="n">
-        <v>2000</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1679">
-      <c r="A1679" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1679" s="3" t="inlineStr"/>
+      <c r="A1679" s="3" t="inlineStr">
+        <is>
+          <t>ТО02.10 НАЛОЖЕНИЕ СРЕДНЕГО ПОЛИУРЕТАНОВОГО (СКОТЧКАСТ) БИНТА</t>
+        </is>
+      </c>
+      <c r="B1679" s="4" t="n">
+        <v>3350</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1680">
       <c r="A1680" s="3" t="inlineStr">
         <is>
-          <t>УД02.01 УСТРАНЕНИЕ СИНЕХИЙ КРАЙНЕЙ ПЛОТИ</t>
+          <t>ТО02.11 НАЛОЖЕНИЕ БОЛЬШОГО ПОЛИУРЕТАНОВОГО (СКОТЧКАСТ) БИНТА</t>
         </is>
       </c>
       <c r="B1680" s="4" t="n">
-        <v>2800</v>
+        <v>4400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1681">
       <c r="A1681" s="3" t="inlineStr">
         <is>
-          <t>УД02.02 ВСКРЫТИЕ ПРЕПУЦИАЛЬНОГО АБСЦЕССА</t>
+          <t>ТО02.12 СНЯТИЕ ГИПСОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1681" s="4" t="n">
-        <v>3700</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1682">
       <c r="A1682" s="3" t="inlineStr">
         <is>
-          <t>УД02.03 ЦИРКУМЦИЗИО</t>
+          <t>ТО02.13 СНЯТИЕ ЦЕЛОКАСТОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1682" s="4" t="n">
-        <v>20000</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1683">
       <c r="A1683" s="3" t="inlineStr">
         <is>
-          <t>УД02.05 ПРОМЫВАНИЕ ПРЕПУЦИАЛЬНОГО МЕШКА</t>
+          <t>ТО02.14 НАЛОЖЕНИЕ МАЛОЙ ГИПСОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1683" s="4" t="n">
-        <v>1450</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1684">
       <c r="A1684" s="3" t="inlineStr">
         <is>
-          <t>УД02.06 КАТЕТЕРИЗАЦИЯ МОЧЕВОГО ПУЗЫРЯ КАТЕТЕРОМ ФОЛЛЕЯ</t>
+          <t>ТО02.15 НАЛОЖЕНИЕ СРЕДНЕЙ ГИПСОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1684" s="4" t="n">
-        <v>1050</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1685">
       <c r="A1685" s="3" t="inlineStr">
         <is>
-          <t>УД02.07 КАТЕТЕРИЗАЦИЯ МОЧЕВОГО ПУЗЫРЯ ПВХ КАТЕТЕРОМ ДЛЯ ЗАБОРА МОЧИ</t>
+          <t>ТО02.16 НАЛОЖЕНИЕ БОЛЬШОЙ ГИПСОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1685" s="4" t="n">
-        <v>1050</v>
+        <v>2850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1686">
       <c r="A1686" s="3" t="inlineStr">
         <is>
-          <t>УД02.08 СНЯТИЕ ПОСЛЕОПЕРАЦИОННЫХ ШВОВ, ЛИГАТУР</t>
+          <t>ТО02.17R ВНУТРИСУСТАВНАЯ ИНЪЕКЦИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B1686" s="4" t="n">
-        <v>1200</v>
+        <v>10800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1687">
       <c r="A1687" s="3" t="inlineStr">
         <is>
-          <t>УД02.09 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (ДО 5 СМ)</t>
+          <t>ТО02.18D ВНУТРИСУСТАВНОЕ ВВЕДЕНИЕ ЛЕКАРСТВЕННОГО ПРЕПАРАТА ДИПРОСПАН/ДИПРОМЕТА 1,0 (ВКЛЮЧАЯ СТОИМОСТЬ ПРЕПАРАТА)</t>
         </is>
       </c>
       <c r="B1687" s="4" t="n">
-        <v>1120</v>
+        <v>4100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1688">
       <c r="A1688" s="3" t="inlineStr">
         <is>
-          <t>УД02.10 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (5-10 СМ)</t>
+          <t>ТО02.19N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B1688" s="4" t="n">
-        <v>1400</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1689">
       <c r="A1689" s="3" t="inlineStr">
         <is>
-          <t>УД02.11 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (СВЫШЕ 10 СМ)</t>
+          <t>ТО02.20L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B1689" s="4" t="n">
-        <v>1800</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1690">
       <c r="A1690" s="3" t="inlineStr">
         <is>
-          <t>УД02.12 ПЕРЕВЯЗКА МАЛЫХ ГНОЙНЫХ РАН (ДО 5 СМ)</t>
+          <t>ТО02.23 ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАНЫ С ЛЕЙКОПЛАСТЫРНЫМ НАТЯЖЕНИЕМ</t>
         </is>
       </c>
       <c r="B1690" s="4" t="n">
-        <v>1300</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1691">
       <c r="A1691" s="3" t="inlineStr">
         <is>
-          <t>УД02.13 ПЕРЕВЯЗКА СРЕДНИХ ГНОЙНЫХ РАН (5-10 СМ)</t>
+          <t>ТО02.24 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН ДО 5-ТИ СМ</t>
         </is>
       </c>
       <c r="B1691" s="4" t="n">
-        <v>2100</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1692">
       <c r="A1692" s="3" t="inlineStr">
         <is>
-          <t>УД02.14 ПЕРЕВЯЗКА БОЛЬШИХ ГНОЙНЫХ РАН (БОЛЕЕ 10 СМ)</t>
+          <t>ТО02.25 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН БОЛЕЕ 5-ТИ СМ</t>
         </is>
       </c>
       <c r="B1692" s="4" t="n">
-        <v>2550</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1693">
       <c r="A1693" s="3" t="inlineStr">
         <is>
-          <t>УД02.15 ВЫВЕДЕНИЕ МОЧИ КАТЕТЕРОМ</t>
+          <t>ТО02.26 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОЖОГОВ КОЖИ И ТКАНЕЙ I-II СТЕПЕНИ МЕНЕЕ 1%</t>
         </is>
       </c>
       <c r="B1693" s="4" t="n">
-        <v>1350</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1694">
       <c r="A1694" s="3" t="inlineStr">
         <is>
-          <t>УД02.16 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА ДО 5 СМ</t>
+          <t>ТО02.27 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОЖОГОВ КОЖИ И ТКАНЕЙ I-II СТЕПЕНИ БОЛЕЕ 1%</t>
         </is>
       </c>
       <c r="B1694" s="4" t="n">
-        <v>1950</v>
+        <v>2750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1695">
       <c r="A1695" s="3" t="inlineStr">
         <is>
-          <t>УД02.17 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
+          <t>ТО02.28 ПЕРЕВЯЗКА РАН (ДО 5СМ)</t>
         </is>
       </c>
       <c r="B1695" s="4" t="n">
-        <v>3050</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1696">
-      <c r="A1696" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1696" s="3" t="inlineStr"/>
+      <c r="A1696" s="3" t="inlineStr">
+        <is>
+          <t>ТО02.29 ПЕРЕВЯЗКА РАН ( 5-10СМ)</t>
+        </is>
+      </c>
+      <c r="B1696" s="4" t="n">
+        <v>1450</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1697">
       <c r="A1697" s="3" t="inlineStr">
         <is>
-          <t>УР01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ УРОЛОГА</t>
+          <t>ТО02.30 ПЕРЕВЯЗКА РАН (СВЫШЕ 10СМ)</t>
         </is>
       </c>
       <c r="B1697" s="4" t="n">
-        <v>2750</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1698">
       <c r="A1698" s="3" t="inlineStr">
         <is>
-          <t>УР01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ УРОЛОГА</t>
+          <t>ТО02.31 ТУАЛЕТ РАНЫ ДО 5 СМ</t>
         </is>
       </c>
       <c r="B1698" s="4" t="n">
-        <v>2650</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1699">
       <c r="A1699" s="3" t="inlineStr">
         <is>
-          <t>УР01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ УРОЛОГА</t>
+          <t>ТО02.32 ТУАЛЕТ РАНЫ ДО 10 СМ</t>
         </is>
       </c>
       <c r="B1699" s="4" t="n">
-        <v>3700</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1700">
       <c r="A1700" s="3" t="inlineStr">
         <is>
-          <t>УР01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ УРОЛОГА</t>
+          <t>ТО02.33 ТУАЛЕТ РАНЫ БОЛЕЕ 10 СМ</t>
         </is>
       </c>
       <c r="B1700" s="4" t="n">
-        <v>2000</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1701">
       <c r="A1701" s="3" t="inlineStr">
         <is>
-          <t>УР01.07 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ УРОЛОГА ГАСИЛЕНКО К.К.</t>
+          <t>ТО02.34 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН БОЛЕЕ 15 СМ</t>
         </is>
       </c>
       <c r="B1701" s="4" t="n">
-        <v>3400</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1702">
       <c r="A1702" s="3" t="inlineStr">
         <is>
-          <t>УР01.08 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ УРОЛОГА ГАСИЛЕНКО К.К.</t>
+          <t>ТО02.35 ВСКРЫТИЕ ГЕМАТОМЫ</t>
         </is>
       </c>
       <c r="B1702" s="4" t="n">
-        <v>3300</v>
+        <v>1700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1703">
-      <c r="A1703" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1703" s="3" t="inlineStr"/>
+      <c r="A1703" s="3" t="inlineStr">
+        <is>
+          <t>ТО02.36 МАЛОЕ ГНОЙНОЕ ВМЕШАТЕЛЬСТВО (ВСКРЫТИЕ ФУРУНКУЛА, ПАНАРИЦИЯ, КАРБУНКУЛА)</t>
+        </is>
+      </c>
+      <c r="B1703" s="4" t="n">
+        <v>2950</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1704">
       <c r="A1704" s="3" t="inlineStr">
         <is>
-          <t>УР02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ)</t>
+          <t>ТО02.37 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ АБСЦЕССА, ФЛЕГМОНЫ (1 КАТЕГОРИЯ СЛОЖНОСТИ)</t>
         </is>
       </c>
       <c r="B1704" s="4" t="n">
-        <v>500</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1705">
       <c r="A1705" s="3" t="inlineStr">
         <is>
-          <t>УР02.02 МАССАЖ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ И СБОР ОТДЕЛЯЕМОГО ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
+          <t>ТО02.38 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ АБСЦЕССА, ФЛЕГМОНЫ (2 КАТЕГОРИЯ СЛОЖНОСТИ)</t>
         </is>
       </c>
       <c r="B1705" s="4" t="n">
-        <v>1350</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1706">
-      <c r="A1706" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1706" s="3" t="inlineStr"/>
+      <c r="A1706" s="3" t="inlineStr">
+        <is>
+          <t>ТО02.39 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ АБСЦЕССА, ФЛЕГМОНЫ (3 КАТЕГОРИЯ СЛОЖНОСТИ)</t>
+        </is>
+      </c>
+      <c r="B1706" s="4" t="n">
+        <v>4750</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1707">
       <c r="A1707" s="3" t="inlineStr">
         <is>
-          <t>УР03.02 ЗАМЕНА ЦИСТОСТОМЫ</t>
+          <t>ТО02.40 КРАЕВАЯ РЕЗЕКЦИЯ НОГТЕВОЙ ПЛАСТИНЫ</t>
         </is>
       </c>
       <c r="B1707" s="4" t="n">
-        <v>2300</v>
+        <v>2750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1708">
       <c r="A1708" s="3" t="inlineStr">
         <is>
-          <t>УР03.04 МАССАЖ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ ЛЕЧЕБНЫЙ</t>
+          <t>ТО02.41 УДАЛЕНИЕ НОГТЕВОЙ ПЛАСТИНЫ</t>
         </is>
       </c>
       <c r="B1708" s="4" t="n">
-        <v>1550</v>
+        <v>2750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1709">
       <c r="A1709" s="3" t="inlineStr">
         <is>
-          <t>УР03.08 ВПРАВЛЕНИЕ ГОЛОВКИ ПОЛОВОГО ЧЛЕНА ПРИ ПАРАФИМОЗЕ</t>
+          <t>ТО02.42 СНЯТИЕ ПОСЛЕОПЕРАЦИОННЫХ ШВОВ</t>
         </is>
       </c>
       <c r="B1709" s="4" t="n">
-        <v>2550</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1710">
       <c r="A1710" s="3" t="inlineStr">
         <is>
-          <t>УР03.09 КАТЕТЕРИЗАЦИЯ МОЧЕВОГО ПУЗЫРЯ ДЛЯ ОТВЕДЕНИЯ МОЧИ</t>
+          <t>ТО02.43 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТИРИКОЖНОГО) ШВА ДО 5 СМ</t>
         </is>
       </c>
       <c r="B1710" s="4" t="n">
-        <v>2250</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1711">
       <c r="A1711" s="3" t="inlineStr">
         <is>
-          <t>УР03.10 ДИАТЕРМОКОАГУЛЯЦИЯ НОВООБРАЗОВАНИЙ НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ (ЗА 1 ЕД)</t>
+          <t>ТО02.44 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТИРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
         </is>
       </c>
       <c r="B1711" s="4" t="n">
-        <v>1300</v>
+        <v>3550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1712">
       <c r="A1712" s="3" t="inlineStr">
         <is>
-          <t>УР03.11 ДИАТЕРМОКОАГУЛЯЦИЯ НОВООБРАЗОВАНИЙ НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ БОЛЕЕ 1 ЕД,(ЗА КАЖДУЮ ПОСЛЕДУЮЩУЮ)</t>
+          <t>ТО02.45 СНЯТИЕ КОЛЬЦА ПРИ УЩЕМЛЕНИИ ПАЛЬЦА</t>
         </is>
       </c>
       <c r="B1712" s="4" t="n">
-        <v>900</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1713">
       <c r="A1713" s="3" t="inlineStr">
         <is>
-          <t>УР03.12 ЗАМЕНА НЕФРОСТОМИЧЕСКОГО ДРЕНАЖА</t>
+          <t>ТО02.46 УДАЛЕНИЕ ИНОРОДНЫХ ТЕЛ МЯГКИХ ТКАНЕЙ</t>
         </is>
       </c>
       <c r="B1713" s="4" t="n">
-        <v>2500</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1714">
       <c r="A1714" s="3" t="inlineStr">
         <is>
-          <t>УР03.13 ФРЕНИКУЛОТОМИЯ (ПЛАСТИКА УЗДЕЧКИ ПОЛОВОГО ЧЛЕНА)</t>
+          <t>ТО02.47 ВНУТРИСУСТАВНОЕ ВВЕДЕНИЕ ЛЕКАРСТВЕННОГО ПРЕПАРАТА</t>
         </is>
       </c>
       <c r="B1714" s="4" t="n">
-        <v>13700</v>
+        <v>2850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1715">
       <c r="A1715" s="3" t="inlineStr">
         <is>
-          <t>УР03.14 ИССЕЧЕНИЕ ПАПИЛЛОМ МЕАТУСА</t>
+          <t>ТО02.48 ДИАГНОСТИЧЕСКАЯ ПУНКЦИЯ ПОДКОЖНОГО ОБРАЗОВАНИЯ</t>
         </is>
       </c>
       <c r="B1715" s="4" t="n">
-        <v>10300</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1716">
       <c r="A1716" s="3" t="inlineStr">
         <is>
-          <t>УР03.16 ПОСОБИЕ ВИНКЕЛЬМАНА ПРИ ГИДРОЦЕЛЕ</t>
+          <t>ТО02.49 ПУНКЦИЯ ПОДНОГТЕВОЙ ГЕМАТОМЫ</t>
         </is>
       </c>
       <c r="B1716" s="4" t="n">
-        <v>37500</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1717">
       <c r="A1717" s="3" t="inlineStr">
         <is>
-          <t>УР03.17 ИССЕЧЕНИЕ КИСТ ГОЛОВКИ ПРИДАТКА ЯИЧКА</t>
+          <t>ТО02.50 НАЛОЖЕНИЕ МАЛОЙ ЦЕЛОКАСТОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1717" s="4" t="n">
-        <v>37500</v>
+        <v>3250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1718">
       <c r="A1718" s="3" t="inlineStr">
         <is>
-          <t>УР03.18 ПОСОБИЕ МАРМАРА ПРИ ВАРИКОЦЕЛЕ</t>
+          <t>ТО02.51 НАЛОЖЕНИЕ СРЕДНЕЙ ЦЕЛОКАСТОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1718" s="4" t="n">
-        <v>38700</v>
+        <v>4200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1719">
       <c r="A1719" s="3" t="inlineStr">
         <is>
-          <t>УР03.19 УРОСЛИНГ ГИАЛУРОНОВЫМИ ФИЛЛЕРАМИ ПРИ СТРЕССОВОМ НЕДЕРЖАНИИ МОЧИ ЖЕНЩИН 2,0</t>
+          <t>ТО02.52 НАЛОЖЕНИЕ БОЛЬШОЙ ЦЕЛОКАСТОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1719" s="4" t="n">
-        <v>20500</v>
+        <v>4950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1720">
       <c r="A1720" s="3" t="inlineStr">
         <is>
-          <t>УР03.22 БИОПСИЯ ЯИЧКА</t>
+          <t>ТО02.53 НАЛОЖЕНИЕ МЯГКОЙ ПОВЯЗКИ ТИПА ДЕЗО</t>
         </is>
       </c>
       <c r="B1720" s="4" t="n">
-        <v>29600</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1721">
       <c r="A1721" s="3" t="inlineStr">
         <is>
-          <t>УР03.23 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 1 ML)</t>
+          <t>ТО02.54 НАЛОЖЕНИЕ БОЛЬШОЙ ФИКСИРУЮЩЕЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1721" s="4" t="n">
-        <v>17500</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1722">
       <c r="A1722" s="3" t="inlineStr">
         <is>
-          <t>УР03.24 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 2 ML)</t>
+          <t>ТО02.55 НАЛОЖЕНИЕ СРЕДНЕЙ ФИКСИРУЮЩЕЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1722" s="4" t="n">
-        <v>29800</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1723">
       <c r="A1723" s="3" t="inlineStr">
         <is>
-          <t>УР03.25 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 3 ML)</t>
+          <t>ТО02.56 НАЛОЖЕНИЕ МАЛОЙ ФИКСИРУЮЩЕЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1723" s="4" t="n">
-        <v>48400</v>
+        <v>750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1724">
       <c r="A1724" s="3" t="inlineStr">
         <is>
-          <t>УР03.26 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 4 ML)</t>
+          <t>ТО02.57 ПОДБИНТОВКА ГИПСОВОЙ ЛАНГЕТЫ (СМЕНА ПОДКЛАДОЧНОГО ЧУЛКА, ГИГИЕНИЧЕСКАЯ ОБРАБОТКА)</t>
         </is>
       </c>
       <c r="B1724" s="4" t="n">
-        <v>64800</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1725">
       <c r="A1725" s="3" t="inlineStr">
         <is>
-          <t>УР03.26.1 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 6 ML)</t>
+          <t>ТО02.58 СНЯТИЕ ЛАНГЕТНОЙ ГИПСОВОЙ ПОВЯЗКИ</t>
         </is>
       </c>
       <c r="B1725" s="4" t="n">
-        <v>92000</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1726">
       <c r="A1726" s="3" t="inlineStr">
         <is>
-          <t>УР03.27 МЕАТОТОМИЯ</t>
+          <t>ТО02.59 НАЛОЖЕНИЕ НАРУЖНЫХ ФИКСИРУЮЩИХ УСТРОЙСТВ (БЕЗ СТОИМОСТИ ШИН)</t>
         </is>
       </c>
       <c r="B1726" s="4" t="n">
-        <v>17300</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1727">
       <c r="A1727" s="3" t="inlineStr">
         <is>
-          <t>УР03.28 ДЕНЕРВАЦИЯ ГОЛОВКИ ПОЛОВОГО ЧЛЕНА</t>
+          <t>ТО02.60 УДАЛЕНИЕ КЛЕЩА</t>
         </is>
       </c>
       <c r="B1727" s="4" t="n">
-        <v>31900</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1728">
       <c r="A1728" s="3" t="inlineStr">
         <is>
-          <t>УР03.29 КОРРЕКЦИЯ ИСКРИВЛЕНИЯ ТЕЛА ПОЛОВОГО ЧЛЕНА</t>
+          <t>ТО02.61 КОСМЕТИЧЕСКОЕ СВЕДЕНИЕ КРАЕВ РАНЫ</t>
         </is>
       </c>
       <c r="B1728" s="4" t="n">
-        <v>34100</v>
+        <v>850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1729">
       <c r="A1729" s="3" t="inlineStr">
         <is>
-          <t>УР03.30 N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>ТО02.62 ИНФИЛЬТРАТИВНОЕ ОБКАЛЫВАНИЕ МЯГКИХ ТКАНЕЙ АНТИБАКТЕРИАЛЬНЫМ СРЕДСТВОМ</t>
         </is>
       </c>
       <c r="B1729" s="4" t="n">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1730">
       <c r="A1730" s="3" t="inlineStr">
         <is>
-          <t>УР03.31 L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>ТО02.63 ХИРУРГИЧЕСКИЙ ЗАБОР МАТЕРИАЛА ДЛЯ ПАТОГИСТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ</t>
         </is>
       </c>
       <c r="B1730" s="4" t="n">
-        <v>400</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1731">
       <c r="A1731" s="3" t="inlineStr">
         <is>
-          <t>УР03.32 СНЯТИЕ ПОСЛЕОПЕРАЦИОННЫХ ШВОВ, ЛИГАТУР</t>
+          <t>ТО02.64 ЛЕЧЕНИЕ РАН С ИСПОЛЬЗОВАНИЕМ МАЗЕВЫХ ПОВЯЗОК ' БРАНОЛИНД'</t>
         </is>
       </c>
       <c r="B1731" s="4" t="n">
-        <v>1277</v>
+        <v>400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1732">
       <c r="A1732" s="3" t="inlineStr">
         <is>
-          <t>УР03.33 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (ДО 5 СМ)</t>
+          <t>ТО02.65 ЛЕЧЕНИЕ РАН С ИСПОЛЬЗОВАНИЕМ МАЗЕВЫХ ПОВЯЗОК 'ВОСКОПРАН'</t>
         </is>
       </c>
       <c r="B1732" s="4" t="n">
-        <v>1050</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1733">
-      <c r="A1733" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1733" s="2" t="inlineStr">
+        <is>
+          <t>ТОД01. КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ ТРАВМАТОЛОГИИ И ОРТОПЕДИИ</t>
+        </is>
+      </c>
+      <c r="B1733" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1734">
       <c r="A1734" s="3" t="inlineStr">
         <is>
-          <t>УР03.35 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (СВЫШЕ 10 СМ)</t>
+          <t>ТОД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА ДЕТСКОГО</t>
         </is>
       </c>
       <c r="B1734" s="4" t="n">
-        <v>1850</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1735">
       <c r="A1735" s="3" t="inlineStr">
         <is>
-          <t>УР03.36 ПЕРЕВЯЗКА МАЛЫХ ГНОЙНЫХ РАН (ДО 5 СМ)</t>
+          <t>ТОД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА ДЕТСКОГО</t>
         </is>
       </c>
       <c r="B1735" s="4" t="n">
-        <v>1280</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1736">
       <c r="A1736" s="3" t="inlineStr">
         <is>
-          <t>УР03.37 ПЕРЕВЯЗКА СРЕДНИХ ГНОЙНЫХ РАН (5-10 СМ)</t>
+          <t>ТОД01.03 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ОРТОПЕДА-ТРАВМАТОЛОГА ДЕТСКОГО БАГЛАЙ Е.А.</t>
         </is>
       </c>
       <c r="B1736" s="4" t="n">
-        <v>1950</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1737">
       <c r="A1737" s="3" t="inlineStr">
         <is>
-          <t>УР03.38 ПЕРЕВЯЗКА БОЛЬШИХ ГНОЙНЫХ РАН (БОЛЕЕ 10 СМ)</t>
+          <t>ТОД01.03-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ОРТОПЕДА-ТРАВМАТОЛОГА ДЕТСКОГО БАГЛАЙ Е.А.</t>
         </is>
       </c>
       <c r="B1737" s="4" t="n">
-        <v>2400</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1738">
       <c r="A1738" s="3" t="inlineStr">
         <is>
-          <t>УР03.39 ВЫВЕДЕНИЕ МОЧИ КАТЕТЕРОМ</t>
+          <t>ТОД01.04 ОСМОТР ДЕТЕЙ ВРАЧОМ ТРАВМАТОЛОГОМ-ОРТОПЕДОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
         </is>
       </c>
       <c r="B1738" s="4" t="n">
-        <v>1050</v>
-[...10 lines deleted...]
-      </c>
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" s="2" t="inlineStr">
+        <is>
+          <t>УЛЬТРАЗВУКОВАЯ ДИАГНОСТИКА</t>
+        </is>
+      </c>
+      <c r="B1739" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1740">
-      <c r="A1740" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1740" s="2" t="inlineStr">
+        <is>
+          <t>УЗ01 ИССЛЕДОВАНИЯ ПРИ БЕРЕМЕННОСТИ</t>
+        </is>
+      </c>
+      <c r="B1740" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1741">
       <c r="A1741" s="3" t="inlineStr">
         <is>
-          <t>УР03.42 ИССЕЧЕНИЕ ПАРУСА МОШОНКИ</t>
+          <t>УЗ01.1 ДОПЛЕРОМЕТРИЯ (ОЦЕНКА КРОВОТОКА) ПРИ БЕРЕМЕННОСТИ</t>
         </is>
       </c>
       <c r="B1741" s="4" t="n">
-        <v>43000</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1742">
       <c r="A1742" s="3" t="inlineStr">
         <is>
-          <t>УР03.43 ЭНДОЛИМФАТИЧЕСКОЕ ВВЕДЕНИЕ ЛЕКАРСТВЕННЫХ СРЕДСТВ</t>
+          <t>УЗ01.10 ФЕТОМЕТРИЯ</t>
         </is>
       </c>
       <c r="B1742" s="4" t="n">
-        <v>800</v>
+        <v>1900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1743">
       <c r="A1743" s="3" t="inlineStr">
         <is>
-          <t>УР03.44 ЦИРКУМЦИЗИО</t>
+          <t>УЗ01.11 ОПРЕДЕЛЕНИЕ ПОЛА РЕБЕНКА</t>
         </is>
       </c>
       <c r="B1743" s="4" t="n">
-        <v>33600</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1744">
       <c r="A1744" s="3" t="inlineStr">
         <is>
-          <t>УР03.45 НАЛОЖЕНИЕ ВТОРИЧНЫХ ШВОВ ПРИ ДИАСТАЗЕ РАНЫ</t>
+          <t>УЗ01.2 ЗАПИСЬ РЕЗУЛЬТАТОВ УЗИ НА ДИСК</t>
         </is>
       </c>
       <c r="B1744" s="4" t="n">
-        <v>4300</v>
+        <v>650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1745">
       <c r="A1745" s="3" t="inlineStr">
         <is>
-          <t>УР03.46 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 5 ML)</t>
+          <t>УЗ01.4 УЗИ-ОЦЕНКА РУБЦА НА МАТКЕ ПОСЛЕ КЕСАРЕВА СЕЧЕНИЯ</t>
         </is>
       </c>
       <c r="B1745" s="4" t="n">
-        <v>84500</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1746">
       <c r="A1746" s="3" t="inlineStr">
         <is>
-          <t>УР03.47 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 7 ML)</t>
+          <t>УЗ01.8 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПЛОДА ВНЕ СКРИНИНГА</t>
         </is>
       </c>
       <c r="B1746" s="4" t="n">
-        <v>118500</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1747">
       <c r="A1747" s="3" t="inlineStr">
         <is>
-          <t>УР03.48 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 8 ML)</t>
+          <t>УЗ01.9 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ШЕЙКИ МАТКИ ПРИ БЕРЕМЕННОСТИ</t>
         </is>
       </c>
       <c r="B1747" s="4" t="n">
-        <v>135200</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1748">
-      <c r="A1748" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1748" s="2" t="inlineStr">
+        <is>
+          <t>УЗ02 УЛЬТРАЗВУКОВЫЕ ИССЛЕДОВАНИЯ ВНУТРЕННИХ ОРГАНОВ</t>
+        </is>
+      </c>
+      <c r="B1748" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1749">
       <c r="A1749" s="3" t="inlineStr">
         <is>
-          <t>УР03.50 УДАЛЕНИЕ АТЕРОМЫ НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ ЗА КАЖДУЮ ПОСЛЕДУЮЩУЮ ЕД.</t>
+          <t>'УЗ02.83 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЗАБРЮШИННОГО ПРОСТРАНСТВА (ПОЧКИ, НАДПОЧЕЧНИКИ, ЛИМФОУЗЛЫ)'</t>
         </is>
       </c>
       <c r="B1749" s="4" t="n">
-        <v>1900</v>
+        <v>5150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1750">
       <c r="A1750" s="3" t="inlineStr">
         <is>
-          <t>УР03.51 КОРРЕКЦИЯ УРЕТРЫ ПРИ ГОЛОВЧАТОЙ ФОРМЕ ГИПОСПАДИИ</t>
+          <t>УЗ02.10 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ ВЕН ДВУХ КОНЕЧНОСТЕЙ</t>
         </is>
       </c>
       <c r="B1750" s="4" t="n">
-        <v>34150</v>
+        <v>4850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1751">
       <c r="A1751" s="3" t="inlineStr">
         <is>
-          <t>УР03.52 ВВЕДЕНИЕ СИНТЕТИЧЕСКОГО ИМПЛАНТА</t>
+          <t>УЗ02.11 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ ИНТРАКРАНИАЛЬНЫХ СОСУДОВ</t>
         </is>
       </c>
       <c r="B1751" s="4" t="n">
-        <v>13700</v>
+        <v>4200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1752">
       <c r="A1752" s="3" t="inlineStr">
         <is>
-          <t>УР03.53 ИССЕЧЕНИЕ КАРУНКУЛА УРЕТРЫ</t>
+          <t>УЗ02.12 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ (СЕГМЕНТАРНАЯ)</t>
         </is>
       </c>
       <c r="B1752" s="4" t="n">
-        <v>17100</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1753">
       <c r="A1753" s="3" t="inlineStr">
         <is>
-          <t>УР03.54 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 10 ML)</t>
+          <t>УЗ02.13 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ БРЮШНОЙ ПОЛОСТИ</t>
         </is>
       </c>
       <c r="B1753" s="4" t="n">
-        <v>153500</v>
-[...8 lines deleted...]
-      <c r="B1754" s="3" t="inlineStr"/>
+        <v>3700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1754">
+      <c r="A1754" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.14 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ МАТКИ</t>
+        </is>
+      </c>
+      <c r="B1754" s="4" t="n">
+        <v>3450</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1755">
-      <c r="A1755" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1755" s="3" t="inlineStr"/>
+      <c r="A1755" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.15 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ МОШОНКИ</t>
+        </is>
+      </c>
+      <c r="B1755" s="4" t="n">
+        <v>2650</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1756">
       <c r="A1756" s="3" t="inlineStr">
         <is>
-          <t>ФТ02.01 УФО ЗЕВА И НОСА, ЗА 1 СЕАНС</t>
+          <t>УЗ02.16 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ ПОЧЕК</t>
         </is>
       </c>
       <c r="B1756" s="4" t="n">
-        <v>500</v>
-[...8 lines deleted...]
-      <c r="B1757" s="3" t="inlineStr"/>
+        <v>3450</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1757">
+      <c r="A1757" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.17 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ ЭКСТРАКРАНИАЛЬНЫХ СОСУДОВ</t>
+        </is>
+      </c>
+      <c r="B1757" s="4" t="n">
+        <v>5050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1758">
-      <c r="A1758" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1758" s="3" t="inlineStr"/>
+      <c r="A1758" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.19 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОБП: ПЕЧЕНИ, ЖЕЛЧНОГО ПУЗЫРЯ, ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ, СЕЛЕЗЕНКИ, ЛИМФОУЗЛОВ И СВОБОДНОЙ ЖИДКОСТИ</t>
+        </is>
+      </c>
+      <c r="B1758" s="4" t="n">
+        <v>4200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1759">
       <c r="A1759" s="3" t="inlineStr">
         <is>
-          <t>ФД01.2 ИССЛЕДОВАНИЕ ФУНКЦИИ ВНЕШНЕГО ДЫХАНИЯ</t>
+          <t>УЗ02.2 ДОПОЛНИТЕЛЬНОЕ УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПЕЧЕНИ И ЖЕЛЧНОГО ПУЗЫРЯ</t>
         </is>
       </c>
       <c r="B1759" s="4" t="n">
-        <v>505</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1760">
       <c r="A1760" s="3" t="inlineStr">
         <is>
-          <t>ФД01.3 ИССЛЕДОВАНИЕ ФУНКЦИИ ВНЕШНЕГО ДЫХАНИЯ С БРОНХОЛИТИЧЕСКОЙ ПРОБОЙ</t>
+          <t>УЗ02.20 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОБП: ПЕЧЕНИ, ЖЕЛЧНОГО ПУЗЫРЯ, ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ, СЕЛЕЗЕНКИ, ЛИМФОУЗЛОВ И СВОБОДНОЙ ЖИДКОСТИ (СКРИНИНГ)</t>
         </is>
       </c>
       <c r="B1760" s="4" t="n">
-        <v>597</v>
+        <v>3700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1761">
       <c r="A1761" s="3" t="inlineStr">
         <is>
-          <t>ФД01.5 НАЛОЖЕНИЕ ЭКГ-МОНИТОРА (ХОЛТЕР)</t>
+          <t>УЗ02.23 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ГОЛОВНОГО МОЗГА (НЕЙРОСОНОГРАФИЯ)+ ДОПЛЕР</t>
         </is>
       </c>
       <c r="B1761" s="4" t="n">
-        <v>1854</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1762">
       <c r="A1762" s="3" t="inlineStr">
         <is>
-          <t>ФД01.5-1 НАЛОЖЕНИЕ ЭКГ-МОНИТОРА (ХОЛТЕР) ЗА КАЖДЫЙ ПОСЛЕДУЮЩИЙ ДЕНЬ</t>
+          <t>УЗ02.25 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ КОЛЕННЫХ СУСТАВОВ</t>
         </is>
       </c>
       <c r="B1762" s="4" t="n">
-        <v>1236</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1763">
       <c r="A1763" s="3" t="inlineStr">
         <is>
-          <t>ФД01.6 НАЛОЖЕНИЕ МОНИТОРА АД (СМАД)</t>
+          <t>УЗ02.26 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЛЕГКИХ И ПЛЕВРАЛЬНЫХ ПОЛОСТЕЙ</t>
         </is>
       </c>
       <c r="B1763" s="4" t="n">
-        <v>1236</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1764">
       <c r="A1764" s="3" t="inlineStr">
         <is>
-          <t>ФД01.8-1 СНЯТИЕ ЭКГ МЕДИЦИНСКОЙ СЕСТРОЙ</t>
+          <t>УЗ02.27 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЛИМФАТИЧЕСКИХ УЗЛОВ (ВСЕ ГРУППЫ)</t>
         </is>
       </c>
       <c r="B1764" s="4" t="n">
-        <v>381</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1765">
       <c r="A1765" s="3" t="inlineStr">
         <is>
-          <t>ФД01.9-1 СНЯТИЕ ЭКГ С НАГРУЗОЧНОЙ ПРОБОЙ МЕДИЦИНСКОЙ СЕСТРОЙ</t>
+          <t>УЗ02.28 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЛОННОГО СОЧЛЕНЕНИЯ</t>
         </is>
       </c>
       <c r="B1765" s="4" t="n">
-        <v>618</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1766">
-      <c r="A1766" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1766" s="3" t="inlineStr"/>
+      <c r="A1766" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.29 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ МОЛОЧНЫХ ЖЕЛЕЗ + РЕГИОНАЛЬНЫЕ ЛИМФОУЗЛЫ</t>
+        </is>
+      </c>
+      <c r="B1766" s="4" t="n">
+        <v>3450</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1767">
       <c r="A1767" s="3" t="inlineStr">
         <is>
-          <t>ФД02.1 ОПИСАНИЕ ФВД</t>
+          <t>УЗ02.3 КОМПЛЕКСНЫЙ СКРИНИНГ УЗИ ДЕТЕЙ (ДЕТИ СТАРШЕ 1 ГОДА) СЕРДЦЕ, ОБП, ПОЧКИ, ЩИТОВИДНАЯ ЖЕЛЕЗА</t>
         </is>
       </c>
       <c r="B1767" s="4" t="n">
-        <v>473</v>
+        <v>7350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1768">
       <c r="A1768" s="3" t="inlineStr">
         <is>
-          <t>ФД02.10 ОПИСАНИЕ ФВД ПО CITO</t>
+          <t>УЗ02.3-1 КОМПЛЕКСНЫЙ СКРИНИНГ УЗИ ДЕТЕЙ (ОБП, СЕРДЦЕ, ПОЧКИ) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ )</t>
         </is>
       </c>
       <c r="B1768" s="4" t="n">
-        <v>735</v>
+        <v>6700</v>
       </c>
     </row>
     <row outlineLevel="1" r="1769">
       <c r="A1769" s="3" t="inlineStr">
         <is>
-          <t>ФД02.11 ОПИСАНИЕ ФВД С БРОНХОЛИТИЧЕСКОЙ ПРОБОЙ ПО CITO</t>
+          <t>УЗ02.30 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ МОЧЕВОГО ПУЗЫРЯ</t>
         </is>
       </c>
       <c r="B1769" s="4" t="n">
-        <v>1260</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1770">
       <c r="A1770" s="3" t="inlineStr">
         <is>
-          <t>ФД02.2 ОПИСАНИЕ ЭКГ</t>
+          <t>УЗ02.31 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ МОЧЕТОЧНЫХ ВЫБРОСОВ</t>
         </is>
       </c>
       <c r="B1770" s="4" t="n">
-        <v>588</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1771">
       <c r="A1771" s="3" t="inlineStr">
         <is>
-          <t>ФД02.3 ОПИСАНИЕ ЭКГ С НАГРУЗОЧНОЙ ПРОБОЙ</t>
+          <t>УЗ02.32 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ МЯГКИХ ТКАНЕЙ, МЫШЦ, СУХОЖИЛИЙ</t>
         </is>
       </c>
       <c r="B1771" s="4" t="n">
-        <v>641</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1772">
       <c r="A1772" s="3" t="inlineStr">
         <is>
-          <t>ФД02.4 ОПИСАНИЕ РЕЗУЛЬТАТОВ СУТОЧНОГО ЭКГ МОНИТОРИРОВАНИЯ (ХОЛТЕР)</t>
+          <t>УЗ02.33 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ НАДПОЧЕЧНИКОВ</t>
         </is>
       </c>
       <c r="B1772" s="4" t="n">
-        <v>1260</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1773">
       <c r="A1773" s="3" t="inlineStr">
         <is>
-          <t>ФД02.4-1 ОПИСАНИЕ РЕЗУЛЬТАТОВ СУТОЧНОГО ЭКГ МОНИТОРИРОВАНИЯ (ХОЛТЕР) ЗА КАЖДЫЙ ПОСЛЕДУЮЩИЙ ДЕНЬ</t>
+          <t>УЗ02.34 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МАЛОГО ТАЗА (СКРИНИНГ / КОНТРОЛЬ ЛЕЧЕНИЯ В РАМКАХ КОНСУЛЬТАЦИИ ВРАЧА)</t>
         </is>
       </c>
       <c r="B1773" s="4" t="n">
-        <v>1260</v>
+        <v>2750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1774">
       <c r="A1774" s="3" t="inlineStr">
         <is>
-          <t>ФД02.5 ОПИСАНИЕ РЕЗУЛЬТАТОВ СУТОЧНОГО МОНИТОРИРОВАНИЯ АРТЕРИАЛЬНОГО ДАВЛЕНИЯ</t>
+          <t>УЗ02.35 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МАЛОГО ТАЗА ТРАНСАБДОМИНАЛЬНОЕ</t>
         </is>
       </c>
       <c r="B1774" s="4" t="n">
-        <v>1208</v>
+        <v>2850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1775">
       <c r="A1775" s="3" t="inlineStr">
         <is>
-          <t>ФД02.6 ОПИСАНИЕ ФВД С БРОНХОЛИТИЧЕСКОЙ ПРОБОЙ</t>
+          <t>УЗ02.36 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МАЛОГО ТАЗА ТРАНСВАГИНАЛЬНОЕ</t>
         </is>
       </c>
       <c r="B1775" s="4" t="n">
-        <v>840</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1776">
       <c r="A1776" s="3" t="inlineStr">
         <is>
-          <t>ФД02.7 ОПИСАНИЕ ЭКГ ПО CITO</t>
+          <t>УЗ02.37 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МОШОНКИ (С УЗДГ СОСУДОВ МОШОКИ)</t>
         </is>
       </c>
       <c r="B1776" s="4" t="n">
-        <v>840</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1777">
       <c r="A1777" s="3" t="inlineStr">
         <is>
-          <t>ФД02.8 ОПИСАНИЕ ЭКГ ПРИ ОСМОТРЕ ДЕТЕЙ ДО 8 ЛЕТ (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД, ШКОЛА)</t>
+          <t>УЗ02.38 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОЧЕК С МОЧЕВЫМ ПУЗЫРЕМ</t>
         </is>
       </c>
       <c r="B1777" s="4" t="n">
-        <v>473</v>
+        <v>3250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1778">
       <c r="A1778" s="3" t="inlineStr">
         <is>
-          <t>ФД02.9 ОПИСАНИЕ ЭКГ С НАГРУЗКОЙ ПО CITO</t>
+          <t>УЗ02.39 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ ТРАНСАБДОМИНАЛЬНОЕ</t>
         </is>
       </c>
       <c r="B1778" s="4" t="n">
-        <v>1050</v>
-[...8 lines deleted...]
-      <c r="B1779" s="3" t="inlineStr"/>
+        <v>2850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1779">
+      <c r="A1779" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.4 КОМПЛЕКСНОЕ РАСШИРЕННОЕ УЗИ РЕБЕНКУ ДО 6 МЕСЯЦЕВ (НСГ, СЕРДЦЕ, ТИМУС, ОБП, ПОЧКИ, ШОП, ТБС)</t>
+        </is>
+      </c>
+      <c r="B1779" s="4" t="n">
+        <v>10000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1780">
-      <c r="A1780" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1780" s="3" t="inlineStr"/>
+      <c r="A1780" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.40 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ ТРАНСРЕКТАЛЬНОЕ</t>
+        </is>
+      </c>
+      <c r="B1780" s="4" t="n">
+        <v>3050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1781">
       <c r="A1781" s="3" t="inlineStr">
         <is>
-          <t>ХД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО ХИРУРГА</t>
+          <t>УЗ02.41 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПРОЧИХ СУСТАВОВ</t>
         </is>
       </c>
       <c r="B1781" s="4" t="n">
-        <v>2750</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1782">
       <c r="A1782" s="3" t="inlineStr">
         <is>
-          <t>ХД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО ХИРУРГА</t>
+          <t>УЗ02.42 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ РЕГИОНАЛЬНЫХ ЛИМФАТИЧЕСКИХ УЗЛОВ (ОДНА ГРУППА)</t>
         </is>
       </c>
       <c r="B1782" s="4" t="n">
-        <v>2650</v>
+        <v>2400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1783">
       <c r="A1783" s="3" t="inlineStr">
         <is>
-          <t>ХД01.03 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО ХИРУРГА</t>
+          <t>УЗ02.43 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЕРДЦА ВЗРОСЛОМУ</t>
         </is>
       </c>
       <c r="B1783" s="4" t="n">
-        <v>2000</v>
+        <v>4600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1784">
       <c r="A1784" s="3" t="inlineStr">
         <is>
-          <t>ХД01.8 ОСМОТР ДЕТЕЙ ВРАЧОМ ДЕТСКИМ ХИРУРГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
+          <t>УЗ02.45 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЛЮННЫХ ЖЕЛЕЗ</t>
         </is>
       </c>
       <c r="B1784" s="4" t="n">
-        <v>2000</v>
+        <v>3250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1785">
-      <c r="A1785" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1785" s="3" t="inlineStr"/>
+      <c r="A1785" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.46 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТАЗОБЕДРЕННЫХ СУСТАВОВ</t>
+        </is>
+      </c>
+      <c r="B1785" s="4" t="n">
+        <v>3250</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1786">
       <c r="A1786" s="3" t="inlineStr">
         <is>
-          <t>ХД02.01 УДАЛЕНИЕ ДОБРОКАЧЕСТВЕННЫХ НОВООБРАЗОВАНИЙ КОЖИ И ПОДКОЖНОЙ КЛЕТЧАТКИ ДО 2-Х СМ (АТЕРОМА, ЛИПОМА, ГИГРОМА)</t>
+          <t>УЗ02.47 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТАЗОБЕДРЕННЫХ СУСТАВОВ У ДЕТЕЙ ДО 1 ГОДА</t>
         </is>
       </c>
       <c r="B1786" s="4" t="n">
-        <v>3650</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1787">
       <c r="A1787" s="3" t="inlineStr">
         <is>
-          <t>ХД02.02 УДАЛЕНИЕ ДОБРОКАЧЕСТВЕННЫХ НОВООБРАЗОВАНИЙ КОЖИ И ПОДКОЖНОЙ КЛЕТЧАТКИ ДО 2-5 СМ (АТЕРОМА, ЛИПОМА, ГИГРОМА)</t>
+          <t>УЗ02.48 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТИМУСА</t>
         </is>
       </c>
       <c r="B1787" s="4" t="n">
-        <v>4000</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1788">
       <c r="A1788" s="3" t="inlineStr">
         <is>
-          <t>ХД02.03 УДАЛЕНИЕ ДОБРОКАЧЕСТВЕННЫХ НОВООБРАЗОВАНИЙ КОЖИ И ПОДКОЖНОЙ КЛЕТЧАТКИ БОЛЕЕ 5 СМ (АТЕРОМА, ЛИПОМА, ГИГРОМА)</t>
+          <t>УЗ02.49 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТОНКОГО И ТОЛСТОГО КИШЕЧНИКА</t>
         </is>
       </c>
       <c r="B1788" s="4" t="n">
-        <v>5750</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1789">
       <c r="A1789" s="3" t="inlineStr">
         <is>
-          <t>ХД02.04 ВСКРЫТИЕ ПОСЛЕОПЕРАЦИОННОГО ЛИГАТУРНОГО АБСЦЕССА, УДАЛЕНИЕ ИНФИЦИРОВАННОЙ ЛИГАТУРЫ</t>
+          <t>УЗ02.51 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ШЕЙНОГО ОТДЕЛА ПОЗВОНОЧНИКА + ФУНКЦИОНАЛЬНАЯ ПРОБА</t>
         </is>
       </c>
       <c r="B1789" s="4" t="n">
-        <v>2200</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1790">
       <c r="A1790" s="3" t="inlineStr">
         <is>
-          <t>ХД02.05 МАЛАЯ ГНОЙНАЯ ОПЕРАЦИЯ (ВСКРЫТИЕ ФУРУНКУЛА, ПАНАРИЦИЯ, КАРБУНКУЛА)</t>
+          <t>УЗ02.52 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ШЕЙНЫХ ЛИМФОУЗЛОВ (СКРИНИНГ)</t>
         </is>
       </c>
       <c r="B1790" s="4" t="n">
-        <v>3650</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1791">
       <c r="A1791" s="3" t="inlineStr">
         <is>
-          <t>ХД02.06 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ АБСЦЕССА, ФЛЕГМОНЫ (1 КАТЕГОРИЯ СЛОЖНОСТИ)</t>
+          <t>УЗ02.53-1 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЩИТОВИДНОЙ ЖЕЛЕЗЫ (ЩИТОВИДНАЯ ЖЕЛЕЗА, ЛИМФОУЗЛЫ, КРОВОТОК) РЕБЕНКУ</t>
         </is>
       </c>
       <c r="B1791" s="4" t="n">
-        <v>4250</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1792">
       <c r="A1792" s="3" t="inlineStr">
         <is>
-          <t>ХД02.09 КРАЕВАЯ РЕЗЕКЦИЯ НОГТЕВОЙ ПЛАСТИНЫ</t>
+          <t>УЗ02.53-2 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЩИТОВИДНОЙ ЖЕЛЕЗЫ (ЩИТОВИДНАЯ ЖЕЛЕЗА, ЛИМФОУЗЛЫ, КРОВОТОК) ВЗРОСЛОМУ</t>
         </is>
       </c>
       <c r="B1792" s="4" t="n">
-        <v>3050</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1793">
       <c r="A1793" s="3" t="inlineStr">
         <is>
-          <t>ХД02.10 ОПЕРАТИВНОЕ ЛЕЧЕНИЕ ВРОСШЕГО НОГТЯ</t>
+          <t>УЗ02.54 УЛЬТРАЗВУКОВОЕ КОМПЛЕКСНОЕ ИССЛЕДОВАНИЕ ОРГАНОВ МАЛОГО ТАЗА (ТРАНСВАГИНАЛЬНО+ТРАНСАБДОМИНАЛЬНО)</t>
         </is>
       </c>
       <c r="B1793" s="4" t="n">
-        <v>3950</v>
+        <v>4600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1794">
       <c r="A1794" s="3" t="inlineStr">
         <is>
-          <t>ХД02.11 УДАЛЕНИЕ ИНОРОДНЫХ ТЕЛ МЯГКИХ ТКАНЕЙ</t>
+          <t>УЗ02.55 УЛЬТРАЗВУКОВОЕ КОНТРОЛЬ КАЧЕСТВА МЕДИКАМЕНТОЗНОГО АБОРТА</t>
         </is>
       </c>
       <c r="B1794" s="4" t="n">
-        <v>2400</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1795">
       <c r="A1795" s="3" t="inlineStr">
         <is>
-          <t>ХД02.12 ЛЕЧЕБНО-ДИАГНОСТИЧЕСКАЯ ПУНКЦИЯ КОЛЕННОГО СУСТАВА</t>
+          <t>УЗ02.56 УЛЬТРАЗВУКОВОЕ ОПРЕДЕЛЕНИЕ ОСТАТОЧНОГО ОБЪЕМА МОЧИ</t>
         </is>
       </c>
       <c r="B1795" s="4" t="n">
-        <v>2400</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1796">
       <c r="A1796" s="3" t="inlineStr">
         <is>
-          <t>ХД02.13 СНЯТИЕ ПОСЛЕОПЕРАЦИОННЫХ ШВОВ</t>
+          <t>УЗ02.57 УЛЬТРАЗВУКОВОЕ ОПРЕДЕЛЕНИЕ СРОКА БЕРЕМЕННОСТИ</t>
         </is>
       </c>
       <c r="B1796" s="4" t="n">
-        <v>1100</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1797">
       <c r="A1797" s="3" t="inlineStr">
         <is>
-          <t>ХД02.14 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА ДО 5 СМ</t>
+          <t>УЗ02.58 УЛЬТРАЗВУКОВОЕ СЕГМЕНТАРНОЕ ИССЛЕДОВАНИЕ СОСУДОВ</t>
         </is>
       </c>
       <c r="B1797" s="4" t="n">
-        <v>3100</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1798">
       <c r="A1798" s="3" t="inlineStr">
         <is>
-          <t>ХД02.15 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
+          <t>УЗ02.59 ФОЛЛИКУЛОМЕТРИЯ</t>
         </is>
       </c>
       <c r="B1798" s="4" t="n">
-        <v>3850</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1799">
       <c r="A1799" s="3" t="inlineStr">
         <is>
-          <t>ХД02.16 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН ДО 5-ТИ СМ</t>
+          <t>УЗ02.6 КОМПЛЕКСНОЕ УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ РЕБЕНКУ ДО 6 МЕСЯЦЕВ (НСГ, СЕРДЦЕ, ТИМУС, ОБП, ПОЧКИ, ТБС)</t>
         </is>
       </c>
       <c r="B1799" s="4" t="n">
-        <v>1650</v>
+        <v>8000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1800">
       <c r="A1800" s="3" t="inlineStr">
         <is>
-          <t>ХД02.17 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАНЫ БОЛЕЕ 5-ТИ СМ</t>
+          <t>УЗ02.60 ФУНКЦИОНАЛЬНАЯ ПРОБА В УЛЬТРАЗВУКОВОМ ИССЛЕДОВАНИИ</t>
         </is>
       </c>
       <c r="B1800" s="4" t="n">
-        <v>2050</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1801">
       <c r="A1801" s="3" t="inlineStr">
         <is>
-          <t>ХД02.18 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОЖОГОВ КОЖИ И ТКАНЕЙ I-II СТЕПЕНИ МЕНЕЕ 1%</t>
+          <t>УЗ02.62 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОЧЕК</t>
         </is>
       </c>
       <c r="B1801" s="4" t="n">
-        <v>2050</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1802">
       <c r="A1802" s="3" t="inlineStr">
         <is>
-          <t>ХД02.19 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОЖОГОВ КОЖИ И ТКАНЕЙ I-II СТЕПЕНИ БОЛЕЕ 1%</t>
+          <t>УЗ02.64 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОДЖЕЛУДОЧНОЙ ЖЕЛЕЗЫ</t>
         </is>
       </c>
       <c r="B1802" s="4" t="n">
-        <v>2350</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1803">
       <c r="A1803" s="3" t="inlineStr">
         <is>
-          <t>ХД02.20 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (ДО 5 СМ)</t>
+          <t>УЗ02.65 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЕЛЕЗЕНКИ</t>
         </is>
       </c>
       <c r="B1803" s="4" t="n">
-        <v>1250</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1804">
       <c r="A1804" s="3" t="inlineStr">
         <is>
-          <t>ХД02.21 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (5-10 СМ)</t>
+          <t>УЗ02.67 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЖЕЛЧНОГО ПУЗЫРЯ</t>
         </is>
       </c>
       <c r="B1804" s="4" t="n">
-        <v>1600</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1805">
       <c r="A1805" s="3" t="inlineStr">
         <is>
-          <t>ХД02.22 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (СВЫШЕ 10 СМ)</t>
+          <t>УЗ02.68 ИССЛЕДОВАНИЕ ОКНА ИМПЛАНТАЦИИ</t>
         </is>
       </c>
       <c r="B1805" s="4" t="n">
-        <v>1900</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1806">
       <c r="A1806" s="3" t="inlineStr">
         <is>
-          <t>ХД02.23 ПЕРЕВЯЗКА ГНОЙНЫХ РАН РАЗМЕРОМ МЕНЕЕ 5-ТИ СМ</t>
+          <t>УЗ02.69 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОЯСНИЧНОГО ОТДЕЛА ПОЗВОНОЧНИКА</t>
         </is>
       </c>
       <c r="B1806" s="4" t="n">
-        <v>1800</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1807">
       <c r="A1807" s="3" t="inlineStr">
         <is>
-          <t>ХД02.24 ПЕРЕВЯЗКА ГНОЙНЫХ РАН РАЗМЕРОМ БОЛЕЕ 5-ТИ СМ</t>
+          <t>УЗ02.7 УЗИ-КОНТРОЛЬ ПУНКЦИИ МОЛОЧНОЙ ЖЕЛЕЗЫ</t>
         </is>
       </c>
       <c r="B1807" s="4" t="n">
-        <v>2200</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1808">
       <c r="A1808" s="3" t="inlineStr">
         <is>
-          <t>ХД02.25 ХИРУРГИЧЕСКИЙ ЗАБОР МАТЕРИАЛА ДЛЯ ПАТОГИСТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ</t>
+          <t>УЗ02.70 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПОЧЕК И НАДПОЧЕЧНИКОВ</t>
         </is>
       </c>
       <c r="B1808" s="4" t="n">
-        <v>1250</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1809">
       <c r="A1809" s="3" t="inlineStr">
         <is>
-          <t>ХД02.26 ОПЕРАТИВНОЕ ЛЕЧЕНИЕ ВРОСШЕГО НОГТЯ АППАРАТОМ РАДИОВОЛНОВОЙ ХИРУРГИИ SURGITRON</t>
+          <t>УЗ02.71 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ СОСУДОВ ПОДВЗДОШНО-БЕДРЕННОГО СЕГМЕНТА</t>
         </is>
       </c>
       <c r="B1809" s="4" t="n">
-        <v>5300</v>
+        <v>4000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1810">
       <c r="A1810" s="3" t="inlineStr">
         <is>
-          <t>ХД02.27 N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>УЗ02.73 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ЖЕЛУДКА С ВОДНО-СИФОННОЙ ПРОБОЙ</t>
         </is>
       </c>
       <c r="B1810" s="4" t="n">
-        <v>290</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1811">
       <c r="A1811" s="3" t="inlineStr">
         <is>
-          <t>ХД02.28 L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>УЗ02.74 ДОПОЛНИТЕЛЬНОЕ УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПЕЧЕНИ</t>
         </is>
       </c>
       <c r="B1811" s="4" t="n">
-        <v>530</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1812">
-      <c r="A1812" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1812" s="3" t="inlineStr"/>
+      <c r="A1812" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.75 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЕРДЦА РЕБЕНКУ (ДО 14 ЛЕТ)</t>
+        </is>
+      </c>
+      <c r="B1812" s="4" t="n">
+        <v>3700</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1813">
       <c r="A1813" s="3" t="inlineStr">
         <is>
-          <t>ХИ01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ХИРУРГА</t>
+          <t>УЗ02.76 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СЕРДЦА РЕБЕНКУ (ОТ 14 ДО 18 ЛЕТ)</t>
         </is>
       </c>
       <c r="B1813" s="4" t="n">
-        <v>2700</v>
+        <v>4200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1814">
       <c r="A1814" s="3" t="inlineStr">
         <is>
-          <t>ХИ01.2 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ХИРУРГА</t>
+          <t>УЗ02.77 РАСПЕЧАТЫВАНИЕ СНИМКА УЛЬТРАЗВУКОВОГО ИССЛЕДОВАНИЯ (ЗА КАЖДЫЙ ПОСЛЕДУЮЩИЙ СНИМОК (ЗА 1 ЕД.)</t>
         </is>
       </c>
       <c r="B1814" s="4" t="n">
-        <v>2600</v>
+        <v>100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1815">
       <c r="A1815" s="3" t="inlineStr">
         <is>
-          <t>ХИ01.3 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ХИРУРГА</t>
+          <t>УЗ02.78 УЗИ-КОНТРОЛЬ ПУНКЦИИ СУСТАВА С ВВЕДЕНИЕМ ЛЕКАРСТВЕННОГО ПРЕПАРАТА</t>
         </is>
       </c>
       <c r="B1815" s="4" t="n">
-        <v>3800</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1816">
       <c r="A1816" s="3" t="inlineStr">
         <is>
-          <t>ХИ01.4 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ХИРУРГА</t>
+          <t>УЗ02.79 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТАЗОБЕДРЕННЫХ СУСТАВОВ (ДЕТИ 1-14ЛЕТ)</t>
         </is>
       </c>
       <c r="B1816" s="4" t="n">
-        <v>2000</v>
+        <v>3150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1817">
       <c r="A1817" s="3" t="inlineStr">
         <is>
-          <t>ХИ01.5 ПОСЛЕОПЕРАЦИОННЫЙ ОСМОТР ВРАЧОМ ХИРУРГОМ</t>
+          <t>УЗ02.8 УЗИ-КОНТРОЛЬ ПУНКЦИИ ЩИТОВИДНОЙ ЖЕЛЕЗЫ</t>
         </is>
       </c>
       <c r="B1817" s="4" t="n">
-        <v>2000</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1818">
-      <c r="A1818" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1818" s="3" t="inlineStr"/>
+      <c r="A1818" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.80 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПЕЧЕНИ</t>
+        </is>
+      </c>
+      <c r="B1818" s="4" t="n">
+        <v>2100</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1819">
-      <c r="A1819" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1819" s="3" t="inlineStr"/>
+      <c r="A1819" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.81 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ПАРАЩИТОВИДНЫХ ЖЕЛЕЗ</t>
+        </is>
+      </c>
+      <c r="B1819" s="4" t="n">
+        <v>2950</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1820">
       <c r="A1820" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.01 ОПЕРАЦИЯ РАДИОХИРУРГИЧЕСКИМ АППАРАТОМ 'ФОТЕК' ДО 15 МИНУТ</t>
+          <t>УЗ02.82 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ АХИЛЛОВОГО СУХОЖИЛИЯ</t>
         </is>
       </c>
       <c r="B1820" s="4" t="n">
-        <v>1700</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1821">
       <c r="A1821" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.02 ОПЕРАЦИЯ РАДИОХИРУРГИЧЕСКИМ АППАРАТОМ 'ФОТЕК' ДО 30 МИНУТ</t>
+          <t>УЗ02.83 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ АРТЕРИЙ И ВЕН НИЖНИХ КОНЕЧНОСТЕЙ</t>
         </is>
       </c>
       <c r="B1821" s="4" t="n">
-        <v>3020</v>
+        <v>8400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1822">
       <c r="A1822" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.03 ОПЕРАЦИЯ РАДИОХИРУРГИЧЕСКИМ АППАРАТОМ 'ФОТЕК' ДО 45 МИНУТ</t>
+          <t>УЗ02.84 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ СОСУДОВ ГОЛОВЫ И ШЕИ</t>
         </is>
       </c>
       <c r="B1822" s="4" t="n">
-        <v>3300</v>
+        <v>7750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1823">
       <c r="A1823" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.04 ОПЕРАЦИЯ РАДИОХИРУРГИЧЕСКИМ АППАРАТОМ 'ФОТЕК' ДО 60 МИНУТ</t>
+          <t>УЗ02.85 ВВЕДЕНИЕ ВМС ПОД КОНТРОЛЕМ УЗИ</t>
         </is>
       </c>
       <c r="B1823" s="4" t="n">
-        <v>4150</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1824">
       <c r="A1824" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.05 УДАЛЕНИЕ НОВООБРАЗОВАНИЙ АППАРАТОМ (SURGIDRON/FOTEK) ДО 10 МИН</t>
+          <t>УЗ02.86 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ДИНАМИКИ ЛЕЧЕНИЯ (В РАМКАХ ГИНЕКОЛОГИЧЕСКОГО ПРИЕМА)</t>
         </is>
       </c>
       <c r="B1824" s="4" t="n">
-        <v>2100</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1825">
       <c r="A1825" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.06 УДАЛЕНИЕ НОВООБРАЗОВАНИЙ АППАРАТОМ (SURGIDRON/FOTEK) 10-20 МИН</t>
+          <t>УЗ02.87 ОПРЕДЕЛЕНИЕ СВОБОДНОЙ ЖИДКОСТИ В БРЮШНОЙ ПОЛОСТИ</t>
         </is>
       </c>
       <c r="B1825" s="4" t="n">
-        <v>2850</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1826">
       <c r="A1826" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.07 УДАЛЕНИЕ НОВООБРАЗОВАНИЙ АППАРАТОМ (SURGIDRON/FOTEK) 20-30 МИН</t>
+          <t>УЗ02.88 УЗИ ЖЕЛЧНОГО ПУЗЫРЯ С ОПРЕДЕЛЕНИЕМ ФУНКЦИИ (С ЖЕЛЧЕГОННЫМ ЗАВТРАКОМ)</t>
         </is>
       </c>
       <c r="B1826" s="4" t="n">
-        <v>3350</v>
+        <v>5050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1827">
       <c r="A1827" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.08 УДАЛЕНИЕ НОВООБРАЗОВАНИЙ АППАРАТОМ (SURGIDRON/FOTEK) БОЛЕЕ 30 МИН</t>
+          <t>УЗ02.89 ОПРЕДЕЛЕНИЕ СВОБОДНОЙ ЖИДКОСТИ В ПЛЕВРАЛЬНОЙ ПОЛОСТИ</t>
         </is>
       </c>
       <c r="B1827" s="4" t="n">
-        <v>3950</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1828">
       <c r="A1828" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.01.09 ОПЕРАТИВНОЕ ЛЕЧЕНИЕ ВРОСШЕГО НОГТЯ АППАРАТОМ РАДИОВОЛНОВОЙ ХИРУРГИИ SURGITRON</t>
+          <t>УЗ02.9 УЛЬТРАЗВУКОВАЯ ДОПЛЕРОГРАФИЯ АРТЕРИЙ ДВУХ КОНЕЧНОСТЕЙ</t>
         </is>
       </c>
       <c r="B1828" s="4" t="n">
-        <v>5550</v>
+        <v>4600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1829">
-      <c r="A1829" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1829" s="3" t="inlineStr"/>
+      <c r="A1829" s="3" t="inlineStr">
+        <is>
+          <t>УЗ02.90 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ОДНОГО НЕРВА ВЕРХНЕЙ КОНЕЧНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1829" s="4" t="n">
+        <v>2500</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1830">
       <c r="A1830" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.02.01N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>УЗ02.91 УЛЬТРАЗВУКОВОЕ ИССЛЕДОВАНИЕ ТРЕХ НЕРВОВ ВЕРНЕЙ КОНЕЧНОСТИ</t>
         </is>
       </c>
       <c r="B1830" s="4" t="n">
-        <v>280</v>
-[...10 lines deleted...]
-      </c>
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="1831">
+      <c r="A1831" s="2" t="inlineStr">
+        <is>
+          <t>УРОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B1831" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1832">
       <c r="A1832" s="2" t="inlineStr">
         <is>
-          <t>ХИ02.03 ОПЕРАЦИИ И МАНИПУЛЯЦИИ В ХИРУРГИИ</t>
+          <t>УД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В УРОЛОГИИ-АНДРОЛОГИИ ДЕТЯМ</t>
         </is>
       </c>
       <c r="B1832" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1833">
       <c r="A1833" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.01 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ФУРУНКУЛА</t>
+          <t>УД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО УРОЛОГА</t>
         </is>
       </c>
       <c r="B1833" s="4" t="n">
-        <v>3000</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1834">
       <c r="A1834" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.02 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ПАНАРИЦИЯ</t>
+          <t>УД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО УРОЛОГА</t>
         </is>
       </c>
       <c r="B1834" s="4" t="n">
-        <v>3580</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1835">
       <c r="A1835" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.03 ХИРУРГИЧЕСКАЯ ОБРАБОТКА КАРБУНКУЛА</t>
+          <t>УД01.03 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО УРОЛОГА</t>
         </is>
       </c>
       <c r="B1835" s="4" t="n">
-        <v>4350</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1836">
       <c r="A1836" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.04 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ГНОЙНОЙ РАНЫ</t>
+          <t>УД01.08 ОСМОТР ДЕТЕЙ ВРАЧОМ ДЕТСКИМ УРОЛОГОМ-АНДРОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
         </is>
       </c>
       <c r="B1836" s="4" t="n">
-        <v>3950</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1837">
-      <c r="A1837" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1837" s="2" t="inlineStr">
+        <is>
+          <t>УД02 ЛЕЧЕБНО-ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИИ В ДЕТСКОЙ УРОЛОГИИ-АНДРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1837" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1838">
       <c r="A1838" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.06 ХИРУРГИЧЕСКАЯ ОБРАБОТКА АБСЦЕССА, ФЛЕГМОНЫ</t>
+          <t>УД02.01 УСТРАНЕНИЕ СИНЕХИЙ КРАЙНЕЙ ПЛОТИ</t>
         </is>
       </c>
       <c r="B1838" s="4" t="n">
-        <v>3700</v>
+        <v>3050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1839">
       <c r="A1839" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.07 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ТРОФИЧЕСКОЙ ЯЗВЫ</t>
+          <t>УД02.02 ВСКРЫТИЕ ПРЕПУЦИАЛЬНОГО АБСЦЕССА</t>
         </is>
       </c>
       <c r="B1839" s="4" t="n">
-        <v>3050</v>
+        <v>4100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1840">
       <c r="A1840" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.08 ХИРУРГИЧЕСКАЯ ОБРАБОТКА НЕОСЛОЖНЕННОЙ ПОСЛЕОПЕРАЦИОННОЙ РАНЫ</t>
+          <t>УД02.03 ЦИРКУМЦИЗИО</t>
         </is>
       </c>
       <c r="B1840" s="4" t="n">
-        <v>1800</v>
+        <v>22050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1841">
       <c r="A1841" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.09 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОСЛОЖНЕННОЙ ПОСЛЕОПЕРАЦИОННОЙ РАНЫ</t>
+          <t>УД02.05 ПРОМЫВАНИЕ ПРЕПУЦИАЛЬНОГО МЕШКА</t>
         </is>
       </c>
       <c r="B1841" s="4" t="n">
-        <v>3000</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1842">
       <c r="A1842" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.10 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОБШИРНОЙ РАНЕВОЙ ПОВЕРХНОСТИ</t>
+          <t>УД02.06 КАТЕТЕРИЗАЦИЯ МОЧЕВОГО ПУЗЫРЯ КАТЕТЕРОМ ФОЛЛЕЯ</t>
         </is>
       </c>
       <c r="B1842" s="4" t="n">
-        <v>2850</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1843">
       <c r="A1843" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.11 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОБШИРНОГО ГНОЙНОГО ПРОЦЕССА НЕЗАВИСИМО ОТ ЛОКАЛИЗАЦИИ</t>
+          <t>УД02.07 КАТЕТЕРИЗАЦИЯ МОЧЕВОГО ПУЗЫРЯ ПВХ КАТЕТЕРОМ ДЛЯ ЗАБОРА МОЧИ</t>
         </is>
       </c>
       <c r="B1843" s="4" t="n">
-        <v>3950</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1844">
       <c r="A1844" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.12 ХИРУРГИЧЕСКАЯ ОБРАБОТКА НАГНОИВШЕЙСЯ КИСТЫ ИЛИ ДОБРОКАЧЕСТВЕННОЙ ОПУХОЛИ КОЖИ</t>
+          <t>УД02.08 СНЯТИЕ ПОСЛЕОПЕРАЦИОННЫХ ШВОВ, ЛИГАТУР</t>
         </is>
       </c>
       <c r="B1844" s="4" t="n">
-        <v>3950</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1845">
       <c r="A1845" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.13 ХИРУРГИЧЕСКАЯ ОБРАБОТКА НАГНОИВШЕЙСЯ ОЖОГОВОЙ ПОВЕРХНОСТИ</t>
+          <t>УД02.09 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (ДО 5 СМ)</t>
         </is>
       </c>
       <c r="B1845" s="4" t="n">
-        <v>3100</v>
+        <v>1250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1846">
       <c r="A1846" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.14 ХИРУРГИЧЕСКАЯ ОБРАБОТКА НАГНОИВШИХСЯ ЭПИТЕЛИАЛЬНЫХ КОПЧИКОВЫХ ХОДОВ</t>
+          <t>УД02.10 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (5-10 СМ)</t>
         </is>
       </c>
       <c r="B1846" s="4" t="n">
-        <v>4200</v>
+        <v>1600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1847">
       <c r="A1847" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.15 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ВРОСШЕГО НОГТЯ</t>
+          <t>УД02.11 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (СВЫШЕ 10 СМ)</t>
         </is>
       </c>
       <c r="B1847" s="4" t="n">
-        <v>4050</v>
+        <v>2000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1848">
       <c r="A1848" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.15-1 ХИРУРГИЧЕСКАЯ ОБРАБОТКА МАСТИТА</t>
+          <t>УД02.12 ПЕРЕВЯЗКА МАЛЫХ ГНОЙНЫХ РАН (ДО 5 СМ)</t>
         </is>
       </c>
       <c r="B1848" s="4" t="n">
-        <v>3500</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1849">
       <c r="A1849" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.16 УДАЛЕНИЕ МОЗОЛЕЙ</t>
+          <t>УД02.13 ПЕРЕВЯЗКА СРЕДНИХ ГНОЙНЫХ РАН (5-10 СМ)</t>
         </is>
       </c>
       <c r="B1849" s="4" t="n">
-        <v>2400</v>
+        <v>2300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1850">
       <c r="A1850" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.17 ПУНКЦИЯ БУРСЫ КОЛЕННОГО / ЛОКТЕВОГО СУСТАВА</t>
+          <t>УД02.14 ПЕРЕВЯЗКА БОЛЬШИХ ГНОЙНЫХ РАН (БОЛЕЕ 10 СМ)</t>
         </is>
       </c>
       <c r="B1850" s="4" t="n">
-        <v>2000</v>
+        <v>2850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1851">
       <c r="A1851" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.18 ИССЕЧЕНИЕ РУБЦОВ ДО 1 СМ</t>
+          <t>УД02.15 ВЫВЕДЕНИЕ МОЧИ КАТЕТЕРОМ</t>
         </is>
       </c>
       <c r="B1851" s="4" t="n">
-        <v>2800</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1852">
       <c r="A1852" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.19 ИССЕЧЕНИЕ ДОБРОКАЧЕСТВЕННОГО ОБРАЗОВАНИЯ КОЖИ И ПОДКОЖНОЙ ЖИРОВОЙ КЛЕТЧАТКИ (АТЕРОМА, ГИГРОМА, НЕВУС, ПИГМЕНТНЫЙ НЕВУС, ПАПИЛОМАТОЗНЫЙ ПИГМЕНТНЫЙ НЕВУС, ДЕРМАТОФИБРОМ И ДР.) ДО 2 СМ</t>
+          <t>УД02.16 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА ДО 5 СМ</t>
         </is>
       </c>
       <c r="B1852" s="4" t="n">
-        <v>3700</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1853">
       <c r="A1853" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.20 ИССЕЧЕНИЕ ДОБРОКАЧЕСТВЕННОГО ОБРАЗОВАНИЯ КОЖИ И ПОДКОЖНОЙ ЖИРОВОЙ КЛЕТЧАТКИ (АТЕРОМА, ГИГРОМА, НЕВУС, ПИГМЕНТНЫЙ НЕВУС, ПАПИЛОМАТОЗНЫЙ ПИГМЕНТНЫЙ НЕВУС, ДЕРМАТОФИБРОМ И ДР.) ОТ 2 ДО 5 СМ</t>
+          <t>УД02.17 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
         </is>
       </c>
       <c r="B1853" s="4" t="n">
-        <v>5500</v>
+        <v>3350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1854">
       <c r="A1854" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.21 ИССЕЧЕНИЕ ДОБРОКАЧЕСТВЕННОГО ОБРАЗОВАНИЯ КОЖИ И ПОДКОЖНОЙ ЖИРОВОЙ КЛЕТЧАТКИ (АТЕРОМА, ГИГРОМА, НЕВУС, ПИГМЕНТНЫЙ НЕВУС, ПАПИЛОМАТОЗНЫЙ ПИГМЕНТНЫЙ НЕВУС, ДЕРМАТОФИБРОМ И ДР.) БОЛЕЕ 5 СМ</t>
+          <t>УД02.18 ПЛАСТИКА УЗДЕЧКИ ПОЛОВОГО ЧЛЕНА</t>
         </is>
       </c>
       <c r="B1854" s="4" t="n">
-        <v>6500</v>
+        <v>16600</v>
       </c>
     </row>
     <row outlineLevel="1" r="1855">
-      <c r="A1855" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1855" s="2" t="inlineStr">
+        <is>
+          <t>УР01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В УРОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B1855" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1856">
       <c r="A1856" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.22 ПЕРЕВЯЗКА ПАЦИЕНТА, ПЕРЕНЕСШЕГО ОПЕРАЦИЮ ПО ПОВОДУ ЗЛОКАЧЕСТВЕННОГО НОВООБРАЗОВАНИЯ (ОСЛОЖНЕННАЯ РАНА)</t>
+          <t>УР01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ УРОЛОГА</t>
         </is>
       </c>
       <c r="B1856" s="4" t="n">
-        <v>2450</v>
+        <v>3000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1857">
       <c r="A1857" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.23 ВЗЯТИЕ ТРЕПАН-БИОПСИИ</t>
+          <t>УР01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ УРОЛОГА</t>
         </is>
       </c>
       <c r="B1857" s="4" t="n">
-        <v>2450</v>
+        <v>2900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1858">
       <c r="A1858" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.25 ТАМПОНИРОВАНИЕ ОКОЛОНОГТЕВЫХ ВАЛИКОВ КОПОЛИНОМ</t>
+          <t>УР01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ УРОЛОГА</t>
         </is>
       </c>
       <c r="B1858" s="4" t="n">
-        <v>1350</v>
+        <v>3900</v>
       </c>
     </row>
     <row outlineLevel="1" r="1859">
       <c r="A1859" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.27 УДАЛЕНИЕ КЛЕЩА ВРАЧОМ</t>
+          <t>УР01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ УРОЛОГА</t>
         </is>
       </c>
       <c r="B1859" s="4" t="n">
-        <v>2300</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1860">
       <c r="A1860" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.28 ЦИРКУМЦИЗИО</t>
+          <t>УР01.07 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ УРОЛОГА ГАСИЛЕНКО К.К.</t>
         </is>
       </c>
       <c r="B1860" s="4" t="n">
-        <v>29000</v>
+        <v>3650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1861">
       <c r="A1861" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.31 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН ДО 5-ТИ СМ</t>
+          <t>УР01.08 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ УРОЛОГА ГАСИЛЕНКО К.К.</t>
         </is>
       </c>
       <c r="B1861" s="4" t="n">
-        <v>1700</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1862">
       <c r="A1862" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.32 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН БОЛЕЕ 5-ТИ СМ</t>
+          <t>УР01.09 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ УРОЛОГА, ВЫСШАЯ КАТЕГОРИЯ</t>
         </is>
       </c>
       <c r="B1862" s="4" t="n">
-        <v>2400</v>
+        <v>3300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1863">
       <c r="A1863" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.35 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (ДО 5СМ)</t>
+          <t>УР01.09-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ УРОЛОГА, ВЫСШАЯ КАТЕГОРИЯ</t>
         </is>
       </c>
       <c r="B1863" s="4" t="n">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1864">
       <c r="A1864" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.36 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ ( 5-10 СМ)</t>
+          <t>УР01.10 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ УРОЛОГА, ВЫСШАЯ КАТЕГОРИЯ</t>
         </is>
       </c>
       <c r="B1864" s="4" t="n">
-        <v>1550</v>
+        <v>3200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1865">
-      <c r="A1865" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1865" s="2" t="inlineStr">
+        <is>
+          <t>УР02 ВЗЯТИЕ БИОЛОГИЧЕСКИХ СУБСТРАТОВ ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B1865" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1866">
       <c r="A1866" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.42 КРАЕВАЯ РЕЗЕКЦИЯ С ПЛАСТИКОЙ ОКОЛОНОГТЕВОГО ЛОЖА</t>
+          <t>УР02.01 ВЗЯТИЕ ВРАЧОМ БИОЛОГИЧЕСКОГО МАТЕРИАЛА ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ (НА ФЛОРУ, НА ЦИТОЛОГИЮ, НА ПЦР-ДИАГНОСТИКУ)</t>
         </is>
       </c>
       <c r="B1866" s="4" t="n">
-        <v>3300</v>
+        <v>550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1867">
       <c r="A1867" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.43 ВСКРЫТИЕ ПОСЛЕОПЕРАЦИОННОГО ЛИГАТУРНОГО АБСЦЕССА, УДАЛЕНИЕ ИНФИЦИРОВАННОЙ ЛИГАТУРЫ</t>
+          <t>УР02.02 МАССАЖ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ И СБОР ОТДЕЛЯЕМОГО ДЛЯ ЛАБОРАТОРНОГО ИССЛЕДОВАНИЯ</t>
         </is>
       </c>
       <c r="B1867" s="4" t="n">
-        <v>2800</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1868">
-      <c r="A1868" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A1868" s="2" t="inlineStr">
+        <is>
+          <t>УР03 ЛЕЧЕБНО-ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИИ</t>
+        </is>
+      </c>
+      <c r="B1868" s="3" t="inlineStr"/>
     </row>
     <row outlineLevel="1" r="1869">
       <c r="A1869" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.45 ВСКРЫТИЕ ГЕМАТОМЫ</t>
+          <t>УР03.02 ЗАМЕНА ЦИСТОСТОМЫ</t>
         </is>
       </c>
       <c r="B1869" s="4" t="n">
-        <v>3000</v>
+        <v>2450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1870">
       <c r="A1870" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.46 КРАЕВАЯ РЕЗЕКЦИЯ НОГТЕВОЙ ПЛАСТИНЫ</t>
+          <t>УР03.04 МАССАЖ ПРЕДСТАТЕЛЬНОЙ ЖЕЛЕЗЫ ЛЕЧЕБНЫЙ</t>
         </is>
       </c>
       <c r="B1870" s="4" t="n">
-        <v>3000</v>
+        <v>1650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1871">
       <c r="A1871" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.47 УДАЛЕНИЕ НОГТЕВОЙ ПЛАСТИНЫ</t>
+          <t>УР03.08 ВПРАВЛЕНИЕ ГОЛОВКИ ПОЛОВОГО ЧЛЕНА ПРИ ПАРАФИМОЗЕ</t>
         </is>
       </c>
       <c r="B1871" s="4" t="n">
-        <v>3200</v>
+        <v>2850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1872">
       <c r="A1872" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.48 СНЯТИЕ КОЛЬЦА ПРИ УЩЕМЛЕНИИ ПАЛЬЦА</t>
+          <t>УР03.09 КАТЕТЕРИЗАЦИЯ МОЧЕВОГО ПУЗЫРЯ ДЛЯ ОТВЕДЕНИЯ МОЧИ</t>
         </is>
       </c>
       <c r="B1872" s="4" t="n">
-        <v>980</v>
+        <v>2500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1873">
       <c r="A1873" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.49 УДАЛЕНИЕ ИНОРОДНЫХ ТЕЛ МЯГКИХ ТКАНЕЙ</t>
+          <t>УР03.10 ДИАТЕРМОКОАГУЛЯЦИЯ НОВООБРАЗОВАНИЙ НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ (ЗА 1 ЕД)</t>
         </is>
       </c>
       <c r="B1873" s="4" t="n">
-        <v>2600</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1874">
       <c r="A1874" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.50 ДИАГНОСТИЧЕСКАЯ ПУНКЦИЯ ПОДКОЖНОГО ОБРАЗОВАНИЯ</t>
+          <t>УР03.11 ДИАТЕРМОКОАГУЛЯЦИЯ НОВООБРАЗОВАНИЙ НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ БОЛЕЕ 1 ЕД,(ЗА КАЖДУЮ ПОСЛЕДУЮЩУЮ)</t>
         </is>
       </c>
       <c r="B1874" s="4" t="n">
-        <v>1550</v>
+        <v>950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1875">
       <c r="A1875" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.51 ПУНКЦИЯ ПОДНОГТЕВОЙ ГЕМАТОМЫ</t>
+          <t>УР03.12 ЗАМЕНА НЕФРОСТОМИЧЕСКОГО ДРЕНАЖА</t>
         </is>
       </c>
       <c r="B1875" s="4" t="n">
-        <v>1450</v>
+        <v>2750</v>
       </c>
     </row>
     <row outlineLevel="1" r="1876">
       <c r="A1876" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.52 КОСМЕТИЧЕСКОЕ СВЕДЕНИЕ КРАЕВ РАНЫ</t>
+          <t>УР03.13 ФРЕНИКУЛОТОМИЯ (ПЛАСТИКА УЗДЕЧКИ ПОЛОВОГО ЧЛЕНА)</t>
         </is>
       </c>
       <c r="B1876" s="4" t="n">
-        <v>1560</v>
+        <v>15100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1877">
       <c r="A1877" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.53 ИНФИЛЬТРАТИВНОЕ ОБКАЛЫВАНИЕ МЯГКИХ ТКАНЕЙ АНТИБАКТЕРИАЛЬНЫМ СРЕДСТВОМ</t>
+          <t>УР03.14 ИССЕЧЕНИЕ ПАПИЛЛОМ МЕАТУСА</t>
         </is>
       </c>
       <c r="B1877" s="4" t="n">
-        <v>410</v>
+        <v>11350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1878">
       <c r="A1878" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.54 ХИРУРГИЧЕСКИЙ ЗАБОР МАТЕРИАЛА ДЛЯ ПАТОГИСТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ</t>
+          <t>УР03.16 ПОСОБИЕ ВИНКЕЛЬМАНА ПРИ ГИДРОЦЕЛЕ</t>
         </is>
       </c>
       <c r="B1878" s="4" t="n">
-        <v>1140</v>
+        <v>41350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1879">
       <c r="A1879" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.55 ЛЕЧЕНИЕ РАН С ИСПОЛЬЗОВАНИЕМ МАЗЕВЫХ ПОВЯЗОК ' БРАНОЛИНД'</t>
+          <t>УР03.17 ИССЕЧЕНИЕ КИСТ ГОЛОВКИ ПРИДАТКА ЯИЧКА</t>
         </is>
       </c>
       <c r="B1879" s="4" t="n">
-        <v>440</v>
+        <v>41350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1880">
       <c r="A1880" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.56 ЛЕЧЕНИЕ РАН С ИСПОЛЬЗОВАНИЕМ МАЗЕВЫХ ПОВЯЗОК 'ВОСКОПРАН'</t>
+          <t>УР03.18 ПОСОБИЕ МАРМАРА ПРИ ВАРИКОЦЕЛЕ</t>
         </is>
       </c>
       <c r="B1880" s="4" t="n">
-        <v>520</v>
+        <v>42650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1881">
       <c r="A1881" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.57D ВНУТРИСУСТАВНАЯ ИНЪЕКЦИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+          <t>УР03.19 УРОСЛИНГ ГИАЛУРОНОВЫМИ ФИЛЛЕРАМИ ПРИ СТРЕССОВОМ НЕДЕРЖАНИИ МОЧИ ЖЕНЩИН 2,0</t>
         </is>
       </c>
       <c r="B1881" s="4" t="n">
-        <v>4000</v>
+        <v>34000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1882">
       <c r="A1882" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.59 АМПУТАЦИЯ (ДЕЗАРТИКУЛЯЦИЯ) ПАЛЬЦА</t>
+          <t>УР03.22 БИОПСИЯ ЯИЧКА</t>
         </is>
       </c>
       <c r="B1882" s="4" t="n">
-        <v>6850</v>
+        <v>36000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1883">
       <c r="A1883" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.60 ОБРАБОТКА КЕРАМИЧЕСКОЙ ФРЕЗОЙ МОЗОЛЕЙ, НОГТЕЙ</t>
+          <t>УР03.23 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 1 ML)</t>
         </is>
       </c>
       <c r="B1883" s="4" t="n">
-        <v>1950</v>
+        <v>20250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1884">
       <c r="A1884" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.03.61 ПУНКЦИЯ СЕРОМЫ</t>
+          <t>УР03.24 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 2 ML)</t>
         </is>
       </c>
       <c r="B1884" s="4" t="n">
-        <v>1150</v>
+        <v>34450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1885">
-      <c r="A1885" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1885" s="3" t="inlineStr"/>
+      <c r="A1885" s="3" t="inlineStr">
+        <is>
+          <t>УР03.25 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 3 ML)</t>
+        </is>
+      </c>
+      <c r="B1885" s="4" t="n">
+        <v>55900</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1886">
       <c r="A1886" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.04.01 БИНТОВАЯ ПОВЯЗКА НА КОНЕЧНОСТЬ</t>
+          <t>УР03.26 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 4 ML)</t>
         </is>
       </c>
       <c r="B1886" s="4" t="n">
-        <v>1000</v>
+        <v>74800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1887">
       <c r="A1887" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.04.02 БИНТОВАЯ ПОВЯЗКА ПАЛЕЦ-КИСТЬ</t>
+          <t>УР03.26.1 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 6 ML)</t>
         </is>
       </c>
       <c r="B1887" s="4" t="n">
-        <v>870</v>
+        <v>106250</v>
       </c>
     </row>
     <row outlineLevel="1" r="1888">
       <c r="A1888" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.04.03 БИНТОВАЯ ПОВЯЗКА ТУЛОВИЩЕ-ГОЛОВА</t>
+          <t>УР03.27 МЕАТОТОМИЯ</t>
         </is>
       </c>
       <c r="B1888" s="4" t="n">
-        <v>1520</v>
+        <v>20000</v>
       </c>
     </row>
     <row outlineLevel="1" r="1889">
       <c r="A1889" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.04.04 КЛЕЕВАЯ ПОВЯЗКА ТИПА 'ОМНИФИКС' НА КОНЕЧНОСТЬ</t>
+          <t>УР03.28 ДЕНЕРВАЦИЯ ГОЛОВКИ ПОЛОВОГО ЧЛЕНА</t>
         </is>
       </c>
       <c r="B1889" s="4" t="n">
-        <v>1020</v>
+        <v>36850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1890">
       <c r="A1890" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.04.05 КЛЕЕВАЯ ПОВЯЗКА ТИПА 'ОМНИФИКС' ПАЛЕЦ-КИСТЬ</t>
+          <t>УР03.29 КОРРЕКЦИЯ ИСКРИВЛЕНИЯ ТЕЛА ПОЛОВОГО ЧЛЕНА</t>
         </is>
       </c>
       <c r="B1890" s="4" t="n">
-        <v>750</v>
+        <v>39400</v>
       </c>
     </row>
     <row outlineLevel="1" r="1891">
       <c r="A1891" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.04.06 КЛЕЕВАЯ ПОВЯЗКА ТИПА 'ОМНИФИКС' ТУЛОВИЩЕ-ГОЛОВА</t>
+          <t>УР03.30 N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
         </is>
       </c>
       <c r="B1891" s="4" t="n">
-        <v>1530</v>
+        <v>300</v>
       </c>
     </row>
     <row outlineLevel="1" r="1892">
-      <c r="A1892" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1892" s="3" t="inlineStr"/>
+      <c r="A1892" s="3" t="inlineStr">
+        <is>
+          <t>УР03.31 L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1892" s="4" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1893">
       <c r="A1893" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.05.01 СНЯТИЕ ШВОВ ДО 5 СМ</t>
+          <t>УР03.32 СНЯТИЕ ПОСЛЕОПЕРАЦИОННЫХ ШВОВ, ЛИГАТУР</t>
         </is>
       </c>
       <c r="B1893" s="4" t="n">
-        <v>780</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1894">
       <c r="A1894" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.05.02 СНЯТИЕ ШВОВ ОТ 5 ДО 10 СМ</t>
+          <t>УР03.33 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (ДО 5 СМ)</t>
         </is>
       </c>
       <c r="B1894" s="4" t="n">
-        <v>1320</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1895">
       <c r="A1895" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.05.03 СНЯТИЕ ШВОВ БОЛЕЕ 10 СМ</t>
+          <t>УР03.34 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (5-10 СМ)</t>
         </is>
       </c>
       <c r="B1895" s="4" t="n">
-        <v>1900</v>
+        <v>1450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1896">
-      <c r="A1896" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1896" s="3" t="inlineStr"/>
+      <c r="A1896" s="3" t="inlineStr">
+        <is>
+          <t>УР03.35 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (СВЫШЕ 10 СМ)</t>
+        </is>
+      </c>
+      <c r="B1896" s="4" t="n">
+        <v>2000</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1897">
       <c r="A1897" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.06.01 УШИВАНИЕ РАНЫ КОСМЕТИЧЕСКИМ ШВОМ ДО 5СМ</t>
+          <t>УР03.36 ПЕРЕВЯЗКА МАЛЫХ ГНОЙНЫХ РАН (ДО 5 СМ)</t>
         </is>
       </c>
       <c r="B1897" s="4" t="n">
-        <v>3200</v>
+        <v>1350</v>
       </c>
     </row>
     <row outlineLevel="1" r="1898">
       <c r="A1898" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.06.02 УШИВАНИЕ РАНЫ ДО 3 СМ</t>
+          <t>УР03.37 ПЕРЕВЯЗКА СРЕДНИХ ГНОЙНЫХ РАН (5-10 СМ)</t>
         </is>
       </c>
       <c r="B1898" s="4" t="n">
-        <v>1200</v>
+        <v>2100</v>
       </c>
     </row>
     <row outlineLevel="1" r="1899">
       <c r="A1899" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.06.03 УШИВАНИЕ РАНЫ ОТ 3 ДО 6 СМ</t>
+          <t>УР03.38 ПЕРЕВЯЗКА БОЛЬШИХ ГНОЙНЫХ РАН (БОЛЕЕ 10 СМ)</t>
         </is>
       </c>
       <c r="B1899" s="4" t="n">
-        <v>1550</v>
+        <v>2650</v>
       </c>
     </row>
     <row outlineLevel="1" r="1900">
       <c r="A1900" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.06.04 УШИВАНИЕ РАНЫ ОТ 6 ДО 10 СМ</t>
+          <t>УР03.39 ВЫВЕДЕНИЕ МОЧИ КАТЕТЕРОМ</t>
         </is>
       </c>
       <c r="B1900" s="4" t="n">
-        <v>1900</v>
+        <v>1150</v>
       </c>
     </row>
     <row outlineLevel="1" r="1901">
       <c r="A1901" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.06.05 УШИВАНИЕ РАНЫ БОЛЕЕ 10 СМ</t>
+          <t>УР03.40 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА ДО 5 СМ</t>
         </is>
       </c>
       <c r="B1901" s="4" t="n">
-        <v>2800</v>
+        <v>1800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1902">
       <c r="A1902" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.06.06 СВЕДЕНИЕ КРАЕВ РАНЫ СТРИП-ПОВЯЗКОЙ ДО 5 СМ</t>
+          <t>УР03.41 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
         </is>
       </c>
       <c r="B1902" s="4" t="n">
-        <v>1150</v>
+        <v>3450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1903">
       <c r="A1903" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.06.07 СВЕДЕНИЕ КРАЕВ РАНЫ СТРИП-ПОВЯЗКОЙ БОЛЕЕ 5 СМ</t>
+          <t>УР03.42 ИССЕЧЕНИЕ ПАРУСА МОШОНКИ</t>
         </is>
       </c>
       <c r="B1903" s="4" t="n">
-        <v>1750</v>
+        <v>47450</v>
       </c>
     </row>
     <row outlineLevel="1" r="1904">
       <c r="A1904" s="3" t="inlineStr">
         <is>
-          <t>ХИ02.06.08 УШИВАНИЕ РАНЫ КОСМЕТИЧЕСКИМ ШВОМ БОЛЕЕ 5 СМ</t>
+          <t>УР03.43 ЭНДОЛИМФАТИЧЕСКОЕ ВВЕДЕНИЕ ЛЕКАРСТВЕННЫХ СРЕДСТВ</t>
         </is>
       </c>
       <c r="B1904" s="4" t="n">
-        <v>4100</v>
-[...8 lines deleted...]
-      <c r="B1905" s="3" t="inlineStr"/>
+        <v>850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1905">
+      <c r="A1905" s="3" t="inlineStr">
+        <is>
+          <t>УР03.44 ЦИРКУМЦИЗИО</t>
+        </is>
+      </c>
+      <c r="B1905" s="4" t="n">
+        <v>37050</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1906">
-      <c r="A1906" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1906" s="3" t="inlineStr"/>
+      <c r="A1906" s="3" t="inlineStr">
+        <is>
+          <t>УР03.45 НАЛОЖЕНИЕ ВТОРИЧНЫХ ШВОВ ПРИ ДИАСТАЗЕ РАНЫ</t>
+        </is>
+      </c>
+      <c r="B1906" s="4" t="n">
+        <v>4750</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1907">
       <c r="A1907" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ЭНДОКРИНОЛОГА</t>
+          <t>УР03.46 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 5 ML)</t>
         </is>
       </c>
       <c r="B1907" s="4" t="n">
-        <v>4100</v>
+        <v>97550</v>
       </c>
     </row>
     <row outlineLevel="1" r="1908">
       <c r="A1908" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ЭНДОКРИНОЛОГА</t>
+          <t>УР03.47 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 7 ML)</t>
         </is>
       </c>
       <c r="B1908" s="4" t="n">
-        <v>4000</v>
+        <v>136850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1909">
       <c r="A1909" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ЭНДОКРИНОЛОГА</t>
+          <t>УР03.48 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 8 ML)</t>
         </is>
       </c>
       <c r="B1909" s="4" t="n">
-        <v>4700</v>
+        <v>156200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1910">
       <c r="A1910" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ЭНДОКРИНОЛОГА</t>
+          <t>УР03.49 УДАЛЕНИЕ АТЕРОМЫ НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ (ЗА 1 ЕД.)</t>
         </is>
       </c>
       <c r="B1910" s="4" t="n">
-        <v>2200</v>
+        <v>2950</v>
       </c>
     </row>
     <row outlineLevel="1" r="1911">
       <c r="A1911" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ВРАЧА-ЭНДОКРИНОЛОГА ФУРГАЛ Л. В.</t>
+          <t>УР03.50 УДАЛЕНИЕ АТЕРОМЫ НАРУЖНЫХ ПОЛОВЫХ ОРГАНОВ ЗА КАЖДУЮ ПОСЛЕДУЮЩУЮ ЕД.</t>
         </is>
       </c>
       <c r="B1911" s="4" t="n">
-        <v>4100</v>
+        <v>2200</v>
       </c>
     </row>
     <row outlineLevel="1" r="1912">
       <c r="A1912" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.05-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ВРАЧА-ЭНДОКРИНОЛОГА ФУРГАЛ Л. В.</t>
+          <t>УР03.51 КОРРЕКЦИЯ УРЕТРЫ ПРИ ГОЛОВЧАТОЙ ФОРМЕ ГИПОСПАДИИ</t>
         </is>
       </c>
       <c r="B1912" s="4" t="n">
-        <v>1400</v>
+        <v>39500</v>
       </c>
     </row>
     <row outlineLevel="1" r="1913">
       <c r="A1913" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.06 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧА-ЭНДОКРИНОЛОГА ФУРГАЛ Л.В.</t>
+          <t>УР03.52 ВВЕДЕНИЕ СИНТЕТИЧЕСКОГО ИМПЛАНТА</t>
         </is>
       </c>
       <c r="B1913" s="4" t="n">
-        <v>4000</v>
+        <v>15850</v>
       </c>
     </row>
     <row outlineLevel="1" r="1914">
       <c r="A1914" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.09 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ВРАЧА-ЭНДОКРИНОЛОГА ЯКОВЛЕВОЙЕ.А.</t>
+          <t>УР03.53 ИССЕЧЕНИЕ КАРУНКУЛА УРЕТРЫ</t>
         </is>
       </c>
       <c r="B1914" s="4" t="n">
-        <v>3800</v>
+        <v>19800</v>
       </c>
     </row>
     <row outlineLevel="1" r="1915">
       <c r="A1915" s="3" t="inlineStr">
         <is>
-          <t>ЭК01.10 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧА-ЭНДОКРИНОЛОГА ЯКОВЛЕВОЙ Е.А.</t>
+          <t>УР03.54 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ГОЛОВКИ/ТЕЛА ПОЛОВОГО ЧЛЕНА (ЗА 10 ML)</t>
         </is>
       </c>
       <c r="B1915" s="4" t="n">
-        <v>3700</v>
-[...8 lines deleted...]
-      <c r="B1916" s="3" t="inlineStr"/>
+        <v>177300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1916">
+      <c r="A1916" s="3" t="inlineStr">
+        <is>
+          <t>УР03.56 ИССЕЧЕНИЕ КЕЛЛОИДНЫХ РУБЦОВ</t>
+        </is>
+      </c>
+      <c r="B1916" s="4" t="n">
+        <v>15850</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1917">
-      <c r="A1917" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1917" s="3" t="inlineStr"/>
+      <c r="A1917" s="3" t="inlineStr">
+        <is>
+          <t>УР03.57 КОРРЕКЦИЯ ГИАЛУРОНОВЫМ ФИЛЛЕРОМ ТЕЛА ПОЛОВОГО ЧЛЕНА ПРЕПАРАТОМ ПОЛИМОЛОЧНОЙ КИСЛОТЫ</t>
+        </is>
+      </c>
+      <c r="B1917" s="4" t="n">
+        <v>177200</v>
+      </c>
     </row>
     <row outlineLevel="1" r="1918">
       <c r="A1918" s="3" t="inlineStr">
         <is>
-          <t>ЭД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ЭНДОКРИНОЛОГА ДЕТСКОГО</t>
+          <t>УР03.58 КОРРЕКЦИЯ РУБЦОВЫХ ИЗМЕНЕНИЙ ПОЛОВОГО ЧЛЕНА</t>
         </is>
       </c>
       <c r="B1918" s="4" t="n">
-        <v>3550</v>
+        <v>59050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1919">
       <c r="A1919" s="3" t="inlineStr">
         <is>
-          <t>ЭД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ЭНДОКРИНОЛОГА ДЕТСКОГО</t>
+          <t>УР03.59 РАЗВЕДЕНИЕ СИНЕХИЙ КРАЙНЕЙ ПЛОТИ</t>
         </is>
       </c>
       <c r="B1919" s="4" t="n">
-        <v>3450</v>
+        <v>15050</v>
       </c>
     </row>
     <row outlineLevel="1" r="1920">
       <c r="A1920" s="3" t="inlineStr">
         <is>
+          <t>УР03.60 ВВЕДЕНИЕ ПРОТЕОЛИТИЧЕСКИХ ФЕРМЕНТОВ В ФИБРОПЛАСТИЧЕСКИЕ ОЧАГИ</t>
+        </is>
+      </c>
+      <c r="B1920" s="4" t="n">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="1921">
+      <c r="A1921" s="2" t="inlineStr">
+        <is>
+          <t>ФИЗИОТЕРАПИЯ</t>
+        </is>
+      </c>
+      <c r="B1921" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1922">
+      <c r="A1922" s="2" t="inlineStr">
+        <is>
+          <t>ФТ02 СВЕТОТЕРАПИЯ</t>
+        </is>
+      </c>
+      <c r="B1922" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1923">
+      <c r="A1923" s="3" t="inlineStr">
+        <is>
+          <t>ФТ02.01 УФО ЗЕВА И НОСА, ЗА 1 СЕАНС</t>
+        </is>
+      </c>
+      <c r="B1923" s="4" t="n">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="1924">
+      <c r="A1924" s="2" t="inlineStr">
+        <is>
+          <t>ФУНКЦИОНАЛЬНАЯ ДИАГНОСТИКА</t>
+        </is>
+      </c>
+      <c r="B1924" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1925">
+      <c r="A1925" s="2" t="inlineStr">
+        <is>
+          <t>ФД01 ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ</t>
+        </is>
+      </c>
+      <c r="B1925" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1926">
+      <c r="A1926" s="3" t="inlineStr">
+        <is>
+          <t>ФД01.11 ЗАПИСЬ РЕЗУЛЬТАТОВ ИССЛЕДОВАНИЯ НА ДИСК</t>
+        </is>
+      </c>
+      <c r="B1926" s="4" t="n">
+        <v>300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1927">
+      <c r="A1927" s="3" t="inlineStr">
+        <is>
+          <t>ФД01.2 ИССЛЕДОВАНИЕ ФУНКЦИИ ВНЕШНЕГО ДЫХАНИЯ</t>
+        </is>
+      </c>
+      <c r="B1927" s="4" t="n">
+        <v>500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1928">
+      <c r="A1928" s="3" t="inlineStr">
+        <is>
+          <t>ФД01.3 ИССЛЕДОВАНИЕ ФУНКЦИИ ВНЕШНЕГО ДЫХАНИЯ С БРОНХОЛИТИЧЕСКОЙ ПРОБОЙ</t>
+        </is>
+      </c>
+      <c r="B1928" s="4" t="n">
+        <v>600</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1929">
+      <c r="A1929" s="3" t="inlineStr">
+        <is>
+          <t>ФД01.5 НАЛОЖЕНИЕ ЭКГ-МОНИТОРА (ХОЛТЕР)</t>
+        </is>
+      </c>
+      <c r="B1929" s="4" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1930">
+      <c r="A1930" s="3" t="inlineStr">
+        <is>
+          <t>ФД01.5-1 НАЛОЖЕНИЕ ЭКГ-МОНИТОРА (ХОЛТЕР) ЗА КАЖДЫЙ ПОСЛЕДУЮЩИЙ ДЕНЬ</t>
+        </is>
+      </c>
+      <c r="B1930" s="4" t="n">
+        <v>1300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1931">
+      <c r="A1931" s="3" t="inlineStr">
+        <is>
+          <t>ФД01.6 НАЛОЖЕНИЕ МОНИТОРА АД (СМАД)</t>
+        </is>
+      </c>
+      <c r="B1931" s="4" t="n">
+        <v>1300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1932">
+      <c r="A1932" s="3" t="inlineStr">
+        <is>
+          <t>ФД01.8-1 СНЯТИЕ ЭКГ МЕДИЦИНСКОЙ СЕСТРОЙ</t>
+        </is>
+      </c>
+      <c r="B1932" s="4" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1933">
+      <c r="A1933" s="3" t="inlineStr">
+        <is>
+          <t>ФД01.9-1 СНЯТИЕ ЭКГ С НАГРУЗОЧНОЙ ПРОБОЙ МЕДИЦИНСКОЙ СЕСТРОЙ</t>
+        </is>
+      </c>
+      <c r="B1933" s="4" t="n">
+        <v>600</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1934">
+      <c r="A1934" s="2" t="inlineStr">
+        <is>
+          <t>ФД02 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ФУНКЦИОНАЛЬНОЙ ДИАГНОСТИКЕ</t>
+        </is>
+      </c>
+      <c r="B1934" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1935">
+      <c r="A1935" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.1 ОПИСАНИЕ ФВД</t>
+        </is>
+      </c>
+      <c r="B1935" s="4" t="n">
+        <v>500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1936">
+      <c r="A1936" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.10 ОПИСАНИЕ ФВД ПО CITO</t>
+        </is>
+      </c>
+      <c r="B1936" s="4" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1937">
+      <c r="A1937" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.11 ОПИСАНИЕ ФВД С БРОНХОЛИТИЧЕСКОЙ ПРОБОЙ ПО CITO</t>
+        </is>
+      </c>
+      <c r="B1937" s="4" t="n">
+        <v>1300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1938">
+      <c r="A1938" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.2 ОПИСАНИЕ ЭКГ</t>
+        </is>
+      </c>
+      <c r="B1938" s="4" t="n">
+        <v>600</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1939">
+      <c r="A1939" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.3 ОПИСАНИЕ ЭКГ С НАГРУЗОЧНОЙ ПРОБОЙ</t>
+        </is>
+      </c>
+      <c r="B1939" s="4" t="n">
+        <v>600</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1940">
+      <c r="A1940" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.4 ОПИСАНИЕ РЕЗУЛЬТАТОВ СУТОЧНОГО ЭКГ МОНИТОРИРОВАНИЯ (ХОЛТЕР)</t>
+        </is>
+      </c>
+      <c r="B1940" s="4" t="n">
+        <v>1300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1941">
+      <c r="A1941" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.4-1 ОПИСАНИЕ РЕЗУЛЬТАТОВ СУТОЧНОГО ЭКГ МОНИТОРИРОВАНИЯ (ХОЛТЕР) ЗА КАЖДЫЙ ПОСЛЕДУЮЩИЙ ДЕНЬ</t>
+        </is>
+      </c>
+      <c r="B1941" s="4" t="n">
+        <v>1300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1942">
+      <c r="A1942" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.5 ОПИСАНИЕ РЕЗУЛЬТАТОВ СУТОЧНОГО МОНИТОРИРОВАНИЯ АРТЕРИАЛЬНОГО ДАВЛЕНИЯ</t>
+        </is>
+      </c>
+      <c r="B1942" s="4" t="n">
+        <v>1200</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1943">
+      <c r="A1943" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.6 ОПИСАНИЕ ФВД С БРОНХОЛИТИЧЕСКОЙ ПРОБОЙ</t>
+        </is>
+      </c>
+      <c r="B1943" s="4" t="n">
+        <v>800</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1944">
+      <c r="A1944" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.7 ОПИСАНИЕ ЭКГ ПО CITO</t>
+        </is>
+      </c>
+      <c r="B1944" s="4" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1945">
+      <c r="A1945" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.8 ОПИСАНИЕ ЭКГ ПРИ ОСМОТРЕ ДЕТЕЙ ДО 8 ЛЕТ (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД, ШКОЛА)</t>
+        </is>
+      </c>
+      <c r="B1945" s="4" t="n">
+        <v>500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1946">
+      <c r="A1946" s="3" t="inlineStr">
+        <is>
+          <t>ФД02.9 ОПИСАНИЕ ЭКГ С НАГРУЗКОЙ ПО CITO</t>
+        </is>
+      </c>
+      <c r="B1946" s="4" t="n">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1947">
+      <c r="A1947" s="2" t="inlineStr">
+        <is>
+          <t>ХИРУРГИЯ</t>
+        </is>
+      </c>
+      <c r="B1947" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1948">
+      <c r="A1948" s="2" t="inlineStr">
+        <is>
+          <t>ХД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ ХИРУРГИИ</t>
+        </is>
+      </c>
+      <c r="B1948" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1949">
+      <c r="A1949" s="3" t="inlineStr">
+        <is>
+          <t>ХД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ДЕТСКОГО ХИРУРГА</t>
+        </is>
+      </c>
+      <c r="B1949" s="4" t="n">
+        <v>3050</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1950">
+      <c r="A1950" s="3" t="inlineStr">
+        <is>
+          <t>ХД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ДЕТСКОГО ХИРУРГА</t>
+        </is>
+      </c>
+      <c r="B1950" s="4" t="n">
+        <v>2950</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1951">
+      <c r="A1951" s="3" t="inlineStr">
+        <is>
+          <t>ХД01.03 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ДЕТСКОГО ХИРУРГА</t>
+        </is>
+      </c>
+      <c r="B1951" s="4" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1952">
+      <c r="A1952" s="3" t="inlineStr">
+        <is>
+          <t>ХД01.8 ОСМОТР ДЕТЕЙ ВРАЧОМ ДЕТСКИМ ХИРУРГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОЙ УСЛУГИ)</t>
+        </is>
+      </c>
+      <c r="B1952" s="4" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1953">
+      <c r="A1953" s="2" t="inlineStr">
+        <is>
+          <t>ХД02 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ В ДЕТСКОЙ ХИРУРГИИ</t>
+        </is>
+      </c>
+      <c r="B1953" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1954">
+      <c r="A1954" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.01 УДАЛЕНИЕ ДОБРОКАЧЕСТВЕННЫХ НОВООБРАЗОВАНИЙ КОЖИ И ПОДКОЖНОЙ КЛЕТЧАТКИ ДО 2-Х СМ (АТЕРОМА, ЛИПОМА, ГИГРОМА)</t>
+        </is>
+      </c>
+      <c r="B1954" s="4" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1955">
+      <c r="A1955" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.02 УДАЛЕНИЕ ДОБРОКАЧЕСТВЕННЫХ НОВООБРАЗОВАНИЙ КОЖИ И ПОДКОЖНОЙ КЛЕТЧАТКИ ДО 2-5 СМ (АТЕРОМА, ЛИПОМА, ГИГРОМА)</t>
+        </is>
+      </c>
+      <c r="B1955" s="4" t="n">
+        <v>4400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1956">
+      <c r="A1956" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.03 УДАЛЕНИЕ ДОБРОКАЧЕСТВЕННЫХ НОВООБРАЗОВАНИЙ КОЖИ И ПОДКОЖНОЙ КЛЕТЧАТКИ БОЛЕЕ 5 СМ (АТЕРОМА, ЛИПОМА, ГИГРОМА)</t>
+        </is>
+      </c>
+      <c r="B1956" s="4" t="n">
+        <v>6300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1957">
+      <c r="A1957" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.04 ВСКРЫТИЕ ПОСЛЕОПЕРАЦИОННОГО ЛИГАТУРНОГО АБСЦЕССА, УДАЛЕНИЕ ИНФИЦИРОВАННОЙ ЛИГАТУРЫ</t>
+        </is>
+      </c>
+      <c r="B1957" s="4" t="n">
+        <v>2400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1958">
+      <c r="A1958" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.05 МАЛАЯ ГНОЙНАЯ ОПЕРАЦИЯ (ВСКРЫТИЕ ФУРУНКУЛА, ПАНАРИЦИЯ, КАРБУНКУЛА)</t>
+        </is>
+      </c>
+      <c r="B1958" s="4" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1959">
+      <c r="A1959" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.06 ВСКРЫТИЕ И ДРЕНИРОВАНИЕ АБСЦЕССА, ФЛЕГМОНЫ (1 КАТЕГОРИЯ СЛОЖНОСТИ)</t>
+        </is>
+      </c>
+      <c r="B1959" s="4" t="n">
+        <v>4750</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1960">
+      <c r="A1960" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.09 КРАЕВАЯ РЕЗЕКЦИЯ НОГТЕВОЙ ПЛАСТИНЫ</t>
+        </is>
+      </c>
+      <c r="B1960" s="4" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1961">
+      <c r="A1961" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.10 ОПЕРАТИВНОЕ ЛЕЧЕНИЕ ВРОСШЕГО НОГТЯ</t>
+        </is>
+      </c>
+      <c r="B1961" s="4" t="n">
+        <v>4300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1962">
+      <c r="A1962" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.11 УДАЛЕНИЕ ИНОРОДНЫХ ТЕЛ МЯГКИХ ТКАНЕЙ</t>
+        </is>
+      </c>
+      <c r="B1962" s="4" t="n">
+        <v>2650</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1963">
+      <c r="A1963" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.12 ЛЕЧЕБНО-ДИАГНОСТИЧЕСКАЯ ПУНКЦИЯ КОЛЕННОГО СУСТАВА</t>
+        </is>
+      </c>
+      <c r="B1963" s="4" t="n">
+        <v>2650</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1964">
+      <c r="A1964" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.13 СНЯТИЕ ПОСЛЕОПЕРАЦИОННЫХ ШВОВ</t>
+        </is>
+      </c>
+      <c r="B1964" s="4" t="n">
+        <v>1250</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1965">
+      <c r="A1965" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.14 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА ДО 5 СМ</t>
+        </is>
+      </c>
+      <c r="B1965" s="4" t="n">
+        <v>3450</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1966">
+      <c r="A1966" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.15 НАЛОЖЕНИЕ КОСМЕТИЧЕСКОГО (ВНУТРИКОЖНОГО) ШВА БОЛЕЕ 5 СМ</t>
+        </is>
+      </c>
+      <c r="B1966" s="4" t="n">
+        <v>4200</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1967">
+      <c r="A1967" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.16 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН ДО 5-ТИ СМ</t>
+        </is>
+      </c>
+      <c r="B1967" s="4" t="n">
+        <v>1800</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1968">
+      <c r="A1968" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.17 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАНЫ БОЛЕЕ 5-ТИ СМ</t>
+        </is>
+      </c>
+      <c r="B1968" s="4" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1969">
+      <c r="A1969" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.18 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОЖОГОВ КОЖИ И ТКАНЕЙ I-II СТЕПЕНИ МЕНЕЕ 1%</t>
+        </is>
+      </c>
+      <c r="B1969" s="4" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1970">
+      <c r="A1970" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.19 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОЖОГОВ КОЖИ И ТКАНЕЙ I-II СТЕПЕНИ БОЛЕЕ 1%</t>
+        </is>
+      </c>
+      <c r="B1970" s="4" t="n">
+        <v>2650</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1971">
+      <c r="A1971" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.20 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (ДО 5 СМ)</t>
+        </is>
+      </c>
+      <c r="B1971" s="4" t="n">
+        <v>1350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1972">
+      <c r="A1972" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.21 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (5-10 СМ)</t>
+        </is>
+      </c>
+      <c r="B1972" s="4" t="n">
+        <v>1800</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1973">
+      <c r="A1973" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.22 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (СВЫШЕ 10 СМ)</t>
+        </is>
+      </c>
+      <c r="B1973" s="4" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1974">
+      <c r="A1974" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.23 ПЕРЕВЯЗКА ГНОЙНЫХ РАН РАЗМЕРОМ МЕНЕЕ 5-ТИ СМ</t>
+        </is>
+      </c>
+      <c r="B1974" s="4" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1975">
+      <c r="A1975" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.24 ПЕРЕВЯЗКА ГНОЙНЫХ РАН РАЗМЕРОМ БОЛЕЕ 5-ТИ СМ</t>
+        </is>
+      </c>
+      <c r="B1975" s="4" t="n">
+        <v>2400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1976">
+      <c r="A1976" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.25 ХИРУРГИЧЕСКИЙ ЗАБОР МАТЕРИАЛА ДЛЯ ПАТОГИСТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B1976" s="4" t="n">
+        <v>1350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1977">
+      <c r="A1977" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.26 ОПЕРАТИВНОЕ ЛЕЧЕНИЕ ВРОСШЕГО НОГТЯ АППАРАТОМ РАДИОВОЛНОВОЙ ХИРУРГИИ SURGITRON</t>
+        </is>
+      </c>
+      <c r="B1977" s="4" t="n">
+        <v>5900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1978">
+      <c r="A1978" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.27 N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1978" s="4" t="n">
+        <v>300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1979">
+      <c r="A1979" s="3" t="inlineStr">
+        <is>
+          <t>ХД02.28 L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+        </is>
+      </c>
+      <c r="B1979" s="4" t="n">
+        <v>650</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1980">
+      <c r="A1980" s="2" t="inlineStr">
+        <is>
+          <t>ХИ01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ХИРУРГИИ</t>
+        </is>
+      </c>
+      <c r="B1980" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1981">
+      <c r="A1981" s="3" t="inlineStr">
+        <is>
+          <t>ХИ01.1 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ХИРУРГА</t>
+        </is>
+      </c>
+      <c r="B1981" s="4" t="n">
+        <v>2900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1982">
+      <c r="A1982" s="3" t="inlineStr">
+        <is>
+          <t>ХИ01.2 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ХИРУРГА</t>
+        </is>
+      </c>
+      <c r="B1982" s="4" t="n">
+        <v>2800</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1983">
+      <c r="A1983" s="3" t="inlineStr">
+        <is>
+          <t>ХИ01.3 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ХИРУРГА</t>
+        </is>
+      </c>
+      <c r="B1983" s="4" t="n">
+        <v>4100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1984">
+      <c r="A1984" s="3" t="inlineStr">
+        <is>
+          <t>ХИ01.4 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ХИРУРГА</t>
+        </is>
+      </c>
+      <c r="B1984" s="4" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1985">
+      <c r="A1985" s="3" t="inlineStr">
+        <is>
+          <t>ХИ01.5 ПОСЛЕОПЕРАЦИОННЫЙ ОСМОТР ВРАЧОМ ХИРУРГОМ</t>
+        </is>
+      </c>
+      <c r="B1985" s="4" t="n">
+        <v>2200</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1986">
+      <c r="A1986" s="3" t="inlineStr">
+        <is>
+          <t>ХИ01.5-1 ПРЕДОПЕРАЦИОННЫЙ ОСМОТР ХИРУРГА</t>
+        </is>
+      </c>
+      <c r="B1986" s="4" t="n">
+        <v>2200</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1987">
+      <c r="A1987" s="3" t="inlineStr">
+        <is>
+          <t>ХИ01.5-2 ОСМОТР ХИРУРГОМ ПЕРЕД МАНИПУЛЯЦИЕЙ</t>
+        </is>
+      </c>
+      <c r="B1987" s="4" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1988">
+      <c r="A1988" s="2" t="inlineStr">
+        <is>
+          <t>ХИ02 ЛЕЧЕБНЫЕ И ДИАГНОСТИЧЕСКИЕ МАНИПУЛЯЦИИ В ХИРУРГИИ</t>
+        </is>
+      </c>
+      <c r="B1988" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1989">
+      <c r="A1989" s="2" t="inlineStr">
+        <is>
+          <t>ХИ02.01 ИСПОЛЬЗОВАНИЕ РАДИОХИРУРГИЧЕСКОГО АППАРАТА (SURGIDRON/FOTEK)</t>
+        </is>
+      </c>
+      <c r="B1989" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="1990">
+      <c r="A1990" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.01 ОПЕРАЦИЯ РАДИОХИРУРГИЧЕСКИМ АППАРАТОМ 'ФОТЕК' ДО 15 МИНУТ</t>
+        </is>
+      </c>
+      <c r="B1990" s="4" t="n">
+        <v>1900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1991">
+      <c r="A1991" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.02 ОПЕРАЦИЯ РАДИОХИРУРГИЧЕСКИМ АППАРАТОМ 'ФОТЕК' ДО 30 МИНУТ</t>
+        </is>
+      </c>
+      <c r="B1991" s="4" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1992">
+      <c r="A1992" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.03 ОПЕРАЦИЯ РАДИОХИРУРГИЧЕСКИМ АППАРАТОМ 'ФОТЕК' ДО 45 МИНУТ</t>
+        </is>
+      </c>
+      <c r="B1992" s="4" t="n">
+        <v>3700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1993">
+      <c r="A1993" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.04 ОПЕРАЦИЯ РАДИОХИРУРГИЧЕСКИМ АППАРАТОМ 'ФОТЕК' ДО 60 МИНУТ</t>
+        </is>
+      </c>
+      <c r="B1993" s="4" t="n">
+        <v>4600</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1994">
+      <c r="A1994" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.05 УДАЛЕНИЕ НОВООБРАЗОВАНИЙ АППАРАТОМ (SURGIDRON/FOTEK) ДО 10 МИН</t>
+        </is>
+      </c>
+      <c r="B1994" s="4" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1995">
+      <c r="A1995" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.06 УДАЛЕНИЕ НОВООБРАЗОВАНИЙ АППАРАТОМ (SURGIDRON/FOTEK) 10-20 МИН</t>
+        </is>
+      </c>
+      <c r="B1995" s="4" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1996">
+      <c r="A1996" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.07 УДАЛЕНИЕ НОВООБРАЗОВАНИЙ АППАРАТОМ (SURGIDRON/FOTEK) 20-30 МИН</t>
+        </is>
+      </c>
+      <c r="B1996" s="4" t="n">
+        <v>3700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1997">
+      <c r="A1997" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.08 УДАЛЕНИЕ НОВООБРАЗОВАНИЙ АППАРАТОМ (SURGIDRON/FOTEK) БОЛЕЕ 30 МИН</t>
+        </is>
+      </c>
+      <c r="B1997" s="4" t="n">
+        <v>4300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1998">
+      <c r="A1998" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.01.09 ОПЕРАТИВНОЕ ЛЕЧЕНИЕ ВРОСШЕГО НОГТЯ АППАРАТОМ РАДИОВОЛНОВОЙ ХИРУРГИИ SURGITRON</t>
+        </is>
+      </c>
+      <c r="B1998" s="4" t="n">
+        <v>6100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="1999">
+      <c r="A1999" s="2" t="inlineStr">
+        <is>
+          <t>ХИ02.02 АНЕСТЕЗИЯ</t>
+        </is>
+      </c>
+      <c r="B1999" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2000">
+      <c r="A2000" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.02.01N МЕСТНАЯ АНЕСТЕЗИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+        </is>
+      </c>
+      <c r="B2000" s="4" t="n">
+        <v>300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2001">
+      <c r="A2001" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.02.02L МЕСТНАЯ АНЕСТЕЗИЯ ВТОРОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+        </is>
+      </c>
+      <c r="B2001" s="4" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2002">
+      <c r="A2002" s="2" t="inlineStr">
+        <is>
+          <t>ХИ02.03 ОПЕРАЦИИ И МАНИПУЛЯЦИИ В ХИРУРГИИ</t>
+        </is>
+      </c>
+      <c r="B2002" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2003">
+      <c r="A2003" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.01 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ФУРУНКУЛА</t>
+        </is>
+      </c>
+      <c r="B2003" s="4" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2004">
+      <c r="A2004" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.02 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ПАНАРИЦИЯ</t>
+        </is>
+      </c>
+      <c r="B2004" s="4" t="n">
+        <v>4000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2005">
+      <c r="A2005" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.03 ХИРУРГИЧЕСКАЯ ОБРАБОТКА КАРБУНКУЛА</t>
+        </is>
+      </c>
+      <c r="B2005" s="4" t="n">
+        <v>4850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2006">
+      <c r="A2006" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.04 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ГНОЙНОЙ РАНЫ</t>
+        </is>
+      </c>
+      <c r="B2006" s="4" t="n">
+        <v>4300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2007">
+      <c r="A2007" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.05 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ЧИСТОЙ ОЖОГОВОЙ ПОВЕРХНОСТИ</t>
+        </is>
+      </c>
+      <c r="B2007" s="4" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2008">
+      <c r="A2008" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.06 ХИРУРГИЧЕСКАЯ ОБРАБОТКА АБСЦЕССА, ФЛЕГМОНЫ</t>
+        </is>
+      </c>
+      <c r="B2008" s="4" t="n">
+        <v>4100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2009">
+      <c r="A2009" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.07 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ТРОФИЧЕСКОЙ ЯЗВЫ</t>
+        </is>
+      </c>
+      <c r="B2009" s="4" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2010">
+      <c r="A2010" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.08 ХИРУРГИЧЕСКАЯ ОБРАБОТКА НЕОСЛОЖНЕННОЙ ПОСЛЕОПЕРАЦИОННОЙ РАНЫ</t>
+        </is>
+      </c>
+      <c r="B2010" s="4" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2011">
+      <c r="A2011" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.09 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОСЛОЖНЕННОЙ ПОСЛЕОПЕРАЦИОННОЙ РАНЫ</t>
+        </is>
+      </c>
+      <c r="B2011" s="4" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2012">
+      <c r="A2012" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.10 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОБШИРНОЙ РАНЕВОЙ ПОВЕРХНОСТИ</t>
+        </is>
+      </c>
+      <c r="B2012" s="4" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2013">
+      <c r="A2013" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.11 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ОБШИРНОГО ГНОЙНОГО ПРОЦЕССА НЕЗАВИСИМО ОТ ЛОКАЛИЗАЦИИ</t>
+        </is>
+      </c>
+      <c r="B2013" s="4" t="n">
+        <v>4300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2014">
+      <c r="A2014" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.12 ХИРУРГИЧЕСКАЯ ОБРАБОТКА НАГНОИВШЕЙСЯ КИСТЫ ИЛИ ДОБРОКАЧЕСТВЕННОЙ ОПУХОЛИ КОЖИ</t>
+        </is>
+      </c>
+      <c r="B2014" s="4" t="n">
+        <v>4300</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2015">
+      <c r="A2015" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.13 ХИРУРГИЧЕСКАЯ ОБРАБОТКА НАГНОИВШЕЙСЯ ОЖОГОВОЙ ПОВЕРХНОСТИ</t>
+        </is>
+      </c>
+      <c r="B2015" s="4" t="n">
+        <v>3450</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2016">
+      <c r="A2016" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.14 ХИРУРГИЧЕСКАЯ ОБРАБОТКА НАГНОИВШИХСЯ ЭПИТЕЛИАЛЬНЫХ КОПЧИКОВЫХ ХОДОВ</t>
+        </is>
+      </c>
+      <c r="B2016" s="4" t="n">
+        <v>4600</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2017">
+      <c r="A2017" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.15 ХИРУРГИЧЕСКАЯ ОБРАБОТКА ВРОСШЕГО НОГТЯ</t>
+        </is>
+      </c>
+      <c r="B2017" s="4" t="n">
+        <v>4500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2018">
+      <c r="A2018" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.15-1 ХИРУРГИЧЕСКАЯ ОБРАБОТКА МАСТИТА</t>
+        </is>
+      </c>
+      <c r="B2018" s="4" t="n">
+        <v>3900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2019">
+      <c r="A2019" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.16 УДАЛЕНИЕ МОЗОЛЕЙ</t>
+        </is>
+      </c>
+      <c r="B2019" s="4" t="n">
+        <v>2650</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2020">
+      <c r="A2020" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.17 ПУНКЦИЯ БУРСЫ КОЛЕННОГО / ЛОКТЕВОГО СУСТАВА</t>
+        </is>
+      </c>
+      <c r="B2020" s="4" t="n">
+        <v>2200</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2021">
+      <c r="A2021" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.18 ИССЕЧЕНИЕ РУБЦОВ ДО 1 СМ</t>
+        </is>
+      </c>
+      <c r="B2021" s="4" t="n">
+        <v>3050</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2022">
+      <c r="A2022" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.19 ИССЕЧЕНИЕ ДОБРОКАЧЕСТВЕННОГО ОБРАЗОВАНИЯ КОЖИ И ПОДКОЖНОЙ ЖИРОВОЙ КЛЕТЧАТКИ (АТЕРОМА, ГИГРОМА, НЕВУС, ПИГМЕНТНЫЙ НЕВУС, ПАПИЛОМАТОЗНЫЙ ПИГМЕНТНЫЙ НЕВУС, ДЕРМАТОФИБРОМ И ДР.) ДО 2 СМ</t>
+        </is>
+      </c>
+      <c r="B2022" s="4" t="n">
+        <v>4100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2023">
+      <c r="A2023" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.20 ИССЕЧЕНИЕ ДОБРОКАЧЕСТВЕННОГО ОБРАЗОВАНИЯ КОЖИ И ПОДКОЖНОЙ ЖИРОВОЙ КЛЕТЧАТКИ (АТЕРОМА, ГИГРОМА, НЕВУС, ПИГМЕНТНЫЙ НЕВУС, ПАПИЛОМАТОЗНЫЙ ПИГМЕНТНЫЙ НЕВУС, ДЕРМАТОФИБРОМ И ДР.) ОТ 2 ДО 5 СМ</t>
+        </is>
+      </c>
+      <c r="B2023" s="4" t="n">
+        <v>6100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2024">
+      <c r="A2024" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.21 ИССЕЧЕНИЕ ДОБРОКАЧЕСТВЕННОГО ОБРАЗОВАНИЯ КОЖИ И ПОДКОЖНОЙ ЖИРОВОЙ КЛЕТЧАТКИ (АТЕРОМА, ГИГРОМА, НЕВУС, ПИГМЕНТНЫЙ НЕВУС, ПАПИЛОМАТОЗНЫЙ ПИГМЕНТНЫЙ НЕВУС, ДЕРМАТОФИБРОМ И ДР.) БОЛЕЕ 5 СМ</t>
+        </is>
+      </c>
+      <c r="B2024" s="4" t="n">
+        <v>7150</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2025">
+      <c r="A2025" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.21-1 ПЕРЕВЯЗКА ПАЦИЕНТА, ПЕРЕНЕСШЕГО ОПЕРАЦИЮ ПО ПОВОДУ ЗЛОКАЧЕСТВЕННОГО НОВООБРАЗОВАНИЯ (НЕОСЛОЖНЕННАЯ РАНА)</t>
+        </is>
+      </c>
+      <c r="B2025" s="4" t="n">
+        <v>1900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2026">
+      <c r="A2026" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.22 ПЕРЕВЯЗКА ПАЦИЕНТА, ПЕРЕНЕСШЕГО ОПЕРАЦИЮ ПО ПОВОДУ ЗЛОКАЧЕСТВЕННОГО НОВООБРАЗОВАНИЯ (ОСЛОЖНЕННАЯ РАНА)</t>
+        </is>
+      </c>
+      <c r="B2026" s="4" t="n">
+        <v>2750</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2027">
+      <c r="A2027" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.23 ВЗЯТИЕ ТРЕПАН-БИОПСИИ</t>
+        </is>
+      </c>
+      <c r="B2027" s="4" t="n">
+        <v>2750</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2028">
+      <c r="A2028" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.25 ТАМПОНИРОВАНИЕ ОКОЛОНОГТЕВЫХ ВАЛИКОВ КОПОЛИНОМ</t>
+        </is>
+      </c>
+      <c r="B2028" s="4" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2029">
+      <c r="A2029" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.27 УДАЛЕНИЕ КЛЕЩА ВРАЧОМ</t>
+        </is>
+      </c>
+      <c r="B2029" s="4" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2030">
+      <c r="A2030" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.28 ЦИРКУМЦИЗИО</t>
+        </is>
+      </c>
+      <c r="B2030" s="4" t="n">
+        <v>32050</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2031">
+      <c r="A2031" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.31 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН ДО 5-ТИ СМ</t>
+        </is>
+      </c>
+      <c r="B2031" s="4" t="n">
+        <v>1900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2032">
+      <c r="A2032" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.32 ПЕРВИЧНАЯ ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАН БОЛЕЕ 5-ТИ СМ</t>
+        </is>
+      </c>
+      <c r="B2032" s="4" t="n">
+        <v>2650</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2033">
+      <c r="A2033" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.35 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (ДО 5СМ)</t>
+        </is>
+      </c>
+      <c r="B2033" s="4" t="n">
+        <v>1350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2034">
+      <c r="A2034" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.36 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ ( 5-10 СМ)</t>
+        </is>
+      </c>
+      <c r="B2034" s="4" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2035">
+      <c r="A2035" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.37 ПЕРЕВЯЗКА ПОСЛЕОПЕРАЦИОННАЯ ЧИСТАЯ (СВЫШЕ 10СМ)</t>
+        </is>
+      </c>
+      <c r="B2035" s="4" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2036">
+      <c r="A2036" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.42 КРАЕВАЯ РЕЗЕКЦИЯ С ПЛАСТИКОЙ ОКОЛОНОГТЕВОГО ЛОЖА</t>
+        </is>
+      </c>
+      <c r="B2036" s="4" t="n">
+        <v>3700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2037">
+      <c r="A2037" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.43 ВСКРЫТИЕ ПОСЛЕОПЕРАЦИОННОГО ЛИГАТУРНОГО АБСЦЕССА, УДАЛЕНИЕ ИНФИЦИРОВАННОЙ ЛИГАТУРЫ</t>
+        </is>
+      </c>
+      <c r="B2037" s="4" t="n">
+        <v>3050</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2038">
+      <c r="A2038" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.44 ХИРУРГИЧЕСКАЯ ОБРАБОТКА РАНЫ С ЛЕЙКОПЛАСТЫРНЫМ НАТЯЖЕНИЕМ</t>
+        </is>
+      </c>
+      <c r="B2038" s="4" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2039">
+      <c r="A2039" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.45 ВСКРЫТИЕ ГЕМАТОМЫ</t>
+        </is>
+      </c>
+      <c r="B2039" s="4" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2040">
+      <c r="A2040" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.46 КРАЕВАЯ РЕЗЕКЦИЯ НОГТЕВОЙ ПЛАСТИНЫ</t>
+        </is>
+      </c>
+      <c r="B2040" s="4" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2041">
+      <c r="A2041" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.47 УДАЛЕНИЕ НОГТЕВОЙ ПЛАСТИНЫ</t>
+        </is>
+      </c>
+      <c r="B2041" s="4" t="n">
+        <v>3550</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2042">
+      <c r="A2042" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.48 СНЯТИЕ КОЛЬЦА ПРИ УЩЕМЛЕНИИ ПАЛЬЦА</t>
+        </is>
+      </c>
+      <c r="B2042" s="4" t="n">
+        <v>1050</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2043">
+      <c r="A2043" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.49 УДАЛЕНИЕ ИНОРОДНЫХ ТЕЛ МЯГКИХ ТКАНЕЙ</t>
+        </is>
+      </c>
+      <c r="B2043" s="4" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2044">
+      <c r="A2044" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.50 ДИАГНОСТИЧЕСКАЯ ПУНКЦИЯ ПОДКОЖНОГО ОБРАЗОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B2044" s="4" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2045">
+      <c r="A2045" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.51 ПУНКЦИЯ ПОДНОГТЕВОЙ ГЕМАТОМЫ</t>
+        </is>
+      </c>
+      <c r="B2045" s="4" t="n">
+        <v>1600</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2046">
+      <c r="A2046" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.52 КОСМЕТИЧЕСКОЕ СВЕДЕНИЕ КРАЕВ РАНЫ</t>
+        </is>
+      </c>
+      <c r="B2046" s="4" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2047">
+      <c r="A2047" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.53 ИНФИЛЬТРАТИВНОЕ ОБКАЛЫВАНИЕ МЯГКИХ ТКАНЕЙ АНТИБАКТЕРИАЛЬНЫМ СРЕДСТВОМ</t>
+        </is>
+      </c>
+      <c r="B2047" s="4" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2048">
+      <c r="A2048" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.54 ХИРУРГИЧЕСКИЙ ЗАБОР МАТЕРИАЛА ДЛЯ ПАТОГИСТОЛОГИЧЕСКОГО ИССЛЕДОВАНИЯ</t>
+        </is>
+      </c>
+      <c r="B2048" s="4" t="n">
+        <v>1250</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2049">
+      <c r="A2049" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.55 ЛЕЧЕНИЕ РАН С ИСПОЛЬЗОВАНИЕМ МАЗЕВЫХ ПОВЯЗОК ' БРАНОЛИНД'</t>
+        </is>
+      </c>
+      <c r="B2049" s="4" t="n">
+        <v>550</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2050">
+      <c r="A2050" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.56 ЛЕЧЕНИЕ РАН С ИСПОЛЬЗОВАНИЕМ МАЗЕВЫХ ПОВЯЗОК 'ВОСКОПРАН'</t>
+        </is>
+      </c>
+      <c r="B2050" s="4" t="n">
+        <v>550</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2051">
+      <c r="A2051" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.57D ВНУТРИСУСТАВНАЯ ИНЪЕКЦИЯ ПЕРВОЙ КАТЕГОРИИ СЛОЖНОСТИ</t>
+        </is>
+      </c>
+      <c r="B2051" s="4" t="n">
+        <v>4400</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2052">
+      <c r="A2052" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.59 АМПУТАЦИЯ (ДЕЗАРТИКУЛЯЦИЯ) ПАЛЬЦА</t>
+        </is>
+      </c>
+      <c r="B2052" s="4" t="n">
+        <v>7550</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2053">
+      <c r="A2053" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.60 ОБРАБОТКА КЕРАМИЧЕСКОЙ ФРЕЗОЙ МОЗОЛЕЙ, НОГТЕЙ</t>
+        </is>
+      </c>
+      <c r="B2053" s="4" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2054">
+      <c r="A2054" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.03.61 ПУНКЦИЯ СЕРОМЫ</t>
+        </is>
+      </c>
+      <c r="B2054" s="4" t="n">
+        <v>1250</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2055">
+      <c r="A2055" s="2" t="inlineStr">
+        <is>
+          <t>ХИ02.04 ПОВЯЗКИ</t>
+        </is>
+      </c>
+      <c r="B2055" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2056">
+      <c r="A2056" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.04.01 БИНТОВАЯ ПОВЯЗКА НА КОНЕЧНОСТЬ</t>
+        </is>
+      </c>
+      <c r="B2056" s="4" t="n">
+        <v>1150</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2057">
+      <c r="A2057" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.04.02 БИНТОВАЯ ПОВЯЗКА ПАЛЕЦ-КИСТЬ</t>
+        </is>
+      </c>
+      <c r="B2057" s="4" t="n">
+        <v>950</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2058">
+      <c r="A2058" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.04.03 БИНТОВАЯ ПОВЯЗКА ТУЛОВИЩЕ-ГОЛОВА</t>
+        </is>
+      </c>
+      <c r="B2058" s="4" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2059">
+      <c r="A2059" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.04.04 КЛЕЕВАЯ ПОВЯЗКА ТИПА 'ОМНИФИКС' НА КОНЕЧНОСТЬ</t>
+        </is>
+      </c>
+      <c r="B2059" s="4" t="n">
+        <v>1150</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2060">
+      <c r="A2060" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.04.05 КЛЕЕВАЯ ПОВЯЗКА ТИПА 'ОМНИФИКС' ПАЛЕЦ-КИСТЬ</t>
+        </is>
+      </c>
+      <c r="B2060" s="4" t="n">
+        <v>850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2061">
+      <c r="A2061" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.04.06 КЛЕЕВАЯ ПОВЯЗКА ТИПА 'ОМНИФИКС' ТУЛОВИЩЕ-ГОЛОВА</t>
+        </is>
+      </c>
+      <c r="B2061" s="4" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2062">
+      <c r="A2062" s="2" t="inlineStr">
+        <is>
+          <t>ХИ02.05 СНЯТИЕ ШВОВ</t>
+        </is>
+      </c>
+      <c r="B2062" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2063">
+      <c r="A2063" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.05.01 СНЯТИЕ ШВОВ ДО 5 СМ</t>
+        </is>
+      </c>
+      <c r="B2063" s="4" t="n">
+        <v>850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2064">
+      <c r="A2064" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.05.02 СНЯТИЕ ШВОВ ОТ 5 ДО 10 СМ</t>
+        </is>
+      </c>
+      <c r="B2064" s="4" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2065">
+      <c r="A2065" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.05.03 СНЯТИЕ ШВОВ БОЛЕЕ 10 СМ</t>
+        </is>
+      </c>
+      <c r="B2065" s="4" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2066">
+      <c r="A2066" s="2" t="inlineStr">
+        <is>
+          <t>ХИ02.06 УШИВАНИЕ РАН</t>
+        </is>
+      </c>
+      <c r="B2066" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2067">
+      <c r="A2067" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.06.01 УШИВАНИЕ РАНЫ КОСМЕТИЧЕСКИМ ШВОМ ДО 5СМ</t>
+        </is>
+      </c>
+      <c r="B2067" s="4" t="n">
+        <v>3550</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2068">
+      <c r="A2068" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.06.02 УШИВАНИЕ РАНЫ ДО 3 СМ</t>
+        </is>
+      </c>
+      <c r="B2068" s="4" t="n">
+        <v>1350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2069">
+      <c r="A2069" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.06.03 УШИВАНИЕ РАНЫ ОТ 3 ДО 6 СМ</t>
+        </is>
+      </c>
+      <c r="B2069" s="4" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2070">
+      <c r="A2070" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.06.04 УШИВАНИЕ РАНЫ ОТ 6 ДО 10 СМ</t>
+        </is>
+      </c>
+      <c r="B2070" s="4" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2071">
+      <c r="A2071" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.06.05 УШИВАНИЕ РАНЫ БОЛЕЕ 10 СМ</t>
+        </is>
+      </c>
+      <c r="B2071" s="4" t="n">
+        <v>3050</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2072">
+      <c r="A2072" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.06.06 СВЕДЕНИЕ КРАЕВ РАНЫ СТРИП-ПОВЯЗКОЙ ДО 5 СМ</t>
+        </is>
+      </c>
+      <c r="B2072" s="4" t="n">
+        <v>1250</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2073">
+      <c r="A2073" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.06.07 СВЕДЕНИЕ КРАЕВ РАНЫ СТРИП-ПОВЯЗКОЙ БОЛЕЕ 5 СМ</t>
+        </is>
+      </c>
+      <c r="B2073" s="4" t="n">
+        <v>1900</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2074">
+      <c r="A2074" s="3" t="inlineStr">
+        <is>
+          <t>ХИ02.06.08 УШИВАНИЕ РАНЫ КОСМЕТИЧЕСКИМ ШВОМ БОЛЕЕ 5 СМ</t>
+        </is>
+      </c>
+      <c r="B2074" s="4" t="n">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="2075">
+      <c r="A2075" s="2" t="inlineStr">
+        <is>
+          <t>ЭНДОКРИНОЛОГИЯ</t>
+        </is>
+      </c>
+      <c r="B2075" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2076">
+      <c r="A2076" s="2" t="inlineStr">
+        <is>
+          <t>ЭК01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ЭНДОКРИНОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B2076" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2077">
+      <c r="A2077" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ЭНДОКРИНОЛОГА</t>
+        </is>
+      </c>
+      <c r="B2077" s="4" t="n">
+        <v>4450</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2078">
+      <c r="A2078" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ЭНДОКРИНОЛОГА</t>
+        </is>
+      </c>
+      <c r="B2078" s="4" t="n">
+        <v>4350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2079">
+      <c r="A2079" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ЭНДОКРИНОЛОГА</t>
+        </is>
+      </c>
+      <c r="B2079" s="4" t="n">
+        <v>5100</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2080">
+      <c r="A2080" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ЭНДОКРИНОЛОГА</t>
+        </is>
+      </c>
+      <c r="B2080" s="4" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2081">
+      <c r="A2081" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.05 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ВРАЧА-ЭНДОКРИНОЛОГА ФУРГАЛ Л. В.</t>
+        </is>
+      </c>
+      <c r="B2081" s="4" t="n">
+        <v>4450</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2082">
+      <c r="A2082" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.05-1 ДОПЛАТА ЗА ПРОВЕДЕНИЕ КОНСУЛЬТАЦИИ СТАНДАРТНОЙ ВРАЧА-ЭНДОКРИНОЛОГА ФУРГАЛ Л. В.</t>
+        </is>
+      </c>
+      <c r="B2082" s="4" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2083">
+      <c r="A2083" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.06 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧА-ЭНДОКРИНОЛОГА ФУРГАЛ Л.В.</t>
+        </is>
+      </c>
+      <c r="B2083" s="4" t="n">
+        <v>4350</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2084">
+      <c r="A2084" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.09 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ВРАЧА-ЭНДОКРИНОЛОГА ЯКОВЛЕВОЙЕ.А.</t>
+        </is>
+      </c>
+      <c r="B2084" s="4" t="n">
+        <v>4200</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2085">
+      <c r="A2085" s="3" t="inlineStr">
+        <is>
+          <t>ЭК01.10 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ВРАЧА-ЭНДОКРИНОЛОГА ЯКОВЛЕВОЙ Е.А.</t>
+        </is>
+      </c>
+      <c r="B2085" s="4" t="n">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="2086">
+      <c r="A2086" s="2" t="inlineStr">
+        <is>
+          <t>ЭНДОКРИНОЛОГИЯ ДЕТСКАЯ</t>
+        </is>
+      </c>
+      <c r="B2086" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2087">
+      <c r="A2087" s="2" t="inlineStr">
+        <is>
+          <t>ЭД01 КОНСУЛЬТАТИВНАЯ ПОМОЩЬ В ДЕТСКОЙ ЭНДОКРИНОЛОГИИ</t>
+        </is>
+      </c>
+      <c r="B2087" s="3" t="inlineStr"/>
+    </row>
+    <row outlineLevel="1" r="2088">
+      <c r="A2088" s="3" t="inlineStr">
+        <is>
+          <t>ЭД01.01 КОНСУЛЬТАЦИЯ СТАНДАРТНАЯ ЭНДОКРИНОЛОГА ДЕТСКОГО</t>
+        </is>
+      </c>
+      <c r="B2088" s="4" t="n">
+        <v>3950</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2089">
+      <c r="A2089" s="3" t="inlineStr">
+        <is>
+          <t>ЭД01.02 КОНСУЛЬТАЦИЯ ПОВТОРНАЯ ЭНДОКРИНОЛОГА ДЕТСКОГО</t>
+        </is>
+      </c>
+      <c r="B2089" s="4" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2090">
+      <c r="A2090" s="3" t="inlineStr">
+        <is>
           <t>ЭД01.03 КОНСУЛЬТАЦИЯ РАСШИРЕННАЯ ЭНДОКРИНОЛОГА ДЕТСКОГО</t>
         </is>
       </c>
-      <c r="B1920" s="4" t="n">
-[...4 lines deleted...]
-      <c r="A1921" s="3" t="inlineStr">
+      <c r="B2090" s="4" t="n">
+        <v>4200</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2091">
+      <c r="A2091" s="3" t="inlineStr">
         <is>
           <t>ЭД01.04 КОНСУЛЬТАЦИЯ ДОПОЛНИТЕЛЬНАЯ ЭНДОКРИНОЛОГА ДЕТСКОГО</t>
         </is>
       </c>
-      <c r="B1921" s="4" t="n">
-[...4 lines deleted...]
-      <c r="A1922" s="3" t="inlineStr">
+      <c r="B2091" s="4" t="n">
+        <v>2500</v>
+      </c>
+    </row>
+    <row outlineLevel="1" r="2092">
+      <c r="A2092" s="3" t="inlineStr">
         <is>
           <t>ЭД01.05 ОСМОТР ДЕТЕЙ ВРАЧОМ ЭНДОКРИНОЛОГОМ ДО 8 ЛЕТ В СОСТАВЕ КОМПЛЕКСНОЙ КОМИССИИ (Д/САД,ШКОЛА) (ЦЕНА ДЕЙСТВИТЕЛЬНА ТОЛЬКО В СОСТАВЕ КОМПЛЕКСНОГО ОСМОТРА</t>
         </is>
       </c>
-      <c r="B1922" s="4" t="n">
-        <v>2200</v>
+      <c r="B2092" s="4" t="n">
+        <v>2500</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>